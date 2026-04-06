--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1274,183 +1274,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques des employeurs en matière de rupture du CDI</w:t>
+                <w:t xml:space="preserve">Restructurations, gestion de l’emploi et droit du travail : analyse institutionnelle et statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les institutions du travail : quelles réévaluations ?, 142, </w:t>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015/1 (84), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.6639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdli.084.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302291v1</w:t>
+                <w:t xml:space="preserve">halshs-01273865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructurations, gestion de l’emploi et droit du travail : analyse institutionnelle et statistique</w:t>
+                <w:t xml:space="preserve">Les pratiques des employeurs en matière de rupture du CDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015/1 (84), </w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les institutions du travail : quelles réévaluations ?, 142, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdli.084.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.6639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01273865v1</w:t>
+                <w:t xml:space="preserve">hal-01302291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rupture conventionnelle : objectifs officiels vers enjeux implicites</w:t>
               </w:r>
@@ -3842,51 +3842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E89E474E"/>
+    <w:nsid w:val="6099F23E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4073,51 +4073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-signoretto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4984-2343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148442714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-024-09805-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alfandari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7q" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097692ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066829ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-019-09625-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-11-2014-0224" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6639" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.009.0191" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/dynamiques-socio-economiques/917-un-compromis-salarial-en-crise-que-reste-t-il-a-negocier-dans-les-entreprises-.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7v" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17196-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12818-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deguilhem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Fares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Merchaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Etiennot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Etiennot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984253v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-signoretto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4984-2343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148442714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-024-09805-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alfandari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7q" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097692ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066829ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-019-09625-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-11-2014-0224" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6639" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.009.0191" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/dynamiques-socio-economiques/917-un-compromis-salarial-en-crise-que-reste-t-il-a-negocier-dans-les-entreprises-.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7v" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17196-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12818-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deguilhem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Fares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Merchaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Etiennot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Etiennot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984253v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>