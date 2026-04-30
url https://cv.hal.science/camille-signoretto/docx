--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -153,541 +153,537 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dismissal regulation and hiring and dismissal decisions: a decisive factor? the case of the French labor market reforms</w:t>
+                <w:t xml:space="preserve">Qualité du travail et satisfaction des salariés selon les contextes socio-productifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60, pp.285-330. </w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 180, pp.5-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10657-024-09805-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1616x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637252v1</w:t>
+                <w:t xml:space="preserve">hal-05593947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des compromis sous hégémonie patronale ? La reconfiguration des usages des dispositifs de la négociation collective dans les établissements français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dismissal regulation and hiring and dismissal decisions: a decisive factor? the case of the French labor market reforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Alfandari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdli.107.0071⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.285-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-024-09805-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04028337v1</w:t>
+                <w:t xml:space="preserve">hal-04637252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels changements de comportement des employeurs après l’ordonnance travail instituant le barème et modifiant les règles du licenciement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des compromis sous hégémonie patronale ? La reconfiguration des usages des dispositifs de la négociation collective dans les établissements français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Valentin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alfandari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107-108, pp.71-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.107.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04128658v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04028337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des contrats de plus en plus courts ? Mesurer et comprendre la diversité des usages des contrats courts par les employeurs et les salariés. Introduction</w:t>
+                <w:t xml:space="preserve">Quels changements de comportement des employeurs après l’ordonnance travail instituant le barème et modifiant les règles du licenciement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Ollivier</w:t>
+                <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°6, pp.544-550</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845766v1</w:t>
+                <w:t xml:space="preserve">halshs-04128658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une première évaluation du « barème » d’indemnités de licenciement sans cause réelle et sérieuse mis en place par l’ordonnance n° 1387 du 22 septembre 2017</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des contrats de plus en plus courts ? Mesurer et comprendre la diversité des usages des contrats courts par les employeurs et les salariés. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173-174-175, pp.5-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12y7q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03574803v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité et transformation des relations d’emploi : une segmentation des pratiques de gestion de la main-d’œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -741,638 +737,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « dialogue social » en pratiques et en contextes</w:t>
+                <w:t xml:space="preserve">Une première évaluation du « barème » d’indemnités de licenciement sans cause réelle et sérieuse mis en place par l’ordonnance n° 1387 du 22 septembre 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Perez</w:t>
+                <w:t xml:space="preserve">Raphaël Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-économie du travail </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.135-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830734v1</w:t>
+                <w:t xml:space="preserve">halshs-03574803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler durablement pour l’État sans jamais devenir fonctionnaire ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+                <w:t xml:space="preserve">Le « dialogue social » en pratiques et en contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.11083⟩</w:t>
+              <w:t xml:space="preserve">Socio-économie du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14086-3.p.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03924454v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité du travail et de l’emploi et nature de la mobilité professionnelle : quels liens en France entre 2006 et 2010 à partir de l’enquête Santé et itinéraire professionnel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travailler durablement pour l’État sans jamais devenir fonctionnaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (4), pp.643-673. </w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, pp.59-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1066829ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.11083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02428910v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03924454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual dismissals for personal and economic reasons in French firms: One or two models?</w:t>
+                <w:t xml:space="preserve">Qualité du travail et de l’emploi et nature de la mobilité professionnelle : quels liens en France entre 2006 et 2010 à partir de l’enquête Santé et itinéraire professionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (2), pp.241-265. </w:t>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (4), pp.643-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10657-019-09625-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1066829ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02274607v1</w:t>
+                <w:t xml:space="preserve">halshs-02428910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l’emploi et aspirations professionnelles : quels liens avec la mobilité volontaire des jeunes salariés en CDI ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual dismissals for personal and economic reasons in French firms: One or two models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0079⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.241-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-019-09625-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446430v1</w:t>
+                <w:t xml:space="preserve">halshs-02274607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutually agreed termination, job destruction and dismissals: An empirical analysis based on French firm data (2006-2009)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité de l’emploi et aspirations professionnelles : quels liens avec la mobilité volontaire des jeunes salariés en CDI ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manpower</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (8), pp.1365-1386. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (2), pp.249-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJM-11-2014-0224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446429v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructurations, gestion de l’emploi et droit du travail : analyse institutionnelle et statistique</w:t>
+                <w:t xml:space="preserve">Mutually agreed termination, job destruction and dismissals: An empirical analysis based on French firm data (2006-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015/1 (84), </w:t>
+              <w:t xml:space="preserve">International Journal of Manpower</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (8), pp.1365-1386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdli.084.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJM-11-2014-0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01273865v1</w:t>
+                <w:t xml:space="preserve">hal-01446429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques des employeurs en matière de rupture du CDI</w:t>
               </w:r>
@@ -1430,125 +1430,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Restructurations, gestion de l’emploi et droit du travail : analyse institutionnelle et statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Signoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015/1 (84), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.084.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01273865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La rupture conventionnelle : objectifs officiels vers enjeux implicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, pp.191-208. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.009.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00705058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1558,113 +1636,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un compromis salarial en crise. Que reste-t-il à négocier dans les entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 336 p., 2023, Dynamiques socio-économiques, 97823651124041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1674,412 +1752,412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial de la revue &amp;quot;Travail et emploi&amp;quot; n° 173-174-175 : Des contrats de plus en plus courts ? Mesurer et comprendre la diversité des usages des contrats courts par les employeurs et les salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 173-174-175, pp.124, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12y7v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro varia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-économie du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023/1 (13), pp.221, 2023, Socio-économie du travail, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17196-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-économie du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021-2, n°10, pp.264, 2022, Le « dialogue social » en pratiques et en contextes, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14086-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-économie du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guergoat-Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rémillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-économie du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021 – 1 (n° 9), 181 p., 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12818-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03739386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2089,601 +2167,601 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuité de l'emploi et réforme de l'assurance chômage : quels effets sur le revenu et le retour à l'emploi des demandeurs d'emploi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Issehnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Merchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Reberioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">17, Collection "Valorisation de la recherche", Dares Ministère de l’Économie, de l’industrie et de l’emploi – Ministère du Travail, des relations sociales, de la famille, de la solidarité et de la ville. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations de travail et d'emploi et comportements des acteurs dans un contexte de réformes législatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Etiennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Etiennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut François Gény; Ladyss. 2023, pp.297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employeurs et salariés au coeur de l’usage croissant des contrats courts Une enquête dans trois secteurs sur trois territoires en région Provence-Alpes-Côte d’azur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+                <w:t xml:space="preserve">Reconfigurations des usages et des pratiques du &amp;quot;dialogue social&amp;quot; en entreprise dans un contexte de changement socio-productif et institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alfandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 12, LEST [UMR 7317]; Dares; Ministère de l’Économie, de l’industrie et de l’emploi; Ministère du Travail, des relations sociales, de la famille, de la solidarité et de la ville. 2021, pp.310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liza Baghioni</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-03220188v1</w:t>
+                <w:t xml:space="preserve">halshs-03358079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurations des usages et des pratiques du &amp;quot;dialogue social&amp;quot; en entreprise dans un contexte de changement socio-productif et institutionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Giraud</w:t>
+                <w:t xml:space="preserve">Employeurs et salariés au coeur de l’usage croissant des contrats courts Une enquête dans trois secteurs sur trois territoires en région Provence-Alpes-Côte d’azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lamanthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Baghioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 005, LEST-Dares. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sanson</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-03358079v1</w:t>
+                <w:t xml:space="preserve">halshs-03220188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion des jeunes dans la fonction publique d’État 1991-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INJEP Notes &amp; Rapports ; 2020/09, Laboratoire d'économie et sociologie du travail (LEST). 2020, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02987032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2693,459 +2771,459 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le dialogue social en entreprise à l'épreuve des transformations du capitalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baptiste Giraud; Camille Signoretto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un compromis salarial en crise. Que reste-t-il à négocier dans les entreprises ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-24, 2023, Dynamiques socio-économiques, 97823651124041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconfiguration des contextes et des pratiques de la négociation collective en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baptiste Giraud; Camille Signoretto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un compromis salarial en crise. Que reste-t-il à négocier dans les entreprises ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-78, 2023, Dynamique socio-économique, 97823651124041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04233876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion des jeunes dans la fonction publique de l’État entre 1991 et 2015 : constances et changements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la transformation et de la fonction publiques. SDessi – DGAFP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport annuel sur l'état de la fonction publique : Attractivité de la fonction publique (Dossier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, pp.267-275, 2020, Collection Faits et chiffres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un éclairage statistique sur l’usage des licenciements dans les établissements français dans un contexte de réformes du droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Berthet et Caroline Vanuls. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une flexicurité à la française ? Regards croisés sur les évolutions professionnelles au prisme des réformes du travail et de l'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.207-229, 2019, Le travail en débats ; série LEST, 978-2-36630-097-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02319536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche de l'accord du salarié dans la rupture pour motif économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kerleau M., Laguérodie S. et Outin J-L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise, inégalités et pauvretés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.115-130, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00638517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3155,509 +3233,509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employeurs et salariés au coeur de l’usage croissant des contrats courts. Une enquête dans trois secteurs sur trois territoires en région Provence-Alpes-Côte d’azur (synthèse du rapport)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Baghioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lamanthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Louit-Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03220193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'emploi et aspirations professionnelles : quels liens avec la mobilité volontaire des jeunes salariés en CDI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel bilan de l’usage de la rupture conventionnelle depuis sa création ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture conventionnelle, destructions d'emplois et licenciements : une analyse empirique sur données d'entreprises (2006-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00881193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques des employeurs en matière de licenciements : une analyse sur données d'entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00719764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rupture conventionnelle : objectifs officiels versus enjeux implicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00560422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3667,114 +3745,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licenciements et rupture conventionnelle : analyse et évaluation empirique des comportements des employeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Panthéon-Sorbonne - Paris I, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013PA010051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00984253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3842,51 +3920,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6099F23E"/>
+    <w:nsid w:val="A386205E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4073,51 +4151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-signoretto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4984-2343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148442714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-024-09805-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alfandari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7q" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097692ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066829ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-019-09625-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-11-2014-0224" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6639" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.009.0191" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/dynamiques-socio-economiques/917-un-compromis-salarial-en-crise-que-reste-t-il-a-negocier-dans-les-entreprises-.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7v" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17196-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12818-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deguilhem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Fares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Merchaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Etiennot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Etiennot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984253v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-signoretto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4984-2343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148442714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593947v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1616x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637252v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-024-09805-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alfandari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7q" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097692ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066829ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-019-09625-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-11-2014-0224" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6639" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705058v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.009.0191" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/dynamiques-socio-economiques/917-un-compromis-salarial-en-crise-que-reste-t-il-a-negocier-dans-les-entreprises-.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7v" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17196-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12818-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deguilhem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Fares" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Merchaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180302v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Etiennot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Etiennot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220188v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984253v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010051" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>