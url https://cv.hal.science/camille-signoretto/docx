--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1352,183 +1352,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques des employeurs en matière de rupture du CDI</w:t>
+                <w:t xml:space="preserve">Restructurations, gestion de l’emploi et droit du travail : analyse institutionnelle et statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les institutions du travail : quelles réévaluations ?, 142, </w:t>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015/1 (84), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.6639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdli.084.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302291v1</w:t>
+                <w:t xml:space="preserve">halshs-01273865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructurations, gestion de l’emploi et droit du travail : analyse institutionnelle et statistique</w:t>
+                <w:t xml:space="preserve">Les pratiques des employeurs en matière de rupture du CDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Signoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015/1 (84), </w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les institutions du travail : quelles réévaluations ?, 142, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdli.084.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.6639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01273865v1</w:t>
+                <w:t xml:space="preserve">hal-01302291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rupture conventionnelle : objectifs officiels vers enjeux implicites</w:t>
               </w:r>
@@ -3920,51 +3920,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A386205E"/>
+    <w:nsid w:val="69E54D27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4151,51 +4151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-signoretto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4984-2343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148442714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593947v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1616x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637252v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-024-09805-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alfandari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7q" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097692ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066829ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-019-09625-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-11-2014-0224" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6639" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705058v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.009.0191" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/dynamiques-socio-economiques/917-un-compromis-salarial-en-crise-que-reste-t-il-a-negocier-dans-les-entreprises-.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7v" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17196-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12818-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deguilhem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Fares" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Merchaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180302v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Etiennot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Etiennot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220188v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984253v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010051" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-signoretto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4984-2343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148442714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593947v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1616x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637252v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-024-09805-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alfandari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7q" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097692ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066829ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-019-09625-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Portela" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-11-2014-0224" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6639" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705058v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.009.0191" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/dynamiques-socio-economiques/917-un-compromis-salarial-en-crise-que-reste-t-il-a-negocier-dans-les-entreprises-.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y7v" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17196-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12818-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deguilhem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Fares" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Merchaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180302v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Etiennot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Etiennot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220188v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984253v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010051" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>