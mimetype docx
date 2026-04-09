--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1739,144 +1739,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of Arbitrary Multi-view 3D Acquisitions</w:t>
+                <w:t xml:space="preserve">Registration of 3D and Multispectral Data for the Study of Cultural Heritage Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Schutze</w:t>
+                <w:t xml:space="preserve">Rainer Schütze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Marzani</w:t>
+                <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64 (9), pp.1082-1089. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.1004-1020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2013.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s130101004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931793v1</w:t>
+                <w:t xml:space="preserve">hal-00783663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of 3D and multispectral data for cultural heritage applications: Survey and perspectives</w:t>
               </w:r>
@@ -1973,144 +1973,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of 3D and Multispectral Data for the Study of Cultural Heritage Surfaces</w:t>
+                <w:t xml:space="preserve">Registration of Arbitrary Multi-view 3D Acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Schütze</w:t>
+                <w:t xml:space="preserve">Rainer Schutze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck S. Marzani</w:t>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (1), pp.1004-1020. </w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (9), pp.1082-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s130101004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2013.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783663v1</w:t>
+                <w:t xml:space="preserve">hal-00931793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2204,260 +2204,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WIP-based insect atlas: An interpretable, open-set approach to insect identification and trait inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un outil de segmentation d'images au service de la restauration de fonds de livres anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Sereno</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Merouane Sennoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lee-Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9TH Society for Vector Ecology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOVE, Oct 2025, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366834v1</w:t>
+                <w:t xml:space="preserve">hal-05223448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de segmentation d'images au service de la restauration de fonds de livres anciens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Jordan</w:t>
+                <w:t xml:space="preserve">A WIP-based insect atlas: An interpretable, open-set approach to insect identification and trait inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bartumeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merouane Sennoun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">9TH Society for Vector Ecology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOVE, Oct 2025, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223448v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wing Interferential Patterns (WIP) for Automatic Identification of Medically Important Dipteran Insects Using Deep Learning</w:t>
               </w:r>
@@ -2519,392 +2519,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepSquitoes: A mobile system framework for the surveillance of disease-carrying mosquitoes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sudha Cheerkoot-Jalim</w:t>
+                <w:t xml:space="preserve">VK-SITS: Variable Kernel Speed Invariant Time Surface for Event-Based Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Acin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI Mobihealth 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">18th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lisboa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312507v1</w:t>
+                <w:t xml:space="preserve">hal-03933201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VK-SITS: Variable Kernel Speed Invariant Time Surface for Event-Based Recognition</w:t>
+                <w:t xml:space="preserve">VK-SITS: a Robust Time-Surface for Fast Event-Based Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Acin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lisboa, France</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing, Tools and Applications (IPTA2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, EURASIP, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933201v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VK-SITS: a Robust Time-Surface for Fast Event-Based Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jacob</w:t>
+                <w:t xml:space="preserve">DeepSquitoes: A mobile system framework for the surveillance of disease-carrying mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudha Cheerkoot-Jalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarine Candersaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lekraj Nagowah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Mungloo-Dilmohamud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing, Tools and Applications (IPTA2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, EURASIP, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">EAI Mobihealth 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169328v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAEGAN Optimization by Purposeful Noise Injection for the Generation of Bright-Field Brain Organoid Images</w:t>
+                <w:t xml:space="preserve">TDA-Clustering Strategies for the Characterization of Brain Organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Brémond Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
@@ -2922,73 +2922,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Clouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">IEEE MICCAI 2022 (TDA4MedicalImaging Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631030v1</w:t>
+                <w:t xml:space="preserve">hal-03806799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-Learning Technology for Book Conservation Assessment in Libraries and Archives</w:t>
               </w:r>
@@ -3093,51 +3093,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAEGAN Loss Optimizations Supporting Data Augmentation on Cerebral Organoid Bright-Field Images</w:t>
+                <w:t xml:space="preserve">AAEGAN Optimization by Purposeful Noise Injection for the Generation of Bright-Field Brain Organoid Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Brémond Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
@@ -3155,97 +3155,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Clouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Online, France</w:t>
+              <w:t xml:space="preserve">IPTA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528008v1</w:t>
+                <w:t xml:space="preserve">hal-03631030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDA-Clustering Strategies for the Characterization of Brain Organoids</w:t>
+                <w:t xml:space="preserve">AAEGAN Loss Optimizations Supporting Data Augmentation on Cerebral Organoid Bright-Field Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Brémond Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
@@ -3263,73 +3263,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Clouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MICCAI 2022 (TDA4MedicalImaging Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">17th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806799v1</w:t>
+                <w:t xml:space="preserve">hal-03528008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliency maps of video-colonoscopy images for the analysis of their content and the prevention of colorectal cancer risks</w:t>
               </w:r>
@@ -3404,239 +3404,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Contour Segmentation Based on Histograms and Dictionary Learning for Videocapsule Image Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Chane Simon</w:t>
+                <w:t xml:space="preserve">Retinal Blood Vessels Segmentation: Improving State-of-the-Art Deep Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon-Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP 2019, GIANA Special Session</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Computing and Machine Learning for Biomedical Applications (co-located with CAIP 2019 conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Salerno, Italy. pp.5-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29930-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047154v1</w:t>
+                <w:t xml:space="preserve">hal-02281099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinal Blood Vessels Segmentation: Improving State-of-the-Art Deep Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Simon-Chane</w:t>
+                <w:t xml:space="preserve">Active Contour Segmentation Based on Histograms and Dictionary Learning for Videocapsule Image Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Computing and Machine Learning for Biomedical Applications (co-located with CAIP 2019 conference)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VISAPP 2019, GIANA Special Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281099v1</w:t>
+                <w:t xml:space="preserve">hal-02047154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAD-CAP: une base de données française à vocation internationale, pour le développement et la validation d'outils de diagnostic assisté par ordinateur en vidéocapsule endoscopique du grêle</w:t>
               </w:r>
@@ -3760,51 +3760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Phones Hematophagous Diptera Surveillance in the field using Deep Learning and Wing Interference Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,77 +3993,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asserting the Precise Position of 3D and Multispectral Acquisition Systems for Multisensor Registration Applied to Cultural Heritage Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schütze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Multimedia Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Klagenfurt, Austria. pp.597-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4592,51 +4592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon-Chane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhoundi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5543317/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee-Gouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Rodi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20615-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Acin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishabibi Ashimbekova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mephtaha Guennoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02848-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Br&#233;mond Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11102687" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48685-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24522-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clouchoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.629067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;n Yilmaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7020025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leenhardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Le Mouel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rahmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Saurin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1035-9088" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cholet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2018.06.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chane Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Hoi Ieng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Posch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad B. Benosman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00391" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schutze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.03.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzani S. Franck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.10.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Sch&#252;tze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S. Marzani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130101004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bartumeus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Sennoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Cheerkoot-Jalim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarine Candersaib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekraj Nagowah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mungloo-Dilmohamud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933201v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Raynaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29930-9_1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Saurin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souchaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660978v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#252;tze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzani F. Fachhochschule Mainz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boochs Fachhochschule Mainz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Huxhagen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Heritage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00909743v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Simon Chane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOS008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon-Chane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhoundi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5543317/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee-Gouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Rodi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20615-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Acin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishabibi Ashimbekova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mephtaha Guennoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02848-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Br&#233;mond Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11102687" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48685-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24522-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clouchoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.629067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;n Yilmaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7020025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leenhardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Le Mouel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rahmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Saurin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1035-9088" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cholet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2018.06.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chane Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Hoi Ieng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Posch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad B. Benosman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00391" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783663v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Sch&#252;tze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S. Marzani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130101004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzani S. Franck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.10.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schutze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.03.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Sennoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bartumeus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Cheerkoot-Jalim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarine Candersaib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekraj Nagowah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mungloo-Dilmohamud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29930-9_1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Saurin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souchaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660978v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#252;tze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzani F. Fachhochschule Mainz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boochs Fachhochschule Mainz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Huxhagen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Heritage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00909743v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Simon Chane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOS008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>