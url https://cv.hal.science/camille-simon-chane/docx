--- v1 (2026-04-09)
+++ v2 (2026-05-12)
@@ -1739,378 +1739,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of 3D and Multispectral Data for the Study of Cultural Heritage Surfaces</w:t>
+                <w:t xml:space="preserve">Registration of Arbitrary Multi-view 3D Acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Schütze</w:t>
+                <w:t xml:space="preserve">Rainer Schutze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck S. Marzani</w:t>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (1), pp.1004-1020. </w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (9), pp.1082-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s130101004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2013.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783663v1</w:t>
+                <w:t xml:space="preserve">hal-00931793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of 3D and multispectral data for cultural heritage applications: Survey and perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Simon Chane</w:t>
+                <w:t xml:space="preserve">Registration of 3D and Multispectral Data for the Study of Cultural Heritage Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alamin Mansouri</w:t>
+                <w:t xml:space="preserve">Rainer Schütze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzani S. Franck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+                <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 31 (1), pp.91-102. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.1004-1020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.imavis.2012.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s130101004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783985v1</w:t>
+                <w:t xml:space="preserve">hal-00783663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of Arbitrary Multi-view 3D Acquisitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Chane Simon</w:t>
+                <w:t xml:space="preserve">Integration of 3D and multispectral data for cultural heritage applications: Survey and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Schutze</w:t>
+                <w:t xml:space="preserve">Alamin Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzani S. Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64 (9), pp.1082-1089. </w:t>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.91-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2013.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.imavis.2012.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931793v1</w:t>
+                <w:t xml:space="preserve">hal-00783985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2519,159 +2519,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VK-SITS: Variable Kernel Speed Invariant Time Surface for Event-Based Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jacob</w:t>
+                <w:t xml:space="preserve">DeepSquitoes: A mobile system framework for the surveillance of disease-carrying mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudha Cheerkoot-Jalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarine Candersaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lekraj Nagowah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Mungloo-Dilmohamud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lisboa, France</w:t>
+              <w:t xml:space="preserve">EAI Mobihealth 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933201v1</w:t>
+                <w:t xml:space="preserve">hal-04312507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VK-SITS: a Robust Time-Surface for Fast Event-Based Recognition</w:t>
+                <w:t xml:space="preserve">VK-SITS: Variable Kernel Speed Invariant Time Surface for Event-Based Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Acin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
@@ -2689,222 +2706,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing, Tools and Applications (IPTA2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, EURASIP, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">18th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lisboa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169328v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepSquitoes: A mobile system framework for the surveillance of disease-carrying mosquitoes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sudha Cheerkoot-Jalim</w:t>
+                <w:t xml:space="preserve">VK-SITS: a Robust Time-Surface for Fast Event-Based Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Acin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI Mobihealth 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing, Tools and Applications (IPTA2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, EURASIP, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312507v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDA-Clustering Strategies for the Characterization of Brain Organoids</w:t>
+                <w:t xml:space="preserve">AAEGAN Optimization by Purposeful Noise Injection for the Generation of Bright-Field Brain Organoid Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Brémond Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
@@ -2922,306 +2922,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Clouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MICCAI 2022 (TDA4MedicalImaging Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">IPTA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806799v1</w:t>
+                <w:t xml:space="preserve">hal-03631030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Learning Technology for Book Conservation Assessment in Libraries and Archives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Jordan</w:t>
+                <w:t xml:space="preserve">TDA-Clustering Strategies for the Characterization of Brain Organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Brémond Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Clouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE MICCAI 2022 (TDA4MedicalImaging Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620294v1</w:t>
+                <w:t xml:space="preserve">hal-03806799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAEGAN Optimization by Purposeful Noise Injection for the Generation of Bright-Field Brain Organoid Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Brémond Martin</w:t>
+                <w:t xml:space="preserve">Deep-Learning Technology for Book Conservation Assessment in Libraries and Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Yamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631030v1</w:t>
+                <w:t xml:space="preserve">hal-03620294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AAEGAN Loss Optimizations Supporting Data Augmentation on Cerebral Organoid Bright-Field Images</w:t>
               </w:r>
@@ -3404,239 +3404,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinal Blood Vessels Segmentation: Improving State-of-the-Art Deep Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Simon-Chane</w:t>
+                <w:t xml:space="preserve">Active Contour Segmentation Based on Histograms and Dictionary Learning for Videocapsule Image Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Computing and Machine Learning for Biomedical Applications (co-located with CAIP 2019 conference)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VISAPP 2019, GIANA Special Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281099v1</w:t>
+                <w:t xml:space="preserve">hal-02047154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Contour Segmentation Based on Histograms and Dictionary Learning for Videocapsule Image Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Chane Simon</w:t>
+                <w:t xml:space="preserve">Retinal Blood Vessels Segmentation: Improving State-of-the-Art Deep Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon-Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP 2019, GIANA Special Session</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Computing and Machine Learning for Biomedical Applications (co-located with CAIP 2019 conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Salerno, Italy. pp.5-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29930-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047154v1</w:t>
+                <w:t xml:space="preserve">hal-02281099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAD-CAP: une base de données française à vocation internationale, pour le développement et la validation d'outils de diagnostic assisté par ordinateur en vidéocapsule endoscopique du grêle</w:t>
               </w:r>
@@ -3993,77 +3993,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asserting the Precise Position of 3D and Multispectral Acquisition Systems for Multisensor Registration Applied to Cultural Heritage Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schütze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Multimedia Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Klagenfurt, Austria. pp.597-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4114,51 +4114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Huxhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alamin Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Heritage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4592,51 +4592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon-Chane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhoundi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5543317/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee-Gouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Rodi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20615-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Acin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishabibi Ashimbekova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mephtaha Guennoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02848-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Br&#233;mond Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11102687" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48685-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24522-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clouchoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.629067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;n Yilmaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7020025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leenhardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Le Mouel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rahmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Saurin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1035-9088" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cholet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2018.06.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chane Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Hoi Ieng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Posch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad B. Benosman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00391" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783663v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Sch&#252;tze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S. Marzani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130101004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzani S. Franck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.10.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schutze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.03.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Sennoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bartumeus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Cheerkoot-Jalim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarine Candersaib" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekraj Nagowah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mungloo-Dilmohamud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29930-9_1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Saurin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souchaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660978v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#252;tze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzani F. Fachhochschule Mainz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boochs Fachhochschule Mainz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Huxhagen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Heritage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00909743v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Simon Chane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOS008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon-Chane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhoundi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5543317/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee-Gouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Rodi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20615-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Acin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishabibi Ashimbekova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mephtaha Guennoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02848-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Br&#233;mond Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11102687" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48685-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24522-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clouchoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.629067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;n Yilmaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7020025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leenhardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Le Mouel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rahmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Saurin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1035-9088" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cholet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2018.06.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chane Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Hoi Ieng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Posch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad B. Benosman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00391" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schutze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.03.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Sch&#252;tze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S. Marzani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130101004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzani S. Franck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.10.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Sennoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bartumeus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Cheerkoot-Jalim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarine Candersaib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekraj Nagowah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mungloo-Dilmohamud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933201v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Raynaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29930-9_1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Saurin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souchaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660978v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#252;tze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzani F. Fachhochschule Mainz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boochs Fachhochschule Mainz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Huxhagen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Heritage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00909743v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Simon Chane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOS008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>