--- v0 (2026-03-05)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Simon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences - Université de Picardie Jules Vernes & LACITO (UMR7107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camille-simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6995-6383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">201688050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1292150567602406370000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSO-2863-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Language Maintenance Means Language Shift: Tibetan as an Heritage Language in Amdo Families in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislava Warditz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, From Migrant to Heritage Languages: Transgenerational Language Change in Diasporic Communities, 10 (11), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages10110271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cycle of applicative in Tibetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dia.23035.bia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual lives of Tibetan families in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Minorities in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lme.24300737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of plurality in the languages of Amdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/H920353650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catégorie égophorique dans les langues de l’Amdo (Tibet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 281-326. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.116.1.3290239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential modalities in Salar. The development of a Tibetan-like egophoric category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkic languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abish Aynur, Modality in Kazakh as spoken in China (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan as a “model language” in the Amdo Sprachbund: evidence from Salar and Wutun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sandman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jsall-2016-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ལྷ་སའི་ཁ་སྐད་ནང་སྐུལ་འདེབས་ཀྱི་ངག་སྟོན་པའི་རྗོད་སྟངས་ཀྱི་ཁྱད་ཆོས་འགའ་ཤས་ངོ་སྤྲོད།</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kobe City University of Foreign Studies Journal of Research Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.489-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence sémantique et diathèses en tibétain (Lhasa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et enseignement du tibétain langue étrangère (XIXè-XXIè siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tibétain sans peine ? Deux siècles d’apprentissage du tibétain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Etudes du Monde Tibétain (SFEMT); Bibliothèque Universitaire des Langues et Civilisations (BULAC), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic repertoires and resources of Tibetan people in France: Representations and usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated access to general truths ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie des systèmes évidentiel : les langues tibétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Tournadre; Françoise Robin; Eric Mélac, Feb 2022, Paris (Inalco), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tibétain parlé : exercices pratiques (vol. 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsering Wangdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Inalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Asie(s), 9782858314775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tibétain parlé : exercices pratiques (vol. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorjee Nyima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Inalco, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 16èmes Rencontres Jeunes Chercheurs en Sciences du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sauwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAL-SHS, pp.92, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire thématique de langue parlée français-tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">48 Onomatopoeia in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima Dorjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lívia Körtvélyessy; Pavol Štekauer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onomatopoeia in the world’s languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.577-590, 2024, Comparative Handbooks of Linguistics : A Comparative Handbook, 978-3-11-105322-6. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111053226-048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociative/benefactive applicative construction and the introduction of attitude holders in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Pacchiarotti; Fernando Zuniga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicative morphology: neglected syntactic and non-syntactic functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 373, De Gruyter Mouton, 2022, Trends in Linguistics. Studies and Monographs [TiLSM], 978-3-11-077785-7. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110777949-013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociative/benefactive applicative construction and the introduction of attitude holders in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicative Morphology: Neglected Syntactic and Non-Syntactic Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguous verb sequences in Salar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiguous verb sequences in Transeurasian languages and beyond.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic evidence of Salar-Tibetan contacts in Amdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muslims in Amdo-Tibetan society: Multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan W. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edinburgh Handbook of Evaluative Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion des données du projet ANR DIASCO-TIB (Convergences diasporiques : le cas des réfugiés tibétains Acronyme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xénia de Heering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">108 Onomatopoeias in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima Dorjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire - Répertoire linguistiques des familles tibétaines en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic repertoires of Tibetan families in France 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic repertoires of Tibetan families in France 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie du tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01569956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphosyntaxe et sémantique grammaticale du salar et du tibétain de l'Amdo : analyse d'un contact de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCA124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01542960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Jeu d’osselets tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Hôpital traditionnel tibétain de village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Ahngön, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Fabrication de figurines pour éloigner la maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Minaret à Jishi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Jishi, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Moulin à tsampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Terrasse d’une maison d’agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Ahngön, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Paysan salar de Chumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Chumar, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Mosquée de village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Chumar, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Séchage des abricots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Senger, China. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Un kang dans une maison traditionnelle d’agriculteurs de l’Amdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Rebkong, China. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Simon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences - Université de Picardie Jules Vernes & LACITO (UMR7107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camille-simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6995-6383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">201688050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1292150567602406370000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSO-2863-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Language Maintenance Means Language Shift: Tibetan as an Heritage Language in Amdo Families in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislava Warditz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, From Migrant to Heritage Languages: Transgenerational Language Change in Diasporic Communities, 10 (11), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages10110271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cycle of applicative in Tibetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dia.23035.bia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual lives of Tibetan families in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Minorities in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lme.24300737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of plurality in the languages of Amdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/H920353650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catégorie égophorique dans les langues de l’Amdo (Tibet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 281-326. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.116.1.3290239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential modalities in Salar. The development of a Tibetan-like egophoric category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkic languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abish Aynur, Modality in Kazakh as spoken in China (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan as a “model language” in the Amdo Sprachbund: evidence from Salar and Wutun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sandman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jsall-2016-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ལྷ་སའི་ཁ་སྐད་ནང་སྐུལ་འདེབས་ཀྱི་ངག་སྟོན་པའི་རྗོད་སྟངས་ཀྱི་ཁྱད་ཆོས་འགའ་ཤས་ངོ་སྤྲོད།</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kobe City University of Foreign Studies Journal of Research Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.489-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence sémantique et diathèses en tibétain (Lhasa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et enseignement du tibétain langue étrangère (XIXè-XXIè siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tibétain sans peine ? Deux siècles d’apprentissage du tibétain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Etudes du Monde Tibétain (SFEMT); Bibliothèque Universitaire des Langues et Civilisations (BULAC), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic repertoires and resources of Tibetan people in France: Representations and usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated access to general truths ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie des systèmes évidentiel : les langues tibétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Tournadre; Françoise Robin; Eric Mélac, Feb 2022, Paris (Inalco), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tibétain parlé : exercices pratiques (vol. 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsering Wangdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Inalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Asie(s), 9782858314775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tibétain parlé : exercices pratiques (vol. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorjee Nyima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Inalco, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 16èmes Rencontres Jeunes Chercheurs en Sciences du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sauwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAL-SHS, pp.92, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire thématique de langue parlée français-tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">48 Onomatopoeia in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima Dorjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lívia Körtvélyessy; Pavol Štekauer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onomatopoeia in the world’s languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.577-590, 2024, Comparative Handbooks of Linguistics : A Comparative Handbook, 978-3-11-105322-6. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111053226-048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociative/benefactive applicative construction and the introduction of attitude holders in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicative Morphology: Neglected Syntactic and Non-Syntactic Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociative/benefactive applicative construction and the introduction of attitude holders in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Pacchiarotti; Fernando Zuniga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicative morphology: neglected syntactic and non-syntactic functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 373, De Gruyter Mouton, 2022, Trends in Linguistics. Studies and Monographs [TiLSM], 978-3-11-077785-7. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110777949-013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguous verb sequences in Salar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiguous verb sequences in Transeurasian languages and beyond.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan W. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edinburgh Handbook of Evaluative Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic evidence of Salar-Tibetan contacts in Amdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muslims in Amdo-Tibetan society: Multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion des données du projet ANR DIASCO-TIB (Convergences diasporiques : le cas des réfugiés tibétains Acronyme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xénia de Heering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibétain commun dans les familles d'origine Amdo en France : Imagier pour élicitation de listes mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442103v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">108 Onomatopoeias in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima Dorjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire - Répertoire linguistiques des familles tibétaines en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic repertoires of Tibetan families in France 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic repertoires of Tibetan families in France 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie du tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01569956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphosyntaxe et sémantique grammaticale du salar et du tibétain de l'Amdo : analyse d'un contact de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCA124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01542960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Hôpital traditionnel tibétain de village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Ahngön, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Moulin à tsampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Fabrication de figurines pour éloigner la maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Minaret à Jishi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Jishi, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Terrasse d’une maison d’agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Ahngön, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Paysan salar de Chumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Chumar, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Mosquée de village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Chumar, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Jeu d’osselets tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Séchage des abricots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Senger, China. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Un kang dans une maison traditionnelle d’agriculteurs de l’Amdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Rebkong, China. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CB8FE7B"/>
+    <w:nsid w:val="29CD6E44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6995-6383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201688050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1292150567602406370000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DSO-2863-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislava Warditz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Widmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10110271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bialek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.23035.bia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504883v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lme.24300737" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/H920353650" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.116.1.3290239" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2928" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sandman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jsall-2016-0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsering Wangdue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inalco.fr/publication/le-tibetain-parle-exercices-pratiques-volume-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjee Nyima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sauwala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric M&#233;lac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyima Dorjee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111053226/html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111053226-048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110777949-013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan W. Hill" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia de Heering" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bentz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01542960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA124" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03730384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03730339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03730229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03730277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729543v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03728892v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6995-6383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201688050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1292150567602406370000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DSO-2863-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislava Warditz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Widmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10110271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bialek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.23035.bia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504883v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lme.24300737" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/H920353650" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.116.1.3290239" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2928" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sandman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jsall-2016-0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsering Wangdue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inalco.fr/publication/le-tibetain-parle-exercices-pratiques-volume-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjee Nyima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sauwala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric M&#233;lac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyima Dorjee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111053226/html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111053226-048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110777949-013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan W. Hill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia de Heering" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bentz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442103v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643065v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01542960v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03730229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03730339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03730277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729543v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03730384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03728892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>