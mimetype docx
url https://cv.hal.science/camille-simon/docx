--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Simon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences - Université de Picardie Jules Vernes & LACITO (UMR7107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camille-simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6995-6383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">201688050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1292150567602406370000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSO-2863-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Language Maintenance Means Language Shift: Tibetan as an Heritage Language in Amdo Families in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislava Warditz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, From Migrant to Heritage Languages: Transgenerational Language Change in Diasporic Communities, 10 (11), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages10110271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cycle of applicative in Tibetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dia.23035.bia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual lives of Tibetan families in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Minorities in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lme.24300737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of plurality in the languages of Amdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/H920353650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catégorie égophorique dans les langues de l’Amdo (Tibet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 281-326. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.116.1.3290239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential modalities in Salar. The development of a Tibetan-like egophoric category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkic languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abish Aynur, Modality in Kazakh as spoken in China (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan as a “model language” in the Amdo Sprachbund: evidence from Salar and Wutun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sandman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jsall-2016-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ལྷ་སའི་ཁ་སྐད་ནང་སྐུལ་འདེབས་ཀྱི་ངག་སྟོན་པའི་རྗོད་སྟངས་ཀྱི་ཁྱད་ཆོས་འགའ་ཤས་ངོ་སྤྲོད།</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kobe City University of Foreign Studies Journal of Research Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.489-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence sémantique et diathèses en tibétain (Lhasa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et enseignement du tibétain langue étrangère (XIXè-XXIè siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tibétain sans peine ? Deux siècles d’apprentissage du tibétain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Etudes du Monde Tibétain (SFEMT); Bibliothèque Universitaire des Langues et Civilisations (BULAC), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic repertoires and resources of Tibetan people in France: Representations and usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated access to general truths ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie des systèmes évidentiel : les langues tibétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Tournadre; Françoise Robin; Eric Mélac, Feb 2022, Paris (Inalco), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tibétain parlé : exercices pratiques (vol. 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsering Wangdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Inalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Asie(s), 9782858314775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tibétain parlé : exercices pratiques (vol. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorjee Nyima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Inalco, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 16èmes Rencontres Jeunes Chercheurs en Sciences du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sauwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAL-SHS, pp.92, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire thématique de langue parlée français-tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">48 Onomatopoeia in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima Dorjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lívia Körtvélyessy; Pavol Štekauer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onomatopoeia in the world’s languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.577-590, 2024, Comparative Handbooks of Linguistics : A Comparative Handbook, 978-3-11-105322-6. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111053226-048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociative/benefactive applicative construction and the introduction of attitude holders in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicative Morphology: Neglected Syntactic and Non-Syntactic Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociative/benefactive applicative construction and the introduction of attitude holders in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Pacchiarotti; Fernando Zuniga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicative morphology: neglected syntactic and non-syntactic functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 373, De Gruyter Mouton, 2022, Trends in Linguistics. Studies and Monographs [TiLSM], 978-3-11-077785-7. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110777949-013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguous verb sequences in Salar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiguous verb sequences in Transeurasian languages and beyond.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan W. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edinburgh Handbook of Evaluative Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic evidence of Salar-Tibetan contacts in Amdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muslims in Amdo-Tibetan society: Multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion des données du projet ANR DIASCO-TIB (Convergences diasporiques : le cas des réfugiés tibétains Acronyme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xénia de Heering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibétain commun dans les familles d'origine Amdo en France : Imagier pour élicitation de listes mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442103v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">108 Onomatopoeias in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima Dorjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire - Répertoire linguistiques des familles tibétaines en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic repertoires of Tibetan families in France 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic repertoires of Tibetan families in France 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie du tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01569956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphosyntaxe et sémantique grammaticale du salar et du tibétain de l'Amdo : analyse d'un contact de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCA124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01542960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Hôpital traditionnel tibétain de village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Ahngön, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Moulin à tsampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Fabrication de figurines pour éloigner la maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Minaret à Jishi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Jishi, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Terrasse d’une maison d’agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Ahngön, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Paysan salar de Chumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Chumar, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Mosquée de village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Chumar, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Jeu d’osselets tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Séchage des abricots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Senger, China. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Un kang dans une maison traditionnelle d’agriculteurs de l’Amdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Rebkong, China. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Simon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences - Université de Picardie Jules Vernes & LACITO (UMR7107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camille-simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6995-6383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">201688050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1292150567602406370000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSO-2863-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Language Maintenance Means Language Shift: Tibetan as an Heritage Language in Amdo Families in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislava Warditz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, From Migrant to Heritage Languages: Transgenerational Language Change in Diasporic Communities, 10 (11), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages10110271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cycle of applicative in Tibetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bialek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dia.23035.bia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual lives of Tibetan families in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Minorities in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lme.24300737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of plurality in the languages of Amdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Himalayan Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/H920353650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catégorie égophorique dans les langues de l’Amdo (Tibet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 281-326. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BSL.116.1.3290239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential modalities in Salar. The development of a Tibetan-like egophoric category</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkic languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abish Aynur, Modality in Kazakh as spoken in China (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan as a “model language” in the Amdo Sprachbund: evidence from Salar and Wutun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Sandman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jsall-2016-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ལྷ་སའི་ཁ་སྐད་ནང་སྐུལ་འདེབས་ཀྱི་ངག་སྟོན་པའི་རྗོད་སྟངས་ཀྱི་ཁྱད་ཆོས་འགའ་ཤས་ངོ་སྤྲོད།</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kobe City University of Foreign Studies Journal of Research Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.489-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence sémantique et diathèses en tibétain (Lhasa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et enseignement du tibétain langue étrangère (XIXè-XXIè siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tibétain sans peine ? Deux siècles d’apprentissage du tibétain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Etudes du Monde Tibétain (SFEMT); Bibliothèque Universitaire des Langues et Civilisations (BULAC), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic repertoires and resources of Tibetan people in France: Representations and usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated access to general truths ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie des systèmes évidentiel : les langues tibétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Tournadre; Françoise Robin; Eric Mélac, Feb 2022, Paris (Inalco), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tibétain parlé : exercices pratiques (vol. 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsering Wangdue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Inalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Asie(s), 9782858314775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tibétain parlé : exercices pratiques (vol. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorjee Nyima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Inalco, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 16èmes Rencontres Jeunes Chercheurs en Sciences du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sauwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAL-SHS, pp.92, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire thématique de langue parlée français-tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">48 Onomatopoeia in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima Dorjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lívia Körtvélyessy; Pavol Štekauer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onomatopoeia in the world’s languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.577-590, 2024, Comparative Handbooks of Linguistics : A Comparative Handbook, 978-3-11-105322-6. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111053226-048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociative/benefactive applicative construction and the introduction of attitude holders in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicative Morphology: Neglected Syntactic and Non-Syntactic Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociative/benefactive applicative construction and the introduction of attitude holders in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Pacchiarotti; Fernando Zuniga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicative morphology: neglected syntactic and non-syntactic functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 373, De Gruyter Mouton, 2022, Trends in Linguistics. Studies and Monographs [TiLSM], 978-3-11-077785-7. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110777949-013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguous verb sequences in Salar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiguous verb sequences in Transeurasian languages and beyond.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan W. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edinburgh Handbook of Evaluative Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic evidence of Salar-Tibetan contacts in Amdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muslims in Amdo-Tibetan society: Multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion des données du projet ANR DIASCO-TIB (Convergences diasporiques : le cas des réfugiés tibétains Acronyme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xénia de Heering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibétain commun dans les familles d'origine Amdo en France : Imagier pour élicitation de listes mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442103v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">108 Onomatopoeias in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima Dorjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic repertoires of Tibetan families in France 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire - Répertoire linguistiques des familles tibétaines en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic repertoires of Tibetan families in France 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie du tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01569956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphosyntaxe et sémantique grammaticale du salar et du tibétain de l'Amdo : analyse d'un contact de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCA124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01542960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Moulin à tsampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Hôpital traditionnel tibétain de village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Ahngön, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Fabrication de figurines pour éloigner la maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Minaret à Jishi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Jishi, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Terrasse d’une maison d’agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Ahngön, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Paysan salar de Chumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Chumar, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Mosquée de village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Chumar, China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Jeu d’osselets tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. China. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Séchage des abricots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Senger, China. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie de Camille Simon | Enquêtes linguistiques en Asie centrale | Un kang dans une maison traditionnelle d’agriculteurs de l’Amdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Rebkong, China. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29CD6E44"/>
+    <w:nsid w:val="B51618CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6995-6383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201688050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1292150567602406370000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DSO-2863-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislava Warditz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Widmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10110271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bialek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.23035.bia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504883v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lme.24300737" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/H920353650" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.116.1.3290239" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2928" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sandman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jsall-2016-0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsering Wangdue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inalco.fr/publication/le-tibetain-parle-exercices-pratiques-volume-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjee Nyima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sauwala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric M&#233;lac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyima Dorjee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111053226/html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111053226-048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110777949-013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan W. Hill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia de Heering" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bentz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442103v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643065v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01542960v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03730229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03730339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03730277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729543v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03730384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03728892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6995-6383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201688050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1292150567602406370000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DSO-2863-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislava Warditz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Widmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10110271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bialek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.23035.bia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504883v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lme.24300737" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/H920353650" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.116.1.3290239" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2928" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sandman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jsall-2016-0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsering Wangdue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inalco.fr/publication/le-tibetain-parle-exercices-pratiques-volume-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjee Nyima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Gao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sauwala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric M&#233;lac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyima Dorjee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111053226/html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111053226-048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110777949-013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan W. Hill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia de Heering" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bentz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442103v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01542960v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03730229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03730339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03730277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729543v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03730384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03729505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03728892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>