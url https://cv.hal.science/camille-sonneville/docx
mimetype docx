--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -342,7413 +342,8713 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization of HV (10 Kv) Power 4H-SiC Bipolar Junction Transistor</w:t>
+                <w:t xml:space="preserve">Stress and doping analysis of low n-doped GaN layers on various substrates by micro-Raman mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Fosso-Sob</w:t>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Thomas Kaltsounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+                <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
+                <w:t xml:space="preserve">Hala El Rammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1021, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 128 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-T0Vjdb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0325369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293324v1</w:t>
+                <w:t xml:space="preserve">hal-05577908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and electrical characterizations of low n-doped MOCVD GaN-on-sapphire layers for power electronics applications</w:t>
+                <w:t xml:space="preserve">Electrical Characterization of HV (10 Kv) Power 4H-SiC Bipolar Junction Transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Fosso-Sob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedc.2025.100100⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1021, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-T0Vjdb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099383v1</w:t>
+                <w:t xml:space="preserve">hal-05293324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in vertical GaN-on-GaN Schottky diode by Raman, cathodoluminescence and electrical characterizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
+                <w:t xml:space="preserve">Matching Physical and Electrical Measurements (OBIC) to Simulation (FEM) on High Voltage Bipolar Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.109681⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1023, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-0v5tyE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099324v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization of SiC devices by optical beam induced current (OBIC): Experimental and simulation results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Physical and electrical characterizations of low n-doped MOCVD GaN-on-sapphire layers for power electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luong Viet Phung</w:t>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108444⟩</w:t>
+              <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.100100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedc.2025.100100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664143v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New insights in vertical GaN-on-GaN Schottky diode by Raman, cathodoluminescence and electrical characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-sj87Lx⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 198, pp.109681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.109681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677726v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Isolation Approach for GaN-Based Power Integrated Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahraa Zaidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedal Al Taradeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benjelloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (10), pp.1223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/mi15101223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of P+ JTE embedded rings used for peripheral protection of high voltage Schottky diodes by the Optical Beam Induced Current (OBIC) technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 360, pp.119-125. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 360, pp.127-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-sj87Lx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-d65YuN⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04677706v1</w:t>
+                <w:t xml:space="preserve">hal-04677726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Raman Spectroscopy Study of Vertical GaN Schottky Diode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Advanced characterization of SiC devices by optical beam induced current (OBIC): Experimental and simulation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soufiane Saidi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Mierry</w:t>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst13050713⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.108444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099071v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Behavior of Vertical Pt/Au Schottky Diodes on GaN Homoepitaxy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Visualization of P+ JTE embedded rings used for peripheral protection of high voltage Schottky diodes by the Optical Beam Induced Current (OBIC) technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202200841⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 360, pp.119-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-d65YuN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04111725v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Fluorine implantation on the physical and electrical characteristics of GaN-on-GaN vertical Schottky diode.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
+                <w:t xml:space="preserve">Electrical characteristics and trap signatures for Schottky barrier diodes on 4H-SiC, GaN-on-GaN, AlGaN/GaN epitaxial substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shikha Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashmi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Buckley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
+                <w:t xml:space="preserve">Shivam Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge Haas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Reda Irekti</w:t>
+                <w:t xml:space="preserve">N. V. L. Narasimha Murty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111975⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (6), pp.065016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/ad4a65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092722v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574648v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Fabrication and Characterization of 10 kV 4H-SiC BJT for the Phototransistor Target</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+                <w:t xml:space="preserve">Electrical Behavior of Vertical Pt/Au Schottky Diodes on GaN Homoepitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59277/ROMJIST.2023.2.06⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202200841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04276812v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Raman characterization of homo-epitaxial n doped GaN layers for vertical device applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Micro-Raman Spectroscopy Study of Vertical GaN Schottky Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0082860⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst13050713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582833v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Resonant Raman Scattering of GaN Functional Layers Using Al Thin Films - A Versatile Tool for Multilayer Structure Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Fluorine implantation on the physical and electrical characteristics of GaN-on-GaN vertical Schottky diode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Muravitskaya</w:t>
+                <w:t xml:space="preserve">Helge Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rumyantseva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Mohamed-Reda Irekti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1062, pp.293-297. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 274, pp.111975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-5p0qg2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702821v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive characterization of vertical GaN-on-GaN Schottky barrier diodes</w:t>
+                <w:t xml:space="preserve">Design, Fabrication and Characterization of 10 kV 4H-SiC BJT for the Phototransistor Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vigneshwara Raja</w:t>
+                <w:t xml:space="preserve">Ali Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2022.105575⟩</w:t>
+              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.193-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59277/ROMJIST.2023.2.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826217v1</w:t>
+                <w:t xml:space="preserve">hal-04276812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of m-GaN and a-GaN Crystallographic Planes after Being Chemically Etched in TMAH Solution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deep Level Transient Fourier Spectroscopy (DLTFS) and Isothermal Transient Spectroscopy (ITS) in vertical GaN-on-GaN Schottky barrier diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vigneshwara Raja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14144241⟩</w:t>
+              <w:t xml:space="preserve">Micro and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 172, pp.207433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micrna.2022.207433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452669v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of using a micro-meter spatial resolution to study SiC semi-conductor devices by Optical Beam Induced Current (OBIC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Micro-Raman characterization of homo-epitaxial n doped GaN layers for vertical device applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Mierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.1004.290⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.025126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0082860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925178v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure—longitudinal sound velocity relationships in glassy anorthite (CaAl2Si2O8) up to 20 GPa: An in situ Raman and Brillouin spectroscopy study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Design and Methodology of Silicon Carbide High Voltage Termination Extension for Small Area BJTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.06.047⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1062, pp.613-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-vms03o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02181588v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical fitting of temperature-dependent spin-flip transitions in absorption spectra of Cr3+-doped silicate glasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comprehensive characterization of vertical GaN-on-GaN Schottky barrier diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vigneshwara Raja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpletx.2018.100003⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.105575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2022.105575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135558v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ structural changes of amorphous diopside (CaMgSi2O6) up to 20GPa: A Raman and O K-edge X-ray Raman spectroscopic study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique de Ligny</w:t>
+                <w:t xml:space="preserve">Enhanced Resonant Raman Scattering of GaN Functional Layers Using Al Thin Films - A Versatile Tool for Multilayer Structure Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Muravitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rumyantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.01.020⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1062, pp.293-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-5p0qg2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135596v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Nonanuclear Mixed-Lanthanide Clusters [Eu9–xTbx] Featuring Tunable Dual Luminescence Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">4H-SiC PiN diode protected by narrow field rings investigated by the micro-OBIC method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Lepoivre</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt V Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201600412⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1062, pp.341-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-2ch22f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01355833v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of haplobasaltic glasses investigated using X-ray absorption near edge structure (XANES) spectroscopy at the Si, Al, Mg, and O K -edges and Ca, Si, and Al L 2,3 -edges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization of m-GaN and a-GaN Crystallographic Planes after Being Chemically Etched in TMAH Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedal Al Taradeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Zuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.11.016⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (14), pp.4241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14144241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135605v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-independent Brillouin Fiber Optic Sensors for temperature measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interest of using a micro-meter spatial resolution to study SiC semi-conductor devices by Optical Beam Induced Current (OBIC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.01.029⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1004, pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.1004.290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135585v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent densification of compressed silica glass: a Raman-density calibration curve</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Martinet</w:t>
+                <w:t xml:space="preserve">Structure—longitudinal sound velocity relationships in glassy anorthite (CaAl2Si2O8) up to 20 GPa: An in situ Raman and Brillouin spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J.A. Moulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/2/025402⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 261, pp.132-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108399v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyamorphic transitions in silica glass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analytical fitting of temperature-dependent spin-flip transitions in absorption spectra of Cr3+-doped silicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Reber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.12.002⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.100003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpletx.2018.100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02135544v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Brillouin study of sodium alumino silicate glasses under pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Sonneville</w:t>
+                <w:t xml:space="preserve">In situ structural changes of amorphous diopside (CaMgSi2O6) up to 20GPa: A Raman and O K-edge X-ray Raman spectroscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J.A. Moulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Ligny</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Martinet</w:t>
+                <w:t xml:space="preserve">Hiroshi Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozomu Hiraoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4818335⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 178, pp.41-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108413v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive transformations of silica glass upon densification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Martinet</w:t>
+                <w:t xml:space="preserve">Nano-Nonanuclear Mixed-Lanthanide Clusters [Eu9–xTbx] Featuring Tunable Dual Luminescence Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Guettas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina M. Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Margueritat</w:t>
+                <w:t xml:space="preserve">Ylane Malicet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lepoivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4754601⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (24), pp.3932-3938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201600412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108422v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretically reversible phase transition in a molecular glass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The structure of haplobasaltic glasses investigated using X-ray absorption near edge structure (XANES) spectroscopy at the Si, Al, Mg, and O K -edges and Ca, Si, and Al L 2,3 -edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J.A. Moulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Aitken</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedrick O'Shaughnessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Zuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4769794⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 420, pp.213-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548884v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced structural changes in pure GeO2 glasses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pressure-independent Brillouin Fiber Optic Sensors for temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Degioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 401, pp.36-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permanent densification of compressed silica glass: a Raman-density calibration curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kassir-Bodon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (2), pp.025402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/2/025402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyamorphic transitions in silica glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 382, pp.133-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ Brillouin study of sodium alumino silicate glasses under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Champagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (7), pp.074501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4818335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progressive transformations of silica glass upon densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Champagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (12), pp.124505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4754601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hysteretically reversible phase transition in a molecular glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bora Kalkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Champagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aitken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (22), pp.224503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4769794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser-induced structural changes in pure GeO2 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Bressel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martinez-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Juodkazis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 357 (14), pp.2637-2640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman and photoluminescence characterization of β-Ga2O3 for power electronic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changzi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORKSHOP ON GALLIUM OXIDE AND RELATED MATERIALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and doping analysis of low n-doped GaN layers grown on GaN, silicon and sapphire substrates by micro-Raman 2. Physics and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNS-15 - the 15th International Conference on Nitride Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Fermi Energy and Temperature-Dependent Shifts in Doped Homo-Epitaxial GaN Layers Using Micro-Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aomar Ezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ruediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNS-15 - the 15th International Conference on Nitride Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures µ-OBIC sur diode bipolaire Diamant : une première !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and electrical characterization of wide band gap for power electronic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of HV (10 kV) Power 4H-SiC Bipolar Junction Transistor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">Peripheral defects related to processing technique in GaN-on-GaN vertical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Fosso-Sob</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States. pp.126-128</w:t>
+              <w:t xml:space="preserve">Workshop on Nitride Semiconductors IWN 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, O'ahu (Honolulu), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677764v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral defects related to processing technique in GaN-on-GaN vertical devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Electrical characterization of HV (10 kV) Power 4H-SiC Bipolar Junction Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Fosso-Sob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Nitride Semiconductors IWN 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, O'ahu (Honolulu), United States</w:t>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States. pp.126-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855750v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier density analysis in stressed n-doped GaN layers on sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GaN Marathon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Substrate Quality on Vertical GaN-on-GaN Schottky and PiN Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Maurya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie (Warsaw), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching physical and electrical measurements (OBIC) to simulation (FEM) on high voltage bipolar diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States. pp.591-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging trends in OBIC characterization technique for Wide Bandgap semiconductor devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semiconductor Conference (CAS-2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Bucharest, Oct 2023, Sinaia, Romania. pp.3-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CAS59036.2023.10303647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical pin diodes on large freestanding (100) diamond film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Pinault-Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 EUROPEAN MATERIALS RESEARCH SOCIETY Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROPEAN MATERIALS RESEARCH SOCIETY, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of P$^+$ JTE embedded rings used for peripheral protection of high voltage Schottky diodes by the Optical Beam Induced Current (OBIC) technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Raman characterization of vertical GaN Schottky and PN diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Mohamed Kaywah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe and 17th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies (WOCSDICE-EXMATEC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics Characterizations of Vertical GaN Schottky Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Compound Semiconductor Week (CSW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSW55288.2022.9930447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par spectroscopie micro-Raman de diodes GaN Schottky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T H Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Fluorine implantation on the electrical characteristics of GaN-on-GaN vertical Schottky and P-N diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Reda Irekti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03968026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Junction Termination Extension and Ring System for 11 kV 4H-SiC BJT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Semiconductor Conference (CAS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Poiana Brasov, Romania. pp.191-194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CAS56377.2022.9934390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical behavior of vertical Schottky diodes on GaN homoepitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWN 2022 - International Workshop on Nitride Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo epitaxial n-doped GaN layers investigation using Raman Spectroscopy for Vertical device applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+                <w:t xml:space="preserve">Toward an Innovative Monolithic Integration of Vertical and Lateral GaN Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Zaidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedal Al Taradeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Jaouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXMATEC / WOCSDICE 2021 : 15th Expert Evaluation and Control of Compounds of Semiconductor Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence Euro-méditerranéenne Matériaux, Composants et Systèmes EMCM-DS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Fes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676503v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTIPHYSICS CHARACTERIZATIONS OF VERTICAL GaN SCHOTTKY DIODES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Homo epitaxial n-doped GaN layers investigation using Raman Spectroscopy for Vertical device applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Mierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POWER 2021 (IMAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">EXMATEC / WOCSDICE 2021 : 15th Expert Evaluation and Control of Compounds of Semiconductor Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676940v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Resonant Raman scattering of GaN functional layers using Al thin films -a versatile tool for multilayer structure analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">MULTIPHYSICS CHARACTERIZATIONS OF VERTICAL GaN SCHOTTKY DIODES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM2020-2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">POWER 2021 (IMAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410757v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the laser beam size on the Optical Beam Induced Current (OBIC) for the study of Wide Band Gap (WBG) Semi-Conductor Devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">4H-SiC PiN diode protected by narrow field rings investigated by the micro-OBIC method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L V Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Compound Semiconductor Devices and Integrated Circuits 2019 (WOCSDICE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cabourg, France</w:t>
+              <w:t xml:space="preserve">ECSCRM 2020-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164000v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enhanced Resonant Raman scattering of GaN functional layers using Al thin films -a versatile tool for multilayer structure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Muravitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rumyantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECSCRM2020-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of the laser beam size on the Optical Beam Induced Current (OBIC) for the study of Wide Band Gap (WBG) Semi-Conductor Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Compound Semiconductor Devices and Integrated Circuits 2019 (WOCSDICE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cabourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interest of using a micro-meter spatial resolution to study SiC semi-conductor devices by Optical Beam Induced Current (OBIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Kyoto, Japan. pp.Mo-P-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of β-Ga2O3 and device fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changzi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization and characterization of vertical PIN diode on 100 diamond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Diode PIN verticale sur diamant (100) autosupporté à base de couches i et n dopées phosphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Grosset-Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Diamond and Carbon Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Palma, Spain. , 2023</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, TOULOUSE, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193251v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carrier density analysis in stressed n-doped GaN on sapphire layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GaN Marathon 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Verona, Italy. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Realization and characterization of vertical PIN diode on 100 diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd International Conference on Diamond and Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Palma, Spain. , 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Study of surface oxides modifications on nitinol electrodes during electroporation protocols and possible consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Sabac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Electroporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7758,114 +9058,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des propriétés élastiques des verres d’oxydes sous haute pression : implications structurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Claude Bernard - Lyon I; University of Toronto, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LYO10114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01161730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7933,51 +9233,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04233218"/>
+    <w:nsid w:val="9BD603D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8081,51 +9381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A935BB55"/>
+    <w:nsid w:val="AD2249C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8229,51 +9529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9A806519"/>
+    <w:nsid w:val="B73493F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8466,51 +9766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-sonneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8094-5618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18591439X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camille.sonneville@insa-lyon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Fosso-Sob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-T0Vjdb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Dagher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109681" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108444" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sj87Lx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Zaidan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedal Al Taradeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15101223" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-d65YuN" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Saidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13050713" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200841" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Reda Irekti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111975" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082860" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Muravitskaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5p0qg2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144241" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1004.290" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.A. Moulton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Henderson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.06.047" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS0SCXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpletx.2018.100003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fukui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Hiraoka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.01.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylane Malicet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepoivre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600412" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WBRWM32-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick O'Shaughnessy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zuin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.11.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degioanni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.01.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.12.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N894WLNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Kalkan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aitken" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769794" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135589v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bressel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez-Andrieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Juodkazis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.03.014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QWKMLWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317962v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzi Lu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amrani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guillemin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Ezza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruediger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146836v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097944v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Tran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677764v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dagher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Br&#233;mond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Haas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639487v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855745v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maurya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buckley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680725v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238355v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS59036.2023.10303647" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218429v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mohamed Kaywah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844585v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mierry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930447" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844887v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saidi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Ngo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03968026v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Irekti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854620v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676940v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164000v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428502v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193251v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083827v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Berre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bregigeon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01161730v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10114" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-sonneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8094-5618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18591439X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camille.sonneville@insa-lyon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaltsounis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Rammouz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0325369" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Fosso-Sob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-T0Vjdb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0v5tyE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Dagher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Zaidan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedal Al Taradeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15101223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sj87Lx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108444" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-d65YuN" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574648v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Kumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. L. Narasimha Murty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ad4a65" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200841" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099071v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Saidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13050713" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Reda Irekti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111975" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2022.207433" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082860" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-vms03o" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Muravitskaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5p0qg2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t V Phung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-2ch22f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144241" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925178v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1004.290" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181588v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.A. Moulton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Henderson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.06.047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS0SCXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135558v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpletx.2018.100003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fukui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Hiraoka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.01.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355833v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylane Malicet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepoivre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600412" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WBRWM32-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick O'Shaughnessy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zuin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.11.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degioanni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.01.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N894WLNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Kalkan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aitken" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769794" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bressel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez-Andrieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Juodkazis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.03.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QWKMLWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317962v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzi Lu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097968v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amrani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guillemin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Ezza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruediger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146836v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Tran" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855750v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dagher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Br&#233;mond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Haas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855745v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maurya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buckley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680725v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238355v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS59036.2023.10303647" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mohamed Kaywah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844585v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mierry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930447" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844887v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saidi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Ngo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03968026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Irekti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946187v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Jaouad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676503v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676940v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410274v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L V Phung" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Asllani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410757v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428502v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05153567v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grosset-Darracq" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054677v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193251v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083827v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Berre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bregigeon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01161730v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10114" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>