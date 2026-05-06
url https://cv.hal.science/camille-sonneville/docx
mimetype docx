--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1314,295 +1314,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization of SiC devices by optical beam induced current (OBIC): Experimental and simulation results</w:t>
+                <w:t xml:space="preserve">Visualization of P+ JTE embedded rings used for peripheral protection of high voltage Schottky diodes by the Optical Beam Induced Current (OBIC) technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luong Viet Phung</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108444⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 360, pp.119-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-d65YuN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664143v1</w:t>
+                <w:t xml:space="preserve">hal-04677706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of P+ JTE embedded rings used for peripheral protection of high voltage Schottky diodes by the Optical Beam Induced Current (OBIC) technique</w:t>
+                <w:t xml:space="preserve">Advanced characterization of SiC devices by optical beam induced current (OBIC): Experimental and simulation results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 360, pp.119-125. </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.108444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-d65YuN⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677706v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characteristics and trap signatures for Schottky barrier diodes on 4H-SiC, GaN-on-GaN, AlGaN/GaN epitaxial substrates</w:t>
               </w:r>
@@ -1716,567 +1716,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574648v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Behavior of Vertical Pt/Au Schottky Diodes on GaN Homoepitaxy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, Fabrication and Characterization of 10 kV 4H-SiC BJT for the Phototransistor Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Bremond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+                <w:t xml:space="preserve">Ali Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202200841⟩</w:t>
+              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.193-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59277/ROMJIST.2023.2.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111725v1</w:t>
+                <w:t xml:space="preserve">hal-04276812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Raman Spectroscopy Study of Vertical GaN Schottky Diode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+                <w:t xml:space="preserve">Electrical Behavior of Vertical Pt/Au Schottky Diodes on GaN Homoepitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe de Mierry</w:t>
+                <w:t xml:space="preserve">Georges Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (5), pp.713. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst13050713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202200841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04099071v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Fluorine implantation on the physical and electrical characteristics of GaN-on-GaN vertical Schottky diode.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-Raman Spectroscopy Study of Vertical GaN Schottky Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Buckley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge Haas</w:t>
+                <w:t xml:space="preserve">Soufiane Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Reda Irekti</w:t>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111975⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst13050713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092722v1</w:t>
+                <w:t xml:space="preserve">hal-04099071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Fabrication and Characterization of 10 kV 4H-SiC BJT for the Phototransistor Target</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">Influence of Fluorine implantation on the physical and electrical characteristics of GaN-on-GaN vertical Schottky diode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+                <w:t xml:space="preserve">Julien Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+                <w:t xml:space="preserve">Helge Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+                <w:t xml:space="preserve">Mohamed-Reda Irekti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (2), pp.193-204. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 274, pp.111975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59277/ROMJIST.2023.2.06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276812v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Level Transient Fourier Spectroscopy (DLTFS) and Isothermal Transient Spectroscopy (ITS) in vertical GaN-on-GaN Schottky barrier diodes</w:t>
               </w:r>
@@ -2314,51 +2314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viet Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 172, pp.207433. </w:t>
@@ -2396,103 +2396,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Raman characterization of homo-epitaxial n doped GaN layers for vertical device applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viet Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (2), pp.025126. </w:t>
@@ -2530,64 +2530,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Methodology of Silicon Carbide High Voltage Termination Extension for Small Area BJTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,51 +2699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2820,51 +2820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Muravitskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rumyantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3222,51 +3222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3596,441 +3596,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ structural changes of amorphous diopside (CaMgSi2O6) up to 20GPa: A Raman and O K-edge X-ray Raman spectroscopic study</w:t>
+                <w:t xml:space="preserve">The structure of haplobasaltic glasses investigated using X-ray absorption near edge structure (XANES) spectroscopy at the Si, Al, Mg, and O K -edges and Ca, Si, and Al L 2,3 -edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J.A. Moulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Fukui</w:t>
+                <w:t xml:space="preserve">Cedrick O'Shaughnessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nozomu Hiraoka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique de Ligny</w:t>
+                <w:t xml:space="preserve">Lucia Zuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.01.020⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 420, pp.213-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135596v1</w:t>
+                <w:t xml:space="preserve">hal-02135605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-Nonanuclear Mixed-Lanthanide Clusters [Eu9–xTbx] Featuring Tunable Dual Luminescence Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Guettas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Guettas</w:t>
+                <w:t xml:space="preserve">Cristina M. Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina M. Balogh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
+                <w:t xml:space="preserve">Ylane Malicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lepoivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (24), pp.3932-3938. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201600412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201600412⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of haplobasaltic glasses investigated using X-ray absorption near edge structure (XANES) spectroscopy at the Si, Al, Mg, and O K -edges and Ca, Si, and Al L 2,3 -edges</w:t>
+                <w:t xml:space="preserve">In situ structural changes of amorphous diopside (CaMgSi2O6) up to 20GPa: A Raman and O K-edge X-ray Raman spectroscopic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J.A. Moulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedrick O'Shaughnessy</w:t>
+                <w:t xml:space="preserve">Nozomu Hiraoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Zuin</w:t>
+                <w:t xml:space="preserve">Dominique de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 420, pp.213-230. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 178, pp.41-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135605v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-independent Brillouin Fiber Optic Sensors for temperature measurements</w:t>
               </w:r>
@@ -4144,523 +4144,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent densification of compressed silica glass: a Raman-density calibration curve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ Brillouin study of sodium alumino silicate glasses under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Deschamps</w:t>
+                <w:t xml:space="preserve">A. Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kassir-Bodon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Margueritat</w:t>
+                <w:t xml:space="preserve">B. Champagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/2/025402⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (7), pp.074501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4818335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108399v1</w:t>
+                <w:t xml:space="preserve">hal-02108413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyamorphic transitions in silica glass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
+                <w:t xml:space="preserve">Permanent densification of compressed silica glass: a Raman-density calibration curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kassir-Bodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Deschamps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique de Ligny</w:t>
+                <w:t xml:space="preserve">C Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Mermet</w:t>
+                <w:t xml:space="preserve">J. Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 382, pp.133-136. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (2), pp.025402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/2/025402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02135544v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Brillouin study of sodium alumino silicate glasses under pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. de Ligny</w:t>
+                <w:t xml:space="preserve">Polyamorphic transitions in silica glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mermet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Martinet</w:t>
+                <w:t xml:space="preserve">Alain Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 382, pp.133-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4818335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02108413v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive transformations of silica glass upon densification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Champagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 137 (12), pp.124505. </w:t>
@@ -4845,51 +4845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced structural changes in pure GeO2 glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Bressel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5000,652 +5000,652 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman and photoluminescence characterization of β-Ga2O3 for power electronic application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and electrical characterization of wide band gap for power electronic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changzi Lu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
+                <w:t xml:space="preserve">Nhan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP ON GALLIUM OXIDE AND RELATED MATERIALS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317962v1</w:t>
+                <w:t xml:space="preserve">hal-05097944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and doping analysis of low n-doped GaN layers grown on GaN, silicon and sapphire substrates by micro-Raman 2. Physics and characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
+                <w:t xml:space="preserve">Raman and photoluminescence characterization of β-Ga2O3 for power electronic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changzi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Amrani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Guillemin</w:t>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNS-15 - the 15th International Conference on Nitride Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">WORKSHOP ON GALLIUM OXIDE AND RELATED MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097968v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Fermi Energy and Temperature-Dependent Shifts in Doped Homo-Epitaxial GaN Layers Using Micro-Raman Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress and doping analysis of low n-doped GaN layers grown on GaN, silicon and sapphire substrates by micro-Raman 2. Physics and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aomar Ezza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andreas Ruediger</w:t>
+                <w:t xml:space="preserve">Thibaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNS-15 - the 15th International Conference on Nitride Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348023v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures µ-OBIC sur diode bipolaire Diamant : une première !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Probing Fermi Energy and Temperature-Dependent Shifts in Doped Homo-Epitaxial GaN Layers Using Micro-Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aomar Ezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Sevely</w:t>
+                <w:t xml:space="preserve">Andreas Ruediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICNS-15 - the 15th International Conference on Nitride Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146836v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and electrical characterization of wide band gap for power electronic application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures µ-OBIC sur diode bipolaire Diamant : une première !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maroun Dagher</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhan Tran</w:t>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097944v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral defects related to processing technique in GaN-on-GaN vertical devices</w:t>
               </w:r>
@@ -6250,519 +6250,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging trends in OBIC characterization technique for Wide Bandgap semiconductor devices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vertical pin diodes on large freestanding (100) diamond film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Pinault-Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semiconductor Conference (CAS-2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 EUROPEAN MATERIALS RESEARCH SOCIETY Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROPEAN MATERIALS RESEARCH SOCIETY, May 2023, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238355v1</w:t>
+                <w:t xml:space="preserve">hal-04219862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical pin diodes on large freestanding (100) diamond film</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Stenger</w:t>
+                <w:t xml:space="preserve">Visualization of P$^+$ JTE embedded rings used for peripheral protection of high voltage Schottky diodes by the Optical Beam Induced Current (OBIC) technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jomard</w:t>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 EUROPEAN MATERIALS RESEARCH SOCIETY Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROPEAN MATERIALS RESEARCH SOCIETY, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219862v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of P$^+$ JTE embedded rings used for peripheral protection of high voltage Schottky diodes by the Optical Beam Induced Current (OBIC) technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218429v1</w:t>
+                <w:t xml:space="preserve">hal-04222211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging trends in OBIC characterization technique for Wide Bandgap semiconductor devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Tournier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Semiconductor Conference (CAS-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Bucharest, Oct 2023, Sinaia, Romania. pp.3-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAS59036.2023.10303647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222211v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Raman characterization of vertical GaN Schottky and PN diodes</w:t>
               </w:r>
@@ -6867,1002 +6867,1002 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Characterizations of Vertical GaN Schottky Diodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+                <w:t xml:space="preserve">Toward an Innovative Monolithic Integration of Vertical and Lateral GaN Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Zaidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedal Al Taradeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de Mierry</w:t>
+                <w:t xml:space="preserve">Abdelatif Jaouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Compound Semiconductor Week (CSW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Euro-méditerranéenne Matériaux, Composants et Systèmes EMCM-DS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Fes, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844585v1</w:t>
+                <w:t xml:space="preserve">hal-03946187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par spectroscopie micro-Raman de diodes GaN Schottky</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiphysics Characterizations of Vertical GaN Schottky Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Compound Semiconductor Week (CSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSW55288.2022.9930447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844887v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Fluorine implantation on the electrical characteristics of GaN-on-GaN vertical Schottky and P-N diodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
+                <w:t xml:space="preserve">Caractérisation par spectroscopie micro-Raman de diodes GaN Schottky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Buckley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helge Haas</w:t>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Reda Irekti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthew Charles</w:t>
+                <w:t xml:space="preserve">T H Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03968026v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Junction Termination Extension and Ring System for 11 kV 4H-SiC BJT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">Influence of Fluorine implantation on the electrical characteristics of GaN-on-GaN vertical Schottky and P-N diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+                <w:t xml:space="preserve">Julien Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+                <w:t xml:space="preserve">Helge Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Reda Irekti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Semiconductor Conference (CAS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856578v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03968026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical behavior of vertical Schottky diodes on GaN homoepitaxy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized Junction Termination Extension and Ring System for 11 kV 4H-SiC BJT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Bremond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvon Cordier</w:t>
+                <w:t xml:space="preserve">Ali Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWN 2022 - International Workshop on Nitride Semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Semiconductor Conference (CAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poiana Brasov, Romania. pp.191-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAS56377.2022.9934390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854620v1</w:t>
+                <w:t xml:space="preserve">hal-03856578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Innovative Monolithic Integration of Vertical and Lateral GaN Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+                <w:t xml:space="preserve">Electrical behavior of vertical Schottky diodes on GaN homoepitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelatif Jaouad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Soltani</w:t>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Euro-méditerranéenne Matériaux, Composants et Systèmes EMCM-DS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Fes, Morocco</w:t>
+              <w:t xml:space="preserve">IWN 2022 - International Workshop on Nitride Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946187v1</w:t>
+                <w:t xml:space="preserve">hal-03854620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo epitaxial n-doped GaN layers investigation using Raman Spectroscopy for Vertical device applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Enhanced Resonant Raman scattering of GaN functional layers using Al thin films -a versatile tool for multilayer structure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Muravitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rumyantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXMATEC / WOCSDICE 2021 : 15th Expert Evaluation and Control of Compounds of Semiconductor Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECSCRM2020-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676503v1</w:t>
+                <w:t xml:space="preserve">hal-03410757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTIPHYSICS CHARACTERIZATIONS OF VERTICAL GaN SCHOTTKY DIODES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POWER 2021 (IMAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
@@ -7885,277 +7885,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC PiN diode protected by narrow field rings investigated by the micro-OBIC method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Asllani</w:t>
+                <w:t xml:space="preserve">Homo epitaxial n-doped GaN layers investigation using Raman Spectroscopy for Vertical device applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Mierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM 2020-2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">EXMATEC / WOCSDICE 2021 : 15th Expert Evaluation and Control of Compounds of Semiconductor Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410274v1</w:t>
+                <w:t xml:space="preserve">hal-03676503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Resonant Raman scattering of GaN functional layers using Al thin films -a versatile tool for multilayer structure analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4H-SiC PiN diode protected by narrow field rings investigated by the micro-OBIC method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L V Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM2020-2021</w:t>
+              <w:t xml:space="preserve">ECSCRM 2020-2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410757v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the laser beam size on the Optical Beam Induced Current (OBIC) for the study of Wide Band Gap (WBG) Semi-Conductor Devices</w:t>
               </w:r>
@@ -8167,51 +8167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8288,51 +8288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8428,90 +8428,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of β-Ga2O3 and device fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changzi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
@@ -8540,103 +8540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diode PIN verticale sur diamant (100) autosupporté à base de couches i et n dopées phosphore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Grosset-Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, TOULOUSE, France. 2025</w:t>
@@ -8790,90 +8790,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization and characterization of vertical PIN diode on 100 diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9233,51 +9233,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BD603D3"/>
+    <w:nsid w:val="019D6D74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9381,51 +9381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AD2249C8"/>
+    <w:nsid w:val="A7CFAC5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9529,51 +9529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B73493F1"/>
+    <w:nsid w:val="58CDF002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9766,51 +9766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-sonneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8094-5618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18591439X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camille.sonneville@insa-lyon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaltsounis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Rammouz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0325369" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Fosso-Sob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-T0Vjdb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0v5tyE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Dagher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Zaidan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedal Al Taradeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15101223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sj87Lx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108444" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-d65YuN" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574648v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Kumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. L. Narasimha Murty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ad4a65" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200841" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099071v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Saidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13050713" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Reda Irekti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111975" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2022.207433" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082860" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-vms03o" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Muravitskaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5p0qg2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t V Phung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-2ch22f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144241" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925178v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1004.290" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181588v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.A. Moulton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Henderson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.06.047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS0SCXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135558v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpletx.2018.100003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fukui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Hiraoka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.01.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355833v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylane Malicet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepoivre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600412" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WBRWM32-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick O'Shaughnessy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zuin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.11.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degioanni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.01.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N894WLNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Kalkan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aitken" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769794" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bressel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez-Andrieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Juodkazis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.03.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QWKMLWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317962v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzi Lu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097968v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amrani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guillemin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Ezza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruediger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146836v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Tran" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855750v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dagher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Br&#233;mond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Haas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855745v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maurya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buckley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680725v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238355v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS59036.2023.10303647" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mohamed Kaywah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844585v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mierry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930447" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844887v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saidi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Ngo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03968026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Irekti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946187v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Jaouad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676503v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676940v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410274v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L V Phung" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Asllani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410757v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428502v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05153567v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grosset-Darracq" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054677v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193251v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083827v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Berre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bregigeon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01161730v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10114" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-sonneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8094-5618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18591439X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camille.sonneville@insa-lyon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaltsounis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Rammouz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0325369" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Fosso-Sob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-T0Vjdb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0v5tyE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Dagher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Zaidan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedal Al Taradeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15101223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sj87Lx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677706v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-d65YuN" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108444" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574648v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Kumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. L. Narasimha Murty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ad4a65" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200841" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Saidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13050713" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Reda Irekti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111975" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2022.207433" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082860" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-vms03o" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Muravitskaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5p0qg2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t V Phung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-2ch22f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144241" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925178v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1004.290" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181588v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.A. Moulton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Henderson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.06.047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS0SCXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135558v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpletx.2018.100003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135605v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick O'Shaughnessy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zuin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.11.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylane Malicet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepoivre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600412" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WBRWM32-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fukui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Hiraoka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.01.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degioanni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.01.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.12.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N894WLNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Kalkan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aitken" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769794" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bressel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez-Andrieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Juodkazis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.03.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QWKMLWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097944v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Tran" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317962v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzi Lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amrani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guillemin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348023v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Ezza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruediger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146836v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855750v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dagher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Br&#233;mond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Haas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855745v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maurya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buckley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680725v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219862v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218429v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238355v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS59036.2023.10303647" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mohamed Kaywah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946187v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Jaouad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mierry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930447" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844887v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saidi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Ngo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03968026v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Irekti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854620v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410757v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676940v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676503v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L V Phung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Asllani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428502v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05153567v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grosset-Darracq" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054677v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193251v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083827v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Berre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bregigeon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01161730v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10114" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>