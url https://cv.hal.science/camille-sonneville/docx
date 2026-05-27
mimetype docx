--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,9178 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9126 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Sonneville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Camille Sonneville : Maitre de conférence à l'INSA de Lyon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camille-sonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8094-5618</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18591439X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=_7Zlro0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSA Lyon - Laboratoire ampère</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire ampère UMR5005</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus de la Doua 69621 Villeurbanne cedex</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camille.sonneville@insa-lyon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherches :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De manière générale Camille Sonneville travaille sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">la caractérisation spectroscopique et optiques des matériaux sous contraintes sévères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : tension, température et pression...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Après une thèse sur la caractérisation par spectroscopie vibrationnelle (Raman et Brillouin) des verres d'oxydes, elle a effectué un post-doctoral à l'université de Montréal suivi d'un ATER à l'ENS Paris Saclay où elle a pu poursuivre ses travaux de recherches sur la caractérisation spectroscopique des matériaux, en particulier des composés de lanthanides, composés de terre rare, des verre, perovskite et polymères...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elle a intégrée l'INSA de Lyon en 2017 en tant qu'ATER et a rejoint le laboratoire Ampère en 2018 en tant que maitre de conférence où elle fait partie du département énergie électrique. Ses travaux au laboratoire Ampère concernent principalement la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">caractérisation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par méthodes optiques et electro-optique des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">composants de puissance à grand gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (SiC, GaN et diamant).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Camille Sonneville est titulaire de l'agrégation de physique option physique depuis 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elle a enseigné en préparation à l'agrégation de physique de l'ENS Cachan, en classe préparatoire (PCSI) au lycée Janson de sailly (Paris) et en PC au lycée des Chartreux (Lyon), ainsi qu'à l'IUT Lyon 1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017, elle enseigne la physique en Formation Initiale au Métier de l'Ingénieur (FIMI) de l'INSA de Lyon. En particulier l'optique géométrique et ondulatoire, l'électrocinétique, l'électromagnetisme et les outils mathématiques pour les sciences de l'ingénieur.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and doping analysis of low n-doped GaN layers on various substrates by micro-Raman mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kaltsounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwajeet Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala El Rammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 128 (12), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0325369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Characterization of HV (10 Kv) Power 4H-SiC Bipolar Junction Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brosselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Fosso-Sob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1021, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-T0Vjdb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Physical and Electrical Measurements (OBIC) to Simulation (FEM) on High Voltage Bipolar Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brosselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1023, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-0v5tyE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and electrical characterizations of low n-doped MOCVD GaN-on-sapphire layers for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brosselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronic Devices and Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.100100. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedc.2025.100100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in vertical GaN-on-GaN Schottky diode by Raman, cathodoluminescence and electrical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwajeet Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.109681. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2025.109681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization of SiC devices by optical beam induced current (OBIC): Experimental and simulation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 178, pp.108444. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of P+ JTE embedded rings used for peripheral protection of high voltage Schottky diodes by the Optical Beam Induced Current (OBIC) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brosselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 360, pp.119-125. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-d65YuN⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Isolation Approach for GaN-Based Power Integrated Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Zaidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedal Al Taradeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (10), pp.1223. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi15101223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brosselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 360, pp.127-131. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-sj87Lx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics and trap signatures for Schottky barrier diodes on 4H-SiC, GaN-on-GaN, AlGaN/GaN epitaxial substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashmi Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. V. L. Narasimha Murty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.065016. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ad4a65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Fabrication and Characterization of 10 kV 4H-SiC BJT for the Phototransistor Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigo Scharnholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viêt Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.193-204. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59277/ROMJIST.2023.2.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Fluorine implantation on the physical and electrical characteristics of GaN-on-GaN vertical Schottky diode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwajeet Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Reda Irekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 274, pp.111975. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2023.111975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Behavior of Vertical Pt/Au Schottky Diodes on GaN Homoepitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202200841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman Spectroscopy Study of Vertical GaN Schottky Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huong Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Mierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.713. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst13050713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Level Transient Fourier Spectroscopy (DLTFS) and Isothermal Transient Spectroscopy (ITS) in vertical GaN-on-GaN Schottky barrier diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.207433. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micrna.2022.207433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman characterization of homo-epitaxial n doped GaN layers for vertical device applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huong Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Mierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.025126. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0082860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Methodology of Silicon Carbide High Voltage Termination Extension for Small Area BJTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viêt Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1062, pp.613-618. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-vms03o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive characterization of vertical GaN-on-GaN Schottky barrier diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, pp.105575. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2022.105575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Resonant Raman Scattering of GaN Functional Layers Using Al Thin Films - A Versatile Tool for Multilayer Structure Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Muravitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1062, pp.293-297. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-5p0qg2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4H-SiC PiN diode protected by narrow field rings investigated by the micro-OBIC method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viêt V Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besar Asllani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1062, pp.341-345. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-2ch22f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of m-GaN and a-GaN Crystallographic Planes after Being Chemically Etched in TMAH Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedal Al Taradeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (14), pp.4241. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14144241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of using a micro-meter spatial resolution to study SiC semi-conductor devices by Optical Beam Induced Current (OBIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viêt Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besar Asllani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1004, pp.290. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.1004.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure—longitudinal sound velocity relationships in glassy anorthite (CaAl2Si2O8) up to 20 GPa: An in situ Raman and Brillouin spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J.A. Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.132-144. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical fitting of temperature-dependent spin-flip transitions in absorption spectra of Cr3+-doped silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.100003. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpletx.2018.100003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of haplobasaltic glasses investigated using X-ray absorption near edge structure (XANES) spectroscopy at the Si, Al, Mg, and O K -edges and Ca, Si, and Al L 2,3 -edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J.A. Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick O'Shaughnessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Zuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 420, pp.213-230. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ structural changes of amorphous diopside (CaMgSi2O6) up to 20GPa: A Raman and O K-edge X-ray Raman spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J.A. Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Fukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozomu Hiraoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 178, pp.41-61. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Nonanuclear Mixed-Lanthanide Clusters [Eu9–xTbx] Featuring Tunable Dual Luminescence Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Guettas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina M. Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylane Malicet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (24), pp.3932-3938. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201600412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-independent Brillouin Fiber Optic Sensors for temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 401, pp.36-39. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Brillouin study of sodium alumino silicate glasses under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (7), pp.074501. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4818335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent densification of compressed silica glass: a Raman-density calibration curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.025402. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/2/025402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamorphic transitions in silica glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 382, pp.133-136. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive transformations of silica glass upon densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (12), pp.124505. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4754601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteretically reversible phase transition in a molecular glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bora Kalkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aitken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (22), pp.224503. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4769794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced structural changes in pure GeO2 glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bressel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez-Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulius Juodkazis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 357 (14), pp.2637-2640. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and electrical characterization of wide band gap for power electronic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Vuillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and doping analysis of low n-doped GaN layers grown on GaN, silicon and sapphire substrates by micro-Raman 2. Physics and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNS-15 - the 15th International Conference on Nitride Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman and photoluminescence characterization of β-Ga2O3 for power electronic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Vuillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changzi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brosselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP ON GALLIUM OXIDE AND RELATED MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Fermi Energy and Temperature-Dependent Shifts in Doped Homo-Epitaxial GaN Layers Using Micro-Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Ezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Machon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ruediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNS-15 - the 15th International Conference on Nitride Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures µ-OBIC sur diode bipolaire Diamant : une première !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Isoird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sevely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral defects related to processing technique in GaN-on-GaN vertical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nitride Semiconductors IWN 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, O'ahu (Honolulu), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of HV (10 kV) Power 4H-SiC Bipolar Junction Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brosselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Fosso-Sob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States. pp.126-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier density analysis in stressed n-doped GaN layers on sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GaN Marathon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vérone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Substrate Quality on Vertical GaN-on-GaN Schottky and PiN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Varsovie (Warsaw), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching physical and electrical measurements (OBIC) to simulation (FEM) on high voltage bipolar diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brosselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States. pp.591-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging trends in OBIC characterization technique for Wide Bandgap semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Conference (CAS-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Bucharest, Oct 2023, Sinaia, Romania. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAS59036.2023.10303647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical pin diodes on large freestanding (100) diamond film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Pinault-Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 EUROPEAN MATERIALS RESEARCH SOCIETY Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROPEAN MATERIALS RESEARCH SOCIETY, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of P$^+$ JTE embedded rings used for peripheral protection of high voltage Schottky diodes by the Optical Beam Induced Current (OBIC) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brosselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brosselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman characterization of vertical GaN Schottky and PN diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwajeet Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Mohamed Kaywah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe and 17th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies (WOCSDICE-EXMATEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Innovative Monolithic Integration of Vertical and Lateral GaN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Zaidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedal Al Taradeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Jaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Euro-méditerranéenne Matériaux, Composants et Systèmes EMCM-DS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Fes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics Characterizations of Vertical GaN Schottky Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huong Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Mierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Compound Semiconductor Week (CSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSW55288.2022.9930447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par spectroscopie micro-Raman de diodes GaN Schottky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T H Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Mierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Fluorine implantation on the electrical characteristics of GaN-on-GaN vertical Schottky and P-N diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwajeet Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Reda Irekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03968026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Junction Termination Extension and Ring System for 11 kV 4H-SiC BJT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigo Scharnholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viêt Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Semiconductor Conference (CAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Poiana Brasov, Romania. pp.191-194, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAS56377.2022.9934390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical behavior of vertical Schottky diodes on GaN homoepitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWN 2022 - International Workshop on Nitride Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Resonant Raman scattering of GaN functional layers using Al thin films -a versatile tool for multilayer structure analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Muravitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rumyantseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCRM2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo epitaxial n-doped GaN layers investigation using Raman Spectroscopy for Vertical device applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huong Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Mierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXMATEC / WOCSDICE 2021 : 15th Expert Evaluation and Control of Compounds of Semiconductor Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTIPHYSICS CHARACTERIZATIONS OF VERTICAL GaN SCHOTTKY DIODES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Huong Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Mierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWER 2021 (IMAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4H-SiC PiN diode protected by narrow field rings investigated by the micro-OBIC method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L V Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Asllani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCRM 2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the laser beam size on the Optical Beam Induced Current (OBIC) for the study of Wide Band Gap (WBG) Semi-Conductor Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viêt Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besar Asllani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Compound Semiconductor Devices and Integrated Circuits 2019 (WOCSDICE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of using a micro-meter spatial resolution to study SiC semi-conductor devices by Optical Beam Induced Current (OBIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viêt Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besar Asllani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan. pp.Mo-P-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of β-Ga2O3 and device fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Vuillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changzi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brosselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diode PIN verticale sur diamant (100) autosupporté à base de couches i et n dopées phosphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sevely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Grosset-Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Isoird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Tasselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, TOULOUSE, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier density analysis in stressed n-doped GaN on sapphire layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndembi Ignoumba-Ignoumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GaN Marathon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Verona, Italy. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and characterization of vertical PIN diode on 100 diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sevely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Tasselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Isoird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viêt Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Palma, Spain. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of surface oxides modifications on nitinol electrodes during electroporation protocols and possible consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bregigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frénéa-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sabac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Electroporation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propriétés élastiques des verres d’oxydes sous haute pression : implications structurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Claude Bernard - Lyon I; University of Toronto, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013LYO10114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01161730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9233,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="019D6D74"/>
+    <w:nsid w:val="53E13875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9381,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A7CFAC5A"/>
+    <w:nsid w:val="AA6B728F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9529,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58CDF002"/>
+    <w:nsid w:val="B7966926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9766,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-sonneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8094-5618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18591439X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camille.sonneville@insa-lyon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaltsounis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Rammouz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0325369" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Fosso-Sob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-T0Vjdb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0v5tyE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Dagher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Zaidan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedal Al Taradeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15101223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sj87Lx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677706v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-d65YuN" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108444" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574648v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Kumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. L. Narasimha Murty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ad4a65" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200841" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Saidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13050713" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Reda Irekti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111975" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2022.207433" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082860" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-vms03o" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Muravitskaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5p0qg2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t V Phung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-2ch22f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144241" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925178v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1004.290" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181588v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.A. Moulton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Henderson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.06.047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS0SCXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135558v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpletx.2018.100003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135605v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick O'Shaughnessy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zuin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.11.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylane Malicet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepoivre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600412" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WBRWM32-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fukui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Hiraoka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.01.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degioanni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.01.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.12.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N894WLNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Kalkan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aitken" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769794" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bressel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez-Andrieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Juodkazis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.03.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QWKMLWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097944v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Tran" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317962v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzi Lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amrani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guillemin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348023v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Ezza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruediger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146836v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855750v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dagher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Br&#233;mond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Haas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855745v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maurya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buckley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680725v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219862v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218429v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238355v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS59036.2023.10303647" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mohamed Kaywah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946187v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Jaouad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mierry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930447" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844887v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saidi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Ngo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03968026v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Irekti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854620v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410757v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676940v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676503v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L V Phung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Asllani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428502v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05153567v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grosset-Darracq" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054677v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193251v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083827v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Berre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bregigeon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01161730v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10114" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-sonneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8094-5618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18591439X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=_7Zlro0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camille.sonneville@insa-lyon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577908v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndembi Ignoumba-Ignoumba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaltsounis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Rammouz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0325369" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Fosso-Sob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-T0Vjdb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0v5tyE" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100100" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099324v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Dagher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109681" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108444" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-d65YuN" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Zaidan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedal Al Taradeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15101223" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sj87Lx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574648v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Singh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Kumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. L. Narasimha Murty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ad4a65" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buckley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Reda Irekti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111975" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111725v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200841" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Saidi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13050713" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2022.207433" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082860" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-vms03o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Muravitskaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5p0qg2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t V Phung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-2ch22f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144241" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1004.290" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.A. Moulton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Henderson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.06.047" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS0SCXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpletx.2018.100003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135605v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick O'Shaughnessy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zuin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.11.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135596v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fukui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Hiraoka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.01.020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Guettas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylane Malicet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepoivre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600412" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WBRWM32-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135585v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degioanni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.01.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.12.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N894WLNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548884v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Kalkan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aitken" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769794" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135589v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bressel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez-Andrieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Juodkazis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.03.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QWKMLWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097944v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Tran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097968v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amrani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guillemin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzi Lu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Ezza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruediger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dagher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Br&#233;mond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Haas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639487v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Maurya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buckley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680725v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238355v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS59036.2023.10303647" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219862v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gillet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218429v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mohamed Kaywah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946187v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Jaouad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844585v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mierry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930447" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saidi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Ngo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03968026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Irekti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854620v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410757v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676503v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676940v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410274v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L V Phung" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Asllani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164000v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428502v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099267v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05153567v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grosset-Darracq" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054677v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193251v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083827v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Berre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bregigeon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01161730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10114" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>