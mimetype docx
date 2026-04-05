--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -428,230 +428,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des technologies numériques par les femmes atteintes d’endométriose en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ETP par application mobile auprès d'adolescent.es diabétiques : perceptions des professionnel.les de santé des effets sur la relation soignant.e-adolescent.e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elodie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vansimaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Balagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Colmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPSA 2021 : 11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Boulogne Billancourt (100% en ligne), France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343072v1</w:t>
+                <w:t xml:space="preserve">hal-03161183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETP par application mobile auprès d'adolescent.es diabétiques : perceptions des professionnel.les de santé des effets sur la relation soignant.e-adolescent.e</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages des technologies numériques par les femmes atteintes d’endométriose en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vansimaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Balagué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">AFPSA 2021 : 11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Boulogne Billancourt (100% en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161183v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il n’y a pas de distance, il n’y a pas de virtuel » : regard des professionnels de santé sur les effets des applications mobiles d’ETP sur leur relation avec les adolescent.es vivant avec un diabète de type 1</w:t>
               </w:r>
@@ -663,77 +663,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vansimaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Balagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Balagué</w:t>
+                <w:t xml:space="preserve">Anne-Elodie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Colmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Francophone du Diabète (SFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Strasbourg (100% virtuel), France</w:t>
@@ -775,51 +775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of digital technologies on health and patient-doctor relationship in chronic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vansimaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Balagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamya Benamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -828,106 +828,626 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHPS 2019 : 33rd Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caution is advised with prevalence comparisons: the case of psychological distress with students and COVID in France, a network approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vansimaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Frajerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPS 2023 : International Convention of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium. OSF, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17605/OSF.IO/MT5YU⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détresse psychologique des étudiants : des mesures latentes aux réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vansimaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Frajerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, Région indéterminée. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les symptômes de la dépression : une analyse en réseau pour identifier des dynamiques spécifiques entre population générale et étudiante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vansimaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Frajerman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. , 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Il n’y a pas de distance, il n’y a pas de virtuel» : perceptions par les professionnel.les de santé des effets sur la relation soignant.e-soigné.e de l’utilisation d’une application mobile d’ETP auprès d’adolescent.es diabétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vansimayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Balagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elodie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Congrès de la SFSD (Société Française de Santé Digitale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé mentale, son importance et sa mesure chez les étudiants dans les enquêtes de l'OVE depuis 2016</w:t>
+                <w:t xml:space="preserve">Le recours aux soins des étudiants : quelques indicateurs à partir des enquêtes de l'OVE depuis 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
@@ -978,73 +1498,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241045v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels déterminants de la santé mentale des étudiants dans l'enquête Conditions de vie 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1103,81 +1623,81 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recours aux soins des étudiants : quelques indicateurs à partir des enquêtes de l'OVE depuis 2016</w:t>
+                <w:t xml:space="preserve">La santé mentale, son importance et sa mesure chez les étudiants dans les enquêtes de l'OVE depuis 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
@@ -1228,577 +1748,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...433 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vansimayes</w:t>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03121377v1</w:t>
+                <w:t xml:space="preserve">hal-04241045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1810,265 +1810,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle en réseau et troubles mentaux : application et intérêts dans la dépression post-AVC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital health and management of chronic disease: a multimodal technologies typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vansimaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Balagué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.08.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.1107-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hpm.3161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145132v1</w:t>
+                <w:t xml:space="preserve">hal-03274617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital health and management of chronic disease: a multimodal technologies typology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modèle en réseau et troubles mentaux : application et intérêts dans la dépression post-AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vansimayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Planning and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (4), pp.1107-1125. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (4), pp.334-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hpm.3161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274617v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of short term psychological and somatic anxiety in the prediction of long term anxiety of early hospital discharged patients with complete functional recovery after a mild stroke</w:t>
               </w:r>
@@ -2080,77 +2080,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vansimaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bruandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of European Psychology Students</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.1-6. </w:t>
@@ -2201,77 +2201,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Standard Conventional Measures and Ecological Momentary Assessment of Depression, Anxiety and Coping Using Smartphone Application in Minor Stroke Population: A Longitudinal Study Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vansimaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Tamazyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2594,51 +2594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah de Boer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Robieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Facon-Barillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Balagu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Colmel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Tallec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chomel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Benamar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/MT5YU" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimayes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zuber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pitrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Farhat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Join-Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.08.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3161" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bruandet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jeps.421" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Tamazyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02280406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB218" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah de Boer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Robieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Facon-Barillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161183v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Charles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Balagu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Colmel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Tallec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chomel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Benamar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/MT5YU" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimayes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274617v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3161" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zuber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pitrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Farhat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Join-Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.08.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bruandet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jeps.421" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Tamazyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02280406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB218" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>