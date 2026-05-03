--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -428,230 +428,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETP par application mobile auprès d'adolescent.es diabétiques : perceptions des professionnel.les de santé des effets sur la relation soignant.e-adolescent.e</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages des technologies numériques par les femmes atteintes d’endométriose en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vansimaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Elodie Charles</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Balagué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">AFPSA 2021 : 11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Boulogne Billancourt (100% en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161183v1</w:t>
+                <w:t xml:space="preserve">hal-03343072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des technologies numériques par les femmes atteintes d’endométriose en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ETP par application mobile auprès d'adolescent.es diabétiques : perceptions des professionnel.les de santé des effets sur la relation soignant.e-adolescent.e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elodie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vansimaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Balagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Colmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPSA 2021 : 11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Boulogne Billancourt (100% en ligne), France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343072v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il n’y a pas de distance, il n’y a pas de virtuel » : regard des professionnels de santé sur les effets des applications mobiles d’ETP sur leur relation avec les adolescent.es vivant avec un diabète de type 1</w:t>
               </w:r>
@@ -663,77 +663,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vansimaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Balagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elodie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Colmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Francophone du Diabète (SFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Strasbourg (100% virtuel), France</w:t>
@@ -775,51 +775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of digital technologies on health and patient-doctor relationship in chronic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vansimaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Balagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamya Benamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -828,98 +828,505 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHPS 2019 : 33rd Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé mentale, son importance et sa mesure chez les étudiants dans les enquêtes de l'OVE depuis 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vansimaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Frajerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels déterminants de la santé mentale des étudiants dans l'enquête Conditions de vie 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vansimaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Frajerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours aux soins des étudiants : quelques indicateurs à partir des enquêtes de l'OVE depuis 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vansimaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Frajerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caution is advised with prevalence comparisons: the case of psychological distress with students and COVID in France, a network approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -968,92 +1375,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Frajerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPS 2023 : International Convention of Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium. OSF, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17605/OSF.IO/MT5YU⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La détresse psychologique des étudiants : des mesures latentes aux réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1112,693 +1519,286 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, Région indéterminée. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les symptômes de la dépression : une analyse en réseau pour identifier des dynamiques spécifiques entre population générale et étudiante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vansimaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Frajerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Il n’y a pas de distance, il n’y a pas de virtuel» : perceptions par les professionnel.les de santé des effets sur la relation soignant.e-soigné.e de l’utilisation d’une application mobile d’ETP auprès d’adolescent.es diabétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vansimayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Balagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elodie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de la SFSD (Société Française de Santé Digitale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121377v1</w:t>
-              </w:r>
-[...405 lines deleted...]
-                <w:t xml:space="preserve">hal-04241045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1810,265 +1810,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital health and management of chronic disease: a multimodal technologies typology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modèle en réseau et troubles mentaux : application et intérêts dans la dépression post-AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vansimayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hpm.3161⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (4), pp.334-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274617v1</w:t>
+                <w:t xml:space="preserve">hal-03145132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle en réseau et troubles mentaux : application et intérêts dans la dépression post-AVC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital health and management of chronic disease: a multimodal technologies typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vansimaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Balagué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (4), pp.334-340. </w:t>
+              <w:t xml:space="preserve">International Journal of Health Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.1107-1125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hpm.3161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145132v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of short term psychological and somatic anxiety in the prediction of long term anxiety of early hospital discharged patients with complete functional recovery after a mild stroke</w:t>
               </w:r>
@@ -2080,77 +2080,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vansimaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bruandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of European Psychology Students</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.1-6. </w:t>
@@ -2201,77 +2201,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Standard Conventional Measures and Ecological Momentary Assessment of Depression, Anxiety and Coping Using Smartphone Application in Minor Stroke Population: A Longitudinal Study Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vansimaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Tamazyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2594,51 +2594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah de Boer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Robieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Facon-Barillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161183v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Charles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Balagu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Colmel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Tallec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chomel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Benamar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/MT5YU" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimayes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274617v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3161" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zuber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pitrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Farhat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Join-Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.08.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bruandet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jeps.421" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Tamazyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02280406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB218" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah de Boer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Robieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Facon-Barillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Balagu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Colmel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Tallec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chomel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Benamar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/MT5YU" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimayes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zuber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pitrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Farhat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Join-Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.08.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3161" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bruandet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jeps.421" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Tamazyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02280406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB218" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>