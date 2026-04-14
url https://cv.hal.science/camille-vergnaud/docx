--- v0 (2026-03-16)
+++ v1 (2026-04-14)
@@ -1908,51 +1908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9734B07C"/>
+    <w:nsid w:val="E69F142C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>