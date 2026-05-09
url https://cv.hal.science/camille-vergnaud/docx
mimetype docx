--- v1 (2026-04-14)
+++ v2 (2026-05-09)
@@ -1,1846 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...1789 lines deleted...]
-    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1906,203 +114,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2139,51 +195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-vergnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2466-0375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390598v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vergnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15698" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.3844" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1896" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.862.0034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091706v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946749v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1146" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37853-9_5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8994" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02165928v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA100117" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>