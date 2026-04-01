--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -902,196 +902,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’y atteler en ateliers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’alternance des langues en slamant. Quand l’atelier slam permet la mise en jeu, en voix, en résonance, en corps et en scène des répertoires plurilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lfa.212.0117⟩</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.9995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893695v1</w:t>
+                <w:t xml:space="preserve">hal-04893694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alternance des langues en slamant. Quand l’atelier slam permet la mise en jeu, en voix, en résonance, en corps et en scène des répertoires plurilingues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’y atteler en ateliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fabulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (18), </w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (212), pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdlc.9995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lfa.212.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893694v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le slam poésie clamée. De la chanson à la performance</w:t>
               </w:r>
@@ -1296,174 +1296,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slam entre les langues. De nouveaux chemins poétiques pour l’appropriation langagière et culturelle</w:t>
+                <w:t xml:space="preserve">Quand le slam se décline au féminin. Portraits et postures de slameuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum lecture.ch. Littératie dans la recherche et la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58098/lffl/2019/1/657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896878v1</w:t>
+                <w:t xml:space="preserve">hal-04896877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le slam se décline au féminin. Portraits et postures de slameuses</w:t>
+                <w:t xml:space="preserve">Slam entre les langues. De nouveaux chemins poétiques pour l’appropriation langagière et culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum lecture.ch. Littératie dans la recherche et la pratique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58098/lffl/2019/1/657⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04896877v1</w:t>
+                <w:t xml:space="preserve">hal-04896878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berdal-Masuy (dir.), Émotissage. Les émotions dans l’apprentissage des langues</w:t>
               </w:r>
@@ -1918,105 +1918,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous récitiez ? Eh bien, slamez maintenant!</w:t>
+                <w:t xml:space="preserve">De la page au partage, du livre au live. Les blocs notes de slameurs ou la petite fabrique d’oralittérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012 (9), </w:t>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.235--246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdlc.2489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/genesis.1118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901357v1</w:t>
+                <w:t xml:space="preserve">hal-04901359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le slam ou l’art d’ouvrir un horizon d’écoute en poésie</w:t>
               </w:r>
@@ -2065,105 +2065,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la page au partage, du livre au live. Les blocs notes de slameurs ou la petite fabrique d’oralittérature</w:t>
+                <w:t xml:space="preserve">Vous récitiez ? Eh bien, slamez maintenant!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35, pp.235--246. </w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/genesis.1118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.2489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901359v1</w:t>
+                <w:t xml:space="preserve">hal-04901357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie slamoureuse : expression du désir et explosion néologique dans le slam français</w:t>
               </w:r>
@@ -2315,239 +2315,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voies contemporaines de l’oralité</w:t>
+                <w:t xml:space="preserve">Slam, une poétique. De Grand Corps Malade à Boutchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Lausanne, 2016, 978-2-940331-49-9</w:t>
+              <w:t xml:space="preserve">Les Belles Lettres; Presses Universitaires de Valenciennes, 9, 2016, Cantologie, 978-2-251-44586-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902617v1</w:t>
+                <w:t xml:space="preserve">hal-04902616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux de slam. Ateliers de poésie orale</w:t>
+                <w:t xml:space="preserve">Les voies contemporaines de l’oralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Grenoble, 2016, 978-2-7061-2281-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lausanne, 2016, 978-2-940331-49-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902618v1</w:t>
+                <w:t xml:space="preserve">hal-04902617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slam, une poétique. De Grand Corps Malade à Boutchou</w:t>
+                <w:t xml:space="preserve">Jeux de slam. Ateliers de poésie orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Les Belles Lettres; Presses Universitaires de Valenciennes, 9, 2016, Cantologie, 978-2-251-44586-1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Abry-Deffayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bouchoueva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Grenoble, 2016, 978-2-7061-2281-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902616v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slam. Des origines aux horizons</w:t>
               </w:r>
@@ -3978,51 +3978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8F009E9"/>
+    <w:nsid w:val="904BB84F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4209,51 +4209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-vorger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0887-8128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/didaskein/quand-les-ateliers-s-animent-du-slam-a-l-ecridire-1320331.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/118558/am-slam-gram.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308425v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vorger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.420" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Kilic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jeannot-Guerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2024_1.05" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pahud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fpy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.18.13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/carnets-poediles.136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55393/babylonia.v3i.213" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9995" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.2457" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12989" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58098/lffl/2019/1/657" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6689" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Reynolds" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bemporad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cl&#233;menson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.964" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2489" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.010.0083" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Abry-Deffayet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bouchoueva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903509v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110519884-169" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bemporad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04900996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00746972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04901557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03128618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Birsan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lemay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-vorger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0887-8128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/didaskein/quand-les-ateliers-s-animent-du-slam-a-l-ecridire-1320331.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/118558/am-slam-gram.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308425v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vorger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.420" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Kilic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jeannot-Guerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2024_1.05" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pahud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fpy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.18.13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/carnets-poediles.136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55393/babylonia.v3i.213" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9995" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.2457" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12989" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58098/lffl/2019/1/657" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6689" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Reynolds" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bemporad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cl&#233;menson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.964" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2489" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.010.0083" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Abry-Deffayet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bouchoueva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903509v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110519884-169" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bemporad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04900996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00746972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04901557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03128618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Birsan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lemay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>