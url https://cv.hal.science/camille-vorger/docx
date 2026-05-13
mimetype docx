--- v1 (2026-04-01)
+++ v2 (2026-05-13)
@@ -1140,330 +1140,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chanson de Renaud ou l’émergence d’un flow nouveau</w:t>
+                <w:t xml:space="preserve">Scène et partition : allers-retours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes de lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 312, pp.217-224. </w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edl.2457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58282/acta.12989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901085v1</w:t>
+                <w:t xml:space="preserve">hal-04893696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scène et partition : allers-retours</w:t>
+                <w:t xml:space="preserve">La chanson de Renaud ou l’émergence d’un flow nouveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (6), </w:t>
+              <w:t xml:space="preserve">Etudes de lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 312, pp.217-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/acta.12989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edl.2457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893696v1</w:t>
+                <w:t xml:space="preserve">hal-04901085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le slam se décline au féminin. Portraits et postures de slameuses</w:t>
+                <w:t xml:space="preserve">Slam entre les langues. De nouveaux chemins poétiques pour l’appropriation langagière et culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum lecture.ch. Littératie dans la recherche et la pratique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896877v1</w:t>
+                <w:t xml:space="preserve">hal-04896878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slam entre les langues. De nouveaux chemins poétiques pour l’appropriation langagière et culturelle</w:t>
+                <w:t xml:space="preserve">Quand le slam se décline au féminin. Portraits et postures de slameuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum lecture.ch. Littératie dans la recherche et la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58098/lffl/2019/1/657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896878v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berdal-Masuy (dir.), Émotissage. Les émotions dans l’apprentissage des langues</w:t>
               </w:r>
@@ -1918,252 +1918,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la page au partage, du livre au live. Les blocs notes de slameurs ou la petite fabrique d’oralittérature</w:t>
+                <w:t xml:space="preserve">Le slam ou l’art d’ouvrir un horizon d’écoute en poésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lire au collège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901359v1</w:t>
+                <w:t xml:space="preserve">hal-04901358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le slam ou l’art d’ouvrir un horizon d’écoute en poésie</w:t>
+                <w:t xml:space="preserve">Vous récitiez ? Eh bien, slamez maintenant!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lire au collège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.2489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901358v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous récitiez ? Eh bien, slamez maintenant!</w:t>
+                <w:t xml:space="preserve">De la page au partage, du livre au live. Les blocs notes de slameurs ou la petite fabrique d’oralittérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012 (9), </w:t>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.235--246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdlc.2489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/genesis.1118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901357v1</w:t>
+                <w:t xml:space="preserve">hal-04901359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie slamoureuse : expression du désir et explosion néologique dans le slam français</w:t>
               </w:r>
@@ -2315,239 +2315,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slam, une poétique. De Grand Corps Malade à Boutchou</w:t>
+                <w:t xml:space="preserve">Les voies contemporaines de l’oralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Les Belles Lettres; Presses Universitaires de Valenciennes, 9, 2016, Cantologie, 978-2-251-44586-1</w:t>
+              <w:t xml:space="preserve">Université de Lausanne, 2016, 978-2-940331-49-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902616v1</w:t>
+                <w:t xml:space="preserve">hal-04902617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voies contemporaines de l’oralité</w:t>
+                <w:t xml:space="preserve">Jeux de slam. Ateliers de poésie orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Université de Lausanne, 2016, 978-2-940331-49-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Abry-Deffayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bouchoueva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Grenoble, 2016, 978-2-7061-2281-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902617v1</w:t>
+                <w:t xml:space="preserve">hal-04902618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux de slam. Ateliers de poésie orale</w:t>
+                <w:t xml:space="preserve">Slam, une poétique. De Grand Corps Malade à Boutchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vorger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres; Presses Universitaires de Valenciennes, 9, 2016, Cantologie, 978-2-251-44586-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Bouchoueva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04902618v1</w:t>
+                <w:t xml:space="preserve">hal-04902616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slam. Des origines aux horizons</w:t>
               </w:r>
@@ -3978,51 +3978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="904BB84F"/>
+    <w:nsid w:val="B74A6039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4209,51 +4209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-vorger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0887-8128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/didaskein/quand-les-ateliers-s-animent-du-slam-a-l-ecridire-1320331.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/118558/am-slam-gram.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308425v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vorger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.420" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Kilic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jeannot-Guerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2024_1.05" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pahud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fpy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.18.13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/carnets-poediles.136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55393/babylonia.v3i.213" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9995" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.2457" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12989" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58098/lffl/2019/1/657" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6689" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Reynolds" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bemporad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cl&#233;menson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.964" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2489" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.010.0083" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Abry-Deffayet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bouchoueva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903509v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110519884-169" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bemporad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04900996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00746972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04901557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03128618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Birsan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lemay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-vorger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0887-8128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/didaskein/quand-les-ateliers-s-animent-du-slam-a-l-ecridire-1320331.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/118558/am-slam-gram.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308425v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vorger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.420" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Kilic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jeannot-Guerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2024_1.05" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pahud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fpy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.18.13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/carnets-poediles.136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55393/babylonia.v3i.213" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9995" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12989" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.2457" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58098/lffl/2019/1/657" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6689" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Reynolds" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bemporad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cl&#233;menson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.964" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901357v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2489" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.010.0083" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Abry-Deffayet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bouchoueva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903509v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110519884-169" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bemporad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04900996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00746972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04901557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03128618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Birsan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lemay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>