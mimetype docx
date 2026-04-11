--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -383,295 +383,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of &amp;lt;i&amp;gt;Microphis retzii&amp;lt;/i&amp;gt; (Bleeker, 1856) and &amp;lt;i&amp;gt;Microphis brachyurus&amp;lt;/i&amp;gt; (Bleeker, 1854) in the Pacific</w:t>
+                <w:t xml:space="preserve">Study of the coastal reef fishery pressure in a South Pacific Island (Bora-Bora, French Polynesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Haÿ</w:t>
+                <w:t xml:space="preserve">Hugo Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion I Mennesson</w:t>
+                <w:t xml:space="preserve">Emma Gairin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alannah Gouarlouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sopian Sauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 106, pp.602 - 620. </w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.15981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/alr/2024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017685v1</w:t>
+                <w:t xml:space="preserve">hal-04365327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the coastal reef fishery pressure in a South Pacific Island (Bora-Bora, French Polynesia)</w:t>
+                <w:t xml:space="preserve">Phylogeography of &amp;lt;i&amp;gt;Microphis retzii&amp;lt;/i&amp;gt; (Bleeker, 1856) and &amp;lt;i&amp;gt;Microphis brachyurus&amp;lt;/i&amp;gt; (Bleeker, 1854) in the Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Gatouillat</w:t>
+                <w:t xml:space="preserve">Vincent Haÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Gairin</w:t>
+                <w:t xml:space="preserve">Marion I Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lana Minier</w:t>
+                <w:t xml:space="preserve">Hadi Dahruddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alannah Gouarlouen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Carpentier</w:t>
+                <w:t xml:space="preserve">Sopian Sauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37, pp.3. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106, pp.602 - 620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2024001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365327v1</w:t>
+                <w:t xml:space="preserve">hal-05017685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring the reef: Coral restoration yields rapid impacts on certain fish assemblages</w:t>
               </w:r>
@@ -960,51 +960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05235638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sowinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gairin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04628-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05331956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krimou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Sowinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2024.126761" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ha&#255;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I Mennesson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dahruddin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopian Sauri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15981" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gatouillat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gairin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Minier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alannah Gouarlouen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Carlot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108734" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05235638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sowinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gairin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04628-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05331956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krimou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Sowinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2024.126761" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gatouillat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gairin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Minier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alannah Gouarlouen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ha&#255;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I Mennesson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dahruddin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopian Sauri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15981" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Carlot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108734" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>