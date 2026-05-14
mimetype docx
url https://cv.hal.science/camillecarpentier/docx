--- v1 (2026-04-11)
+++ v2 (2026-05-14)
@@ -81,739 +81,1160 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting competitive interactions between algae, corals, and herbivores in Bora Bora (French Polynesia)</w:t>
+                <w:t xml:space="preserve">When coral dies but fish remain: limits of local restoration under climate pressure (Bora Bora, French Polynesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carpentier</w:t>
+                <w:t xml:space="preserve">David Lecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bertucci</w:t>
+                <w:t xml:space="preserve">Stéphanie Krimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sowinski</w:t>
+                <w:t xml:space="preserve">Xavier Raick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gairin</w:t>
+                <w:t xml:space="preserve">Bastien Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Minier</w:t>
+                <w:t xml:space="preserve">Camille Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 172 (4), pp.62. </w:t>
+              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 109 (1), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-025-04628-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10641-026-01816-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235638v1</w:t>
+                <w:t xml:space="preserve">hal-05558215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal shifts in algal and fish assemblages following the introduction of herbivorous species in coral reef patches (Bora Bora Island)</w:t>
+                <w:t xml:space="preserve">Coral degradation alters community diversity and stability of fish and invertebrate assemblages following recruitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Raick</w:t>
+                <w:t xml:space="preserve">Jules Schligler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethel Mery</w:t>
+                <w:t xml:space="preserve">Megan Mcbride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perrine Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Sowinski</w:t>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 82 (2), pp.126761. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 780, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2024.126761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps15081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331956v1</w:t>
+                <w:t xml:space="preserve">hal-05558129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the coastal reef fishery pressure in a South Pacific Island (Bora-Bora, French Polynesia)</w:t>
+                <w:t xml:space="preserve">Highlighting competitive interactions between algae, corals, and herbivores in Bora Bora (French Polynesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Gatouillat</w:t>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Gairin</w:t>
+                <w:t xml:space="preserve">F. Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lana Minier</w:t>
+                <w:t xml:space="preserve">L. Sowinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alannah Gouarlouen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Carpentier</w:t>
+                <w:t xml:space="preserve">E. Gairin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2024001⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (4), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-025-04628-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365327v1</w:t>
+                <w:t xml:space="preserve">hal-05235638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of &amp;lt;i&amp;gt;Microphis retzii&amp;lt;/i&amp;gt; (Bleeker, 1856) and &amp;lt;i&amp;gt;Microphis brachyurus&amp;lt;/i&amp;gt; (Bleeker, 1854) in the Pacific</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the coastal reef fishery pressure in a South Pacific Island (Bora-Bora, French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion I Mennesson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hugo Gatouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gairin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alannah Gouarlouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sopian Sauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.15981⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017685v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phylogeography of &amp;lt;i&amp;gt;Microphis retzii&amp;lt;/i&amp;gt; (Bleeker, 1856) and &amp;lt;i&amp;gt;Microphis brachyurus&amp;lt;/i&amp;gt; (Bleeker, 1854) in the Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Haÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion I Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Dahruddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopian Sauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106, pp.602 - 620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal shifts in algal and fish assemblages following the introduction of herbivorous species in coral reef patches (Bora Bora Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Krimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Sowinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82 (2), pp.126761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2024.126761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Restoring the reef: Coral restoration yields rapid impacts on certain fish assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Krimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Carlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.108734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecodesign benefits for carbon efficiency in artificial reefs: a case study with novel monitoring methods in a windfarm-impacted area of the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Deloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Navon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Rusig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Science Meeting (OSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Glasgow (Ecosse), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -960,51 +1381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05235638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sowinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gairin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04628-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05331956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krimou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Sowinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2024.126761" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gatouillat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gairin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Minier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alannah Gouarlouen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ha&#255;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I Mennesson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dahruddin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopian Sauri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15981" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Carlot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108734" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558215v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krimou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pagli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-026-01816-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schligler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mcbride" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Salvi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps15081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05235638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sowinski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gairin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04628-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gatouillat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gairin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Minier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alannah Gouarlouen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ha&#255;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I Mennesson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dahruddin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopian Sauri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15981" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05331956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Sowinski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2024.126761" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Carlot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108734" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>