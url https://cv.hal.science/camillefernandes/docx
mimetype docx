--- v1 (2026-03-30)
+++ v2 (2026-04-27)
@@ -181,96 +181,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines de la liberté académique, de l’Allemagne aux États-Unis</w:t>
+                <w:t xml:space="preserve">[Questions à...] Droit universitaire et liberté académique – Questions à Camille Fernandes, Maître de conférences en droit public, Université Marie et Louis Pasteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://theconversation.com/aux-origines-de-la-liberte-academique-de-lallemagne-aux-etats-unis-256498</w:t>
+              <w:t xml:space="preserve">Lexbase Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://www-lexbase-fr.scd1.univ-fcomte.fr/article-juridique/126532556-droit-universitaire-et-liberte-academique-questions-a-camille-fernandes-maitre-de-conferences-en-droit-public-universite-marie-et-louis-pasteur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300693v1</w:t>
+                <w:t xml:space="preserve">hal-05409514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'échec du collège de France à protéger la liberté académique : l'exemple à ne pas suivre</w:t>
               </w:r>
@@ -319,657 +319,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Questions à...] Droit universitaire et liberté académique – Questions à Camille Fernandes, Maître de conférences en droit public, Université Marie et Louis Pasteur</w:t>
+                <w:t xml:space="preserve">Trump contre la liberté académique : les juges, derniers remparts contre l’assaut autoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://www-lexbase-fr.scd1.univ-fcomte.fr/article-juridique/126532556-droit-universitaire-et-liberte-academique-questions-a-camille-fernandes-maitre-de-conferences-en-droit-public-universite-marie-et-louis-pasteur</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://theconversation.com/trump-contre-la-liberte-academique-les-juges-derniers-remparts-contre-lassaut-autoritaire-252440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409514v1</w:t>
+                <w:t xml:space="preserve">hal-05235896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trump contre la liberté académique : les juges, derniers remparts contre l’assaut autoritaire</w:t>
+                <w:t xml:space="preserve">La liberté d'expression académique devant le juge judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://theconversation.com/trump-contre-la-liberte-academique-les-juges-derniers-remparts-contre-lassaut-autoritaire-252440</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.1140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235896v1</w:t>
+                <w:t xml:space="preserve">halshs-05112883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté d'expression académique devant le juge judiciaire</w:t>
+                <w:t xml:space="preserve">Cumul d'une fonction publique avec une profession libérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 22, pp.1140</w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05112883v1</w:t>
+                <w:t xml:space="preserve">halshs-04880874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumul d'une fonction publique avec une profession libérale</w:t>
+                <w:t xml:space="preserve">Du respect du principe de laïcité à l’École nationale de la magistrature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 01, pp.46</w:t>
+              <w:t xml:space="preserve">Lexbase Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://www.lexbase.fr/article-juridique/124366161-questions-a-du-respect-du-principe-de-laicite-a-lecole-nationale-de-la-magistrature-questions-a-cami</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04880874v1</w:t>
+                <w:t xml:space="preserve">hal-05280785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du respect du principe de laïcité à l’École nationale de la magistrature</w:t>
+                <w:t xml:space="preserve">Les atteintes à la liberté académique par l’administration centrale et rapprochée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109 (109-2022), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1499d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280785v1</w:t>
+                <w:t xml:space="preserve">hal-05235367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les atteintes à la liberté académique par l’administration centrale et rapprochée</w:t>
+                <w:t xml:space="preserve">Aux origines de la liberté académique, de l’Allemagne aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://theconversation.com/aux-origines-de-la-liberte-academique-de-lallemagne-aux-etats-unis-256498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1499d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05235367v1</w:t>
+                <w:t xml:space="preserve">hal-05300693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissements publics expérimentaux : autonomie statutaire vs liberté académique</w:t>
+                <w:t xml:space="preserve">Enseignement supérieur : de la liberté de manifester des étudiants à la neutralité du service public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40, pp.2150</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://theconversation.com/enseignement-superieur-de-la-liberte-de-manifester-des-etudiants-a-la-neutralite-du-service-public-240876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04799722v1</w:t>
+                <w:t xml:space="preserve">hal-05235887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement supérieur : de la liberté de manifester des étudiants à la neutralité du service public</w:t>
+                <w:t xml:space="preserve">La police universitaire : une originalité à relativiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, https://theconversation.com/enseignement-superieur-de-la-liberte-de-manifester-des-etudiants-a-la-neutralite-du-service-public-240876</w:t>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.14-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235887v1</w:t>
+                <w:t xml:space="preserve">hal-05234842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La police universitaire : une originalité à relativiser</w:t>
+                <w:t xml:space="preserve">Etablissements publics expérimentaux : autonomie statutaire vs liberté académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.14-20</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.2150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234842v1</w:t>
+                <w:t xml:space="preserve">halshs-04799722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation de Sciences Po : entre libertés des étudiants et pouvoir de police du directeur</w:t>
               </w:r>
@@ -1087,174 +1087,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exécution de l’annulation d’un sursis à statuer sans injonction</w:t>
+                <w:t xml:space="preserve">La liberté académique, une liberté spécifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JurisClasseur Construction - Urbanisme [Encyclopédie juridique Juris-Classeur]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, https://journals.openedition.org/revdh/17965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.17965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235853v1</w:t>
+                <w:t xml:space="preserve">hal-05235728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté académique, une liberté spécifique ?</w:t>
+                <w:t xml:space="preserve">L’exécution de l’annulation d’un sursis à statuer sans injonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JurisClasseur Construction - Urbanisme [Encyclopédie juridique Juris-Classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.Etude 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revdh.17965⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05235728v1</w:t>
+                <w:t xml:space="preserve">hal-05235853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusqu'où peut-on invoquer la liberté académique ?</w:t>
               </w:r>
@@ -2261,51 +2261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="577BF37B"/>
+    <w:nsid w:val="5A94371A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2492,51 +2492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camillefernandes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5847-2100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226302172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fernandes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409514v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05112883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1499d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234842v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.17965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fortier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camillefernandes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5847-2100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226302172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409514v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fernandes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05112883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1499d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.17965" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235853v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fortier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>