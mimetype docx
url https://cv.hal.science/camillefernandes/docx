--- v2 (2026-04-27)
+++ v3 (2026-05-20)
@@ -181,726 +181,726 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Questions à...] Droit universitaire et liberté académique – Questions à Camille Fernandes, Maître de conférences en droit public, Université Marie et Louis Pasteur</w:t>
+                <w:t xml:space="preserve">Aux origines de la liberté académique, de l’Allemagne aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://www-lexbase-fr.scd1.univ-fcomte.fr/article-juridique/126532556-droit-universitaire-et-liberte-academique-questions-a-camille-fernandes-maitre-de-conferences-en-droit-public-universite-marie-et-louis-pasteur</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://theconversation.com/aux-origines-de-la-liberte-academique-de-lallemagne-aux-etats-unis-256498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409514v1</w:t>
+                <w:t xml:space="preserve">hal-05300693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'échec du collège de France à protéger la liberté académique : l'exemple à ne pas suivre</w:t>
+                <w:t xml:space="preserve">La liberté d'expression académique devant le juge judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jus Politicum Blog</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://blog.juspoliticum.com/2025/12/10/lechec-du-college-de-france-a-proteger-la-liberte-academique-lexemple-a-ne-pas-suivre-par-camille-fernandes/</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.1140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409464v1</w:t>
+                <w:t xml:space="preserve">halshs-05112883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trump contre la liberté académique : les juges, derniers remparts contre l’assaut autoritaire</w:t>
+                <w:t xml:space="preserve">[Questions à...] Droit universitaire et liberté académique – Questions à Camille Fernandes, Maître de conférences en droit public, Université Marie et Louis Pasteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://theconversation.com/trump-contre-la-liberte-academique-les-juges-derniers-remparts-contre-lassaut-autoritaire-252440</w:t>
+              <w:t xml:space="preserve">Lexbase Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://www-lexbase-fr.scd1.univ-fcomte.fr/article-juridique/126532556-droit-universitaire-et-liberte-academique-questions-a-camille-fernandes-maitre-de-conferences-en-droit-public-universite-marie-et-louis-pasteur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235896v1</w:t>
+                <w:t xml:space="preserve">hal-05409514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté d'expression académique devant le juge judiciaire</w:t>
+                <w:t xml:space="preserve">L'échec du collège de France à protéger la liberté académique : l'exemple à ne pas suivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22, pp.1140</w:t>
+              <w:t xml:space="preserve">Jus Politicum Blog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://blog.juspoliticum.com/2025/12/10/lechec-du-college-de-france-a-proteger-la-liberte-academique-lexemple-a-ne-pas-suivre-par-camille-fernandes/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05112883v1</w:t>
+                <w:t xml:space="preserve">hal-05409464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumul d'une fonction publique avec une profession libérale</w:t>
+                <w:t xml:space="preserve">Trump contre la liberté académique : les juges, derniers remparts contre l’assaut autoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 01, pp.46</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://theconversation.com/trump-contre-la-liberte-academique-les-juges-derniers-remparts-contre-lassaut-autoritaire-252440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04880874v1</w:t>
+                <w:t xml:space="preserve">hal-05235896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du respect du principe de laïcité à l’École nationale de la magistrature</w:t>
+                <w:t xml:space="preserve">Cumul d'une fonction publique avec une profession libérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://www.lexbase.fr/article-juridique/124366161-questions-a-du-respect-du-principe-de-laicite-a-lecole-nationale-de-la-magistrature-questions-a-cami</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280785v1</w:t>
+                <w:t xml:space="preserve">halshs-04880874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les atteintes à la liberté académique par l’administration centrale et rapprochée</w:t>
+                <w:t xml:space="preserve">Du respect du principe de laïcité à l’École nationale de la magistrature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lexbase Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://www.lexbase.fr/article-juridique/124366161-questions-a-du-respect-du-principe-de-laicite-a-lecole-nationale-de-la-magistrature-questions-a-cami</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235367v1</w:t>
+                <w:t xml:space="preserve">hal-05280785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines de la liberté académique, de l’Allemagne aux États-Unis</w:t>
+                <w:t xml:space="preserve">Les atteintes à la liberté académique par l’administration centrale et rapprochée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109 (109-2022), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1499d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300693v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement supérieur : de la liberté de manifester des étudiants à la neutralité du service public</w:t>
+                <w:t xml:space="preserve">La police universitaire : une originalité à relativiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, https://theconversation.com/enseignement-superieur-de-la-liberte-de-manifester-des-etudiants-a-la-neutralite-du-service-public-240876</w:t>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.14-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235887v1</w:t>
+                <w:t xml:space="preserve">hal-05234842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La police universitaire : une originalité à relativiser</w:t>
+                <w:t xml:space="preserve">Enseignement supérieur : de la liberté de manifester des étudiants à la neutralité du service public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.14-20</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://theconversation.com/enseignement-superieur-de-la-liberte-de-manifester-des-etudiants-a-la-neutralite-du-service-public-240876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234842v1</w:t>
+                <w:t xml:space="preserve">hal-05235887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissements publics expérimentaux : autonomie statutaire vs liberté académique</w:t>
               </w:r>
@@ -1087,312 +1087,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté académique, une liberté spécifique ?</w:t>
+                <w:t xml:space="preserve">L’exécution de l’annulation d’un sursis à statuer sans injonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JurisClasseur Construction - Urbanisme [Encyclopédie juridique Juris-Classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.Etude 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235728v1</w:t>
+                <w:t xml:space="preserve">hal-05235853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exécution de l’annulation d’un sursis à statuer sans injonction</w:t>
+                <w:t xml:space="preserve">La liberté académique, une liberté spécifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JurisClasseur Construction - Urbanisme [Encyclopédie juridique Juris-Classeur]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, https://journals.openedition.org/revdh/17965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.17965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235853v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusqu'où peut-on invoquer la liberté académique ?</w:t>
+                <w:t xml:space="preserve">L'autorisation d'instruction en famille fondée sur l'existence d'un besoin propre à l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://theconversation.com/jusquou-peut-on-invoquer-la-liberte-academique-174623</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.1942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235866v1</w:t>
+                <w:t xml:space="preserve">halshs-04223550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autorisation d'instruction en famille fondée sur l'existence d'un besoin propre à l'enfant</w:t>
+                <w:t xml:space="preserve">Jusqu'où peut-on invoquer la liberté académique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34, pp.1942</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://theconversation.com/jusquou-peut-on-invoquer-la-liberte-academique-174623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04223550v1</w:t>
+                <w:t xml:space="preserve">hal-05235866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un remède efficace contre les effets indésirables de la présomption d'imputabilité au service d'un accident</w:t>
               </w:r>
@@ -2261,51 +2261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A94371A"/>
+    <w:nsid w:val="998A7B75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2492,51 +2492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camillefernandes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5847-2100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226302172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409514v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fernandes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05112883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1499d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.17965" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235853v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fortier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camillefernandes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5847-2100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226302172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fernandes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05112883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409514v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235896v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1499d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.17965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fortier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>