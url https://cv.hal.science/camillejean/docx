--- v1 (2026-03-25)
+++ v2 (2026-04-24)
@@ -365,555 +365,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the usability and creativity enhancement of augmented reality in additive manufacturing-based product design</w:t>
+                <w:t xml:space="preserve">Multisensory objects’ role on creativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinxue Cui</w:t>
+                <w:t xml:space="preserve">Amandine Cimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chbr.2025.100816⟩</w:t>
+              <w:t xml:space="preserve">journal of creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.100092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjoc.2024.100092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554108v1</w:t>
+                <w:t xml:space="preserve">hal-05554138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory objects’ role on creativity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the usability and creativity enhancement of augmented reality in additive manufacturing-based product design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
+                <w:t xml:space="preserve">Jinxue Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Guegan</w:t>
+                <w:t xml:space="preserve">Ruding Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journal of creativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (1), pp.100092. </w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.100816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yjoc.2024.100092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chbr.2025.100816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554138v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing dental model accuracy through optimized vat photopolymerization additive manufacturing parameters</w:t>
+                <w:t xml:space="preserve">IdeAM: A Serious Game to Foster Creativity in Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Tien</w:t>
+                <w:t xml:space="preserve">Elea Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Poupaud</w:t>
+                <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Laverne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.100278. </w:t>
+              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), pp.37 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addlet.2025.100278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17083/ijsg.v12i2.846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551883v1</w:t>
+                <w:t xml:space="preserve">hal-05554122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IdeAM: A Serious Game to Foster Creativity in Additive Manufacturing</w:t>
+                <w:t xml:space="preserve">Enhancing dental model accuracy through optimized vat photopolymerization additive manufacturing parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elea Conil</w:t>
+                <w:t xml:space="preserve">Clément Tien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gazo</w:t>
+                <w:t xml:space="preserve">Lucas Poupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guegan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floriane Laverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (2), pp.37 - 51. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.100278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17083/ijsg.v12i2.846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addlet.2025.100278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554122v1</w:t>
+                <w:t xml:space="preserve">hal-05551883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering the cultural heritage exhibition co-design process: a scientific and industrial perspective</w:t>
               </w:r>
@@ -1016,126 +1016,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the usability and creativity enhancement of augmented reality in additive manufacturing-based product design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinxue Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruding Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20, pp.100816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chbr.2025.100816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316584v1</w:t>
@@ -1627,64 +1627,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyrueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Emerging Technologies in Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (10), pp.32-50. </w:t>
@@ -1748,51 +1748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arava Sandford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Broué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1891,64 +1891,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (5), pp.281-292. </w:t>
@@ -2103,51 +2103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Creativity: An Innovative Way to Enhance Manufacturing Engineering Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2168,81 +2168,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (6), pp.1776-1784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998546v1</w:t>
+                <w:t xml:space="preserve">hal-03409590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Creativity: An Innovative Way to Enhance Manufacturing Engineering Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2263,51 +2263,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (6), pp.1776-1784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409590v1</w:t>
+                <w:t xml:space="preserve">hal-01998546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déploiement de la télémédecine, contexte et enjeux</w:t>
               </w:r>
@@ -3848,334 +3848,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using TRIZ in the Healthcare Environment: First Proposition of a New Design Method</w:t>
+                <w:t xml:space="preserve">First Step to Combine Bio-inspiration and Frugal Innovation: Application to a Container’s Village</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Degland</w:t>
+                <w:t xml:space="preserve">Eliot Graeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Piroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Huet-Kouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_34⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Research Into Design (ICoRD'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Bengalore, India. pp.461-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-5974-3_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905536v1</w:t>
+                <w:t xml:space="preserve">hal-05556187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Step to Combine Bio-inspiration and Frugal Innovation: Application to a Container’s Village</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using TRIZ in the Healthcare Environment: First Proposition of a New Design Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Huet-Kouo</w:t>
+                <w:t xml:space="preserve">Axel Degland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Research Into Design (ICoRD'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Bengalore, India. pp.461-472, </w:t>
+              <w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.429-437, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-13-5974-3_40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556187v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for a methodology of technical creativity mixing TRIZ and Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4265,64 +4265,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONFERE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Galway, Irlande</w:t>
@@ -4351,618 +4351,618 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using TRIZ in the Healthcare Environment: First Proposition of a New Design Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Degland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Marrakech, Morocco. pp.429-437, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Innovative Projects for and with Elderly People: Insights from Participatory Design Contests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRIZ for Additive Manufacturing: Inventive problem-solving through intermediate object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CONFERE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Galway, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384535v1</w:t>
+                <w:t xml:space="preserve">hal-04098070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRIZ for Additive Manufacturing: Inventive problem-solving through intermediate object</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating Innovative Projects for and with Elderly People: Insights from Participatory Design Contests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERE 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3861-3870, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsi.2019.393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098070v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kansei Design approach applied to new concept development stage: Establishing communication between automated driving vehicles and their surroundings</w:t>
+                <w:t xml:space="preserve">Museum experience design based on multi-sensory transformation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaj Simeunovic</w:t>
+                <w:t xml:space="preserve">Tazuru Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gentner</w:t>
+                <w:t xml:space="preserve">Yanagisawa Hideyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Badoil</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Kansei Engineering and Emotion Research (KEER 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-8612-0_30⟩</w:t>
+              <w:t xml:space="preserve">15th International Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2221-2228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21278/idc.2018.0150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556212v1</w:t>
+                <w:t xml:space="preserve">hal-02468562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Museum experience design based on multi-sensory transformation approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kansei Design approach applied to new concept development stage: Establishing communication between automated driving vehicles and their surroundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaj Simeunovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tazuru Harada</w:t>
+                <w:t xml:space="preserve">Aurélien Badoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanagisawa Hideyoshi</w:t>
+                <w:t xml:space="preserve">Carole Favart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hideyoshi Yanagisawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2221-2228, </w:t>
+              <w:t xml:space="preserve">International Conference on Kansei Engineering and Emotion Research (KEER 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Kuching Sarawak, Malaysia. pp.277-288, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21278/idc.2018.0150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-8612-0_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468562v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational games for design and innovation: Proposition of a new taxonomy to identify perspectives of development</w:t>
               </w:r>
@@ -5697,77 +5697,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2103664. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -5982,51 +5982,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB8FA74C"/>
+    <w:nsid w:val="33F637A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6213,51 +6213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camillejean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8660-8786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178222445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308791669" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Briard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hidalgo-Crespo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxue Cui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mantelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruding Lou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100816" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cimier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guegan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjoc.2024.100092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Poupaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Laverne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2025.100278" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Conil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v12i2.846" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyrueis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2025.2571794" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2333195" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boyault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEDT-11-2022-0582" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lecomte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJT.302628" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pham Van" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v17i10.25695" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arava Sandford" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brou&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Coq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877022500109" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2020.0286" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Canu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Breda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/ijwi_2018161206" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espinoza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.09.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Duong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.04.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2014.27" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359120v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chabouis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolkenstein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2014.10.023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409595v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Combe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatina Dimitrova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Corre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harambat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0215" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambelina Bringas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Jurvillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/EPDE.2024.29" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.235" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Enoc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kerloc'H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/EPDE.2022.14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Boyet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Couture" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Granier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roudes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/epde.2021.32" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Cardinal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.85" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409553v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Libe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grenouillat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagoutte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/EPDE.2020.40" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Degland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_34" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Graeff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Piroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Huet-Kouo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5974-3_40" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaufmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.393" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098070v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556212v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Simeunovic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gentner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Badoil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Favart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyoshi Yanagisawa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8612-0_30" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazuru Harada" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanagisawa Hideyoshi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0150" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cortes Sobrino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miliane Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Di Domenico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Khudyakov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714273v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997404v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ECAP0068" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camillejean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8660-8786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178222445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308791669" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Briard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hidalgo-Crespo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cimier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guegan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mantelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjoc.2024.100092" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxue Cui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruding Lou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100816" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Conil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v12i2.846" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Poupaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Laverne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2025.100278" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyrueis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2025.2571794" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2333195" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boyault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEDT-11-2022-0582" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lecomte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJT.302628" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pham Van" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v17i10.25695" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arava Sandford" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brou&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Coq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877022500109" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2020.0286" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Canu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Breda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/ijwi_2018161206" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espinoza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.09.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Duong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.04.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2014.27" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359120v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chabouis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolkenstein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2014.10.023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409595v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Combe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatina Dimitrova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Corre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harambat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0215" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambelina Bringas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Jurvillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/EPDE.2024.29" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.235" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Enoc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kerloc'H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/EPDE.2022.14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Boyet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Couture" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Granier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roudes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/epde.2021.32" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Cardinal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.85" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409553v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Libe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grenouillat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagoutte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/EPDE.2020.40" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Graeff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Piroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Huet-Kouo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5974-3_40" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Degland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_34" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaufmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.393" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468562v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazuru Harada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanagisawa Hideyoshi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0150" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556212v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Simeunovic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gentner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Badoil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Favart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyoshi Yanagisawa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8612-0_30" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cortes Sobrino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miliane Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Di Domenico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Khudyakov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714273v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997404v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ECAP0068" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>