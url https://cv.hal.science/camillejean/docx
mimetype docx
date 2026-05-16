--- v2 (2026-04-24)
+++ v3 (2026-05-16)
@@ -365,555 +365,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory objects’ role on creativity</w:t>
+                <w:t xml:space="preserve">Exploring the usability and creativity enhancement of augmented reality in additive manufacturing-based product design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cimier</w:t>
+                <w:t xml:space="preserve">Jinxue Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Guegan</w:t>
+                <w:t xml:space="preserve">Ruding Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journal of creativity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjoc.2024.100092⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.100816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chbr.2025.100816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554138v1</w:t>
+                <w:t xml:space="preserve">hal-05554108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the usability and creativity enhancement of augmented reality in additive manufacturing-based product design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multisensory objects’ role on creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinxue Cui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20, pp.100816. </w:t>
+              <w:t xml:space="preserve">journal of creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.100092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chbr.2025.100816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yjoc.2024.100092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554108v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IdeAM: A Serious Game to Foster Creativity in Additive Manufacturing</w:t>
+                <w:t xml:space="preserve">Enhancing dental model accuracy through optimized vat photopolymerization additive manufacturing parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elea Conil</w:t>
+                <w:t xml:space="preserve">Clément Tien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gazo</w:t>
+                <w:t xml:space="preserve">Lucas Poupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guegan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floriane Laverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (2), pp.37 - 51. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.100278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17083/ijsg.v12i2.846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addlet.2025.100278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554122v1</w:t>
+                <w:t xml:space="preserve">hal-05551883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing dental model accuracy through optimized vat photopolymerization additive manufacturing parameters</w:t>
+                <w:t xml:space="preserve">IdeAM: A Serious Game to Foster Creativity in Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Tien</w:t>
+                <w:t xml:space="preserve">Elea Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Poupaud</w:t>
+                <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Laverne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.100278. </w:t>
+              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), pp.37 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addlet.2025.100278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17083/ijsg.v12i2.846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551883v1</w:t>
+                <w:t xml:space="preserve">hal-05554122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering the cultural heritage exhibition co-design process: a scientific and industrial perspective</w:t>
               </w:r>
@@ -1016,126 +1016,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the usability and creativity enhancement of augmented reality in additive manufacturing-based product design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinxue Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruding Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20, pp.100816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chbr.2025.100816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316584v1</w:t>
@@ -1627,64 +1627,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyrueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Emerging Technologies in Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (10), pp.32-50. </w:t>
@@ -1748,51 +1748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arava Sandford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Broué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1891,64 +1891,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (5), pp.281-292. </w:t>
@@ -2103,51 +2103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Creativity: An Innovative Way to Enhance Manufacturing Engineering Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2198,51 +2198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Creativity: An Innovative Way to Enhance Manufacturing Engineering Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Degland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.429-437, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4086,286 +4086,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for a methodology of technical creativity mixing TRIZ and Additive Manufacturing</w:t>
+                <w:t xml:space="preserve">Créativité par la fabrication additive: Structuration d'une méthodologie fondée sur TRIZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CONFERE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Galway, Irlande</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905538v1</w:t>
+                <w:t xml:space="preserve">hal-04098101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créativité par la fabrication additive: Structuration d'une méthodologie fondée sur TRIZ</w:t>
+                <w:t xml:space="preserve">A proposal for a methodology of technical creativity mixing TRIZ and Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Kaufmann</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERE 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.106-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098101v1</w:t>
+                <w:t xml:space="preserve">hal-02905538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using TRIZ in the Healthcare Environment: First Proposition of a New Design Method</w:t>
               </w:r>
@@ -4377,51 +4377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Degland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Marrakech, Morocco. pp.429-437, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4455,90 +4455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRIZ for Additive Manufacturing: Inventive problem-solving through intermediate object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4691,278 +4691,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Museum experience design based on multi-sensory transformation approach</w:t>
+                <w:t xml:space="preserve">Kansei Design approach applied to new concept development stage: Establishing communication between automated driving vehicles and their surroundings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tazuru Harada</w:t>
+                <w:t xml:space="preserve">Nikolaj Simeunovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanagisawa Hideyoshi</w:t>
+                <w:t xml:space="preserve">Alexandre Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Badoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Favart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyoshi Yanagisawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Design Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21278/idc.2018.0150⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Kansei Engineering and Emotion Research (KEER 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Kuching Sarawak, Malaysia. pp.277-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-8612-0_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468562v1</w:t>
+                <w:t xml:space="preserve">hal-05556212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kansei Design approach applied to new concept development stage: Establishing communication between automated driving vehicles and their surroundings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Museum experience design based on multi-sensory transformation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Badoil</w:t>
+                <w:t xml:space="preserve">Tazuru Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Favart</w:t>
+                <w:t xml:space="preserve">Yanagisawa Hideyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideyoshi Yanagisawa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Kansei Engineering and Emotion Research (KEER 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Kuching Sarawak, Malaysia. pp.277-288, </w:t>
+              <w:t xml:space="preserve">15th International Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2221-2228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-8612-0_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21278/idc.2018.0150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556212v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational games for design and innovation: Proposition of a new taxonomy to identify perspectives of development</w:t>
               </w:r>
@@ -5697,77 +5697,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2103664. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -5982,51 +5982,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33F637A8"/>
+    <w:nsid w:val="360FA561"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6213,51 +6213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camillejean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8660-8786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178222445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308791669" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Briard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hidalgo-Crespo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cimier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guegan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mantelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjoc.2024.100092" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxue Cui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruding Lou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100816" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Conil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v12i2.846" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Poupaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Laverne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2025.100278" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyrueis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2025.2571794" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2333195" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boyault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEDT-11-2022-0582" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lecomte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJT.302628" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pham Van" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v17i10.25695" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arava Sandford" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brou&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Coq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877022500109" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2020.0286" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Canu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Breda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/ijwi_2018161206" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espinoza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.09.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Duong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.04.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2014.27" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359120v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chabouis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolkenstein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2014.10.023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409595v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Combe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatina Dimitrova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Corre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harambat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0215" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambelina Bringas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Jurvillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/EPDE.2024.29" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.235" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Enoc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kerloc'H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/EPDE.2022.14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Boyet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Couture" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Granier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roudes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/epde.2021.32" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Cardinal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.85" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409553v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Libe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grenouillat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagoutte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/EPDE.2020.40" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Graeff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Piroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Huet-Kouo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5974-3_40" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Degland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_34" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaufmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.393" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468562v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazuru Harada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanagisawa Hideyoshi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0150" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556212v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Simeunovic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gentner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Badoil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Favart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyoshi Yanagisawa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8612-0_30" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cortes Sobrino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miliane Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Di Domenico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Khudyakov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714273v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997404v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ECAP0068" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camillejean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8660-8786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178222445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308791669" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Briard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hidalgo-Crespo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxue Cui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mantelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruding Lou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100816" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cimier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guegan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjoc.2024.100092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Poupaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Laverne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2025.100278" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Conil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v12i2.846" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyrueis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2025.2571794" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2333195" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boyault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEDT-11-2022-0582" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lecomte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJT.302628" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pham Van" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v17i10.25695" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arava Sandford" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brou&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Coq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877022500109" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2020.0286" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Canu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Breda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/ijwi_2018161206" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espinoza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Duong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.09.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Anh Duong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2016.04.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jos.2014.27" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359120v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chabouis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolkenstein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2014.10.023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409595v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Combe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatina Dimitrova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Corre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harambat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/077185-0215" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambelina Bringas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Jurvillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/EPDE.2024.29" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.235" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Enoc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kerloc'H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/EPDE.2022.14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Boyet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Couture" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Granier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roudes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/epde.2021.32" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Cardinal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.85" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409553v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Libe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grenouillat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagoutte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/EPDE.2020.40" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Graeff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Piroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Huet-Kouo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5974-3_40" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Degland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_34" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaufmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905538v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03409576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.393" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556212v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Simeunovic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gentner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Badoil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Favart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyoshi Yanagisawa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8612-0_30" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazuru Harada" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanagisawa Hideyoshi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0150" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cortes Sobrino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miliane Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Di Domenico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Khudyakov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714273v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997404v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ECAP0068" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>