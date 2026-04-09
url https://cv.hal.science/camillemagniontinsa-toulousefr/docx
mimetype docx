--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -378,780 +378,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical, mineralogical and geotechnical characteristics of soil on earthen plaster properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+                <w:t xml:space="preserve">Using glycerol esters to prevent microbial growth on sunflower-based insulation panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesmie Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Montibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Evon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124339⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174 (3), pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jcoma.20.00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369252v1</w:t>
+                <w:t xml:space="preserve">hal-02952603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using glycerol esters to prevent microbial growth on sunflower-based insulation panels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Montibus</w:t>
+                <w:t xml:space="preserve">An integrated Linked Building Data system: AEC industry case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Flore Tchouanguem Djuedja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonbeyin Henry Abanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jcoma.20.00002⟩</w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.102930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2020.102930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952603v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Durability of Bio-based Earth Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Progress in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 03 (02), pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21926/rpm.2102016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated Linked Building Data system: AEC industry case</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pieter Pauwels</w:t>
+                <w:t xml:space="preserve">Behavior of a hemp-based concrete wall under dynamic thermal and hygric solicitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2020.102930⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232, pp.110669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154604v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of a hemp-based concrete wall under dynamic thermal and hygric solicitations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Billy Seng</w:t>
+                <w:t xml:space="preserve">BFO-based ontology enhancement to promote interoperability in BIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Flore Tchouanguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Henry Abanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110669⟩</w:t>
+              <w:t xml:space="preserve">Applied Ontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.453-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/AO-210254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154608v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BFO-based ontology enhancement to promote interoperability in BIM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t>
+                <w:t xml:space="preserve">Influence of chemical, mineralogical and geotechnical characteristics of soil on earthen plaster properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (4), pp.453-479. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 304, pp.124339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/AO-210254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463062v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of organic admixtures on the fresh and mechanical properties of earth-based plasters</w:t>
               </w:r>
@@ -1495,235 +1495,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a precast hemp concrete. Part I: Physical and thermal properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a precast hemp concrete block. Part II: Hygric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 24, pp.100540. </w:t>
+              <w:t xml:space="preserve">, 2019, 24, pp.100579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278724v1</w:t>
+                <w:t xml:space="preserve">hal-02278728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a precast hemp concrete block. Part II: Hygric properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a precast hemp concrete. Part I: Physical and thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 24, pp.100579. </w:t>
+              <w:t xml:space="preserve">, 2019, 24, pp.100540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278728v1</w:t>
+                <w:t xml:space="preserve">hal-02278724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Bio-Aggregates Properties on the Chemical Interactions with Mineral Binder, Application to Vegetal Concrete</w:t>
               </w:r>
@@ -1971,412 +1971,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal properties of unfired earth bricks: Effect of barley straw, hemp shiv and corn cob addition</w:t>
+                <w:t xml:space="preserve">Laboratory test to assess sensitivity of bio-based earth materials to fungal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.08.021⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876976v1</w:t>
+                <w:t xml:space="preserve">hal-01810987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Barley Straw, Hemp Shiv and Corn Cob as Resources for Bioaggregate Based Building Materials</w:t>
+                <w:t xml:space="preserve">Hygrothermal properties of unfired earth bricks: Effect of barley straw, hemp shiv and corn cob addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-017-9895-z⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178, pp.265-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876843v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory test to assess sensitivity of bio-based earth materials to fungal growth</w:t>
+                <w:t xml:space="preserve">Characterization of Barley Straw, Hemp Shiv and Corn Cob as Resources for Bioaggregate Based Building Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 142, pp.11-21. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (7), pp.1095 - 1112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-017-9895-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810987v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale analysis of heat and moisture transfer through bio-based materials - Application to hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2804,51 +2804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the experimental characterization of the hygrothermal properties of straw-clay mixtures to the numerical assessment of their buffering potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3115,51 +3115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 111 (10), pp.719 - 734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3473,77 +3473,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of bio-based earth products for healthy and sustainable buildings: characterization of microbiological, mechanical and hygrothermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,51 +3867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4589,51 +4589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5271,90 +5271,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-based materials for hygric and thermal control in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5373,414 +5373,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Insulation Blocks Made of Sunflower Pith Particles and Polysaccharide-Based Binders: Influence of Binder Type and Content on Their Characteristics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Ampe</w:t>
+                <w:t xml:space="preserve">Development of plant-based insulating building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building (ICBBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">7th International Polysaccharide Conference (EPNOE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795513v1</w:t>
+                <w:t xml:space="preserve">hal-05002773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of plant-based insulating building materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+                <w:t xml:space="preserve">Thermal Insulation Blocks Made of Sunflower Pith Particles and Polysaccharide-Based Binders: Influence of Binder Type and Content on Their Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Preneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Polysaccharide Conference (EPNOE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building (ICBBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002773v1</w:t>
+                <w:t xml:space="preserve">hal-04795513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of environmental data in BIM tool &amp; Linked Building Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pieter Pauwels</w:t>
+                <w:t xml:space="preserve">Experimental assessment of bio-based earth bricks durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Abanda Fonbeyin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Faria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Linked Data in Architecture and Construction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th international conference on innovative materials, structures and technologies (IMST 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Civil Engineering of the Riga Technical University, Sep 2019, Riga (Latvia), Latvia. pp.012069, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/660/1/012069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980774v1</w:t>
+                <w:t xml:space="preserve">hal-04969469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of X-ray tomography for the exploration of vegetal concretes’ porous structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5802,224 +5807,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel E Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials (ICBBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of bio-based earth bricks durability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Integration of environmental data in BIM tool &amp; Linked Building Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Flore Tchouanguem Djuedja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Abanda Fonbeyin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference on innovative materials, structures and technologies (IMST 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Workshop on Linked Data in Architecture and Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal. pp.78-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969469v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a high clay content earth plaster</w:t>
               </w:r>
@@ -6868,77 +6868,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of hemp concrete thermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Spagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6995,295 +6995,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+                <w:t xml:space="preserve">Evaluation of the Potential of Plant Aggregates from Corn and Sunflower Stalks for the Design of Building Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Avellaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Evon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Haurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_114⟩</w:t>
+              <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.70-86, 2023, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153805v1</w:t>
+                <w:t xml:space="preserve">hal-04169375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Potential of Plant Aggregates from Corn and Sunflower Stalks for the Design of Building Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+                <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.70-86, 2023, RILEM Bookseries, </w:t>
+              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, Springer Nature Switzerland, pp.1279-1287, 2023, RILEM Bookseries, 978-3-031-33210-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169375v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 1. Chemical composition of bioaggregates and their interactions with mineral binders</w:t>
               </w:r>
@@ -7943,51 +7943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Preneron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ampe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.43" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03369252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124339" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesmie Balthazard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.20.00002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/rpm.2102016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03154604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flore Tchouanguem Djuedja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonbeyin Henry Abanda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102930" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03154608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Seng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gallego" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110669" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flore Tchouanguem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry Abanda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-210254" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102379" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herinjaka Haga Ratsimbazafy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/rpm.2102026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.126" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.07.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.09.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senechal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.08.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9895-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.09.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lawrence" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1029-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847557v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sabathier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Juarez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1175973" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002096" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Oudhof" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.119" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Juarez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fajardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duran-Herrera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valdez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.05.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K03H6DVQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849743v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.05.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682452" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCV897D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093371v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Pouani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.37" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Mertens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kouakou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04792600v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.77" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bory" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.66" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002744v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyonne de Langalerie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002773v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04980774v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Abanda Fonbeyin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel E Aubert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969469v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faria" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/660/1/012069" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Aubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/660/1/012068" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Altamirano de la Cruz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ju&#225;rez-Alvarado" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambar&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rakhsh Mahpour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Souli&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Mezhoud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849689v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Spagnol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153805v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_114" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169375v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Avellaneda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozahic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gazagnes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05030864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Preneron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ampe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.43" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesmie Balthazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.20.00002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03154604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flore Tchouanguem Djuedja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonbeyin Henry Abanda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102930" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/rpm.2102016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03154608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Seng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gallego" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110669" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flore Tchouanguem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry Abanda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-210254" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03369252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124339" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102379" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herinjaka Haga Ratsimbazafy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/rpm.2102026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.126" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.09.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.07.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senechal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.08.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9895-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.09.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lawrence" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1029-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847557v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sabathier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Juarez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1175973" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002096" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Oudhof" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.119" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Juarez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fajardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duran-Herrera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valdez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.05.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K03H6DVQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849743v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.05.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682452" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCV897D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093371v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Pouani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.37" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Mertens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kouakou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04792600v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.77" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bory" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.66" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002744v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyonne de Langalerie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969469v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faria" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/660/1/012069" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel E Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04980774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Abanda Fonbeyin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Aubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/660/1/012068" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Altamirano de la Cruz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ju&#225;rez-Alvarado" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambar&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rakhsh Mahpour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Souli&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Mezhoud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849689v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Spagnol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Avellaneda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153805v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_114" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozahic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gazagnes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05030864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>