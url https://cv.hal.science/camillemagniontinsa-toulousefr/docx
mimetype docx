--- v1 (2026-04-09)
+++ v2 (2026-04-29)
@@ -880,278 +880,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BFO-based ontology enhancement to promote interoperability in BIM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t>
+                <w:t xml:space="preserve">Influence of chemical, mineralogical and geotechnical characteristics of soil on earthen plaster properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/AO-210254⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 304, pp.124339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463062v1</w:t>
+                <w:t xml:space="preserve">hal-03369252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical, mineralogical and geotechnical characteristics of soil on earthen plaster properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+                <w:t xml:space="preserve">BFO-based ontology enhancement to promote interoperability in BIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Flore Tchouanguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Henry Abanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 304, pp.124339. </w:t>
+              <w:t xml:space="preserve">Applied Ontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.453-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/AO-210254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369252v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of organic admixtures on the fresh and mechanical properties of earth-based plasters</w:t>
               </w:r>
@@ -1971,369 +1971,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory test to assess sensitivity of bio-based earth materials to fungal growth</w:t>
+                <w:t xml:space="preserve">Hygrothermal properties of unfired earth bricks: Effect of barley straw, hemp shiv and corn cob addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.06.003⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178, pp.265-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810987v1</w:t>
+                <w:t xml:space="preserve">hal-01876976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal properties of unfired earth bricks: Effect of barley straw, hemp shiv and corn cob addition</w:t>
+                <w:t xml:space="preserve">Characterization of Barley Straw, Hemp Shiv and Corn Cob as Resources for Bioaggregate Based Building Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.08.021⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (7), pp.1095 - 1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-017-9895-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876976v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Barley Straw, Hemp Shiv and Corn Cob as Resources for Bioaggregate Based Building Materials</w:t>
+                <w:t xml:space="preserve">Laboratory test to assess sensitivity of bio-based earth materials to fungal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (7), pp.1095 - 1112. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.11-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-017-9895-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876843v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale analysis of heat and moisture transfer through bio-based materials - Application to hemp concrete</w:t>
               </w:r>
@@ -2417,278 +2417,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of the RILEM TC 236-BBM: characterisation testing of hemp shiv to determine the initial water content, water absorption, dry density, particle size distribution and thermal conductivity</w:t>
+                <w:t xml:space="preserve">Flax and hemp fibre reinforced pozzolanic matrix: evaluation of impact of time and natural weathering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+                <w:t xml:space="preserve">Vincent Sabathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Collet</w:t>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Lawrence</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cesar A. Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-017-1029-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (11), pp.1403--1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1175973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523118v1</w:t>
+                <w:t xml:space="preserve">hal-01847557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax and hemp fibre reinforced pozzolanic matrix: evaluation of impact of time and natural weathering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommendation of the RILEM TC 236-BBM: characterisation testing of hemp shiv to determine the initial water content, water absorption, dry density, particle size distribution and thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sabathier</w:t>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar A. Juarez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (11), pp.1403--1417. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1175973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-017-1029-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847557v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Plant Aggregates on Mechanical Properties of Earth Bricks</w:t>
               </w:r>
@@ -2804,51 +2804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the experimental characterization of the hygrothermal properties of straw-clay mixtures to the numerical assessment of their buffering potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2973,51 +2973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 124, pp.801--815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3115,51 +3115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 111 (10), pp.719 - 734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3206,51 +3206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the mechanical properties of hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3473,77 +3473,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of bio-based earth products for healthy and sustainable buildings: characterization of microbiological, mechanical and hygrothermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3737,51 +3737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of plant aggregates in building ecomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,51 +3867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4000,51 +4000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefits of incorporating glycerol carbonate into an innovative pozzolanic matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oms-Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4161,51 +4161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fibres de lin: une solution alternative pour la réduction de la fissuration des mortiers de revêtement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Pouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4563,90 +4563,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5373,273 +5373,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of plant-based insulating building materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+                <w:t xml:space="preserve">Thermal Insulation Blocks Made of Sunflower Pith Particles and Polysaccharide-Based Binders: Influence of Binder Type and Content on Their Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Preneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Polysaccharide Conference (EPNOE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building (ICBBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002773v1</w:t>
+                <w:t xml:space="preserve">hal-04795513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Insulation Blocks Made of Sunflower Pith Particles and Polysaccharide-Based Binders: Influence of Binder Type and Content on Their Characteristics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Ampe</w:t>
+                <w:t xml:space="preserve">Development of plant-based insulating building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building (ICBBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">7th International Polysaccharide Conference (EPNOE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795513v1</w:t>
+                <w:t xml:space="preserve">hal-05002773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of bio-based earth bricks durability</w:t>
               </w:r>
@@ -5749,502 +5749,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of X-ray tomography for the exploration of vegetal concretes’ porous structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Moonen</w:t>
+                <w:t xml:space="preserve">Integration of environmental data in BIM tool &amp; Linked Building Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Flore Tchouanguem Djuedja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Abanda Fonbeyin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel E Aubert</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials (ICBBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Linked Data in Architecture and Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal. pp.78-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175817v1</w:t>
+                <w:t xml:space="preserve">hal-04980774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of environmental data in BIM tool &amp; Linked Building Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pieter Pauwels</w:t>
+                <w:t xml:space="preserve">Potential of X-ray tomography for the exploration of vegetal concretes’ porous structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Abanda Fonbeyin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Karray</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel E Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Linked Data in Architecture and Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal. pp.78-91</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials (ICBBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980774v1</w:t>
+                <w:t xml:space="preserve">hal-02175817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a high clay content earth plaster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+                <w:t xml:space="preserve">Evaluation of the potential of bark and pith fractions of corn and sunfloxer stalks as bioaggregates for ligthweight vegetal concrete design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Altamirano de la Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J-E Aubert</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Juárez-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Innovative Materials, Structures and Technologies (IMST 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Engineering Mechanics Institute-International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969847v1</w:t>
+                <w:t xml:space="preserve">hal-04969565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the potential of bark and pith fractions of corn and sunfloxer stalks as bioaggregates for ligthweight vegetal concrete design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a high clay content earth plaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Altamirano de la Cruz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">César Juárez-Alvarado</w:t>
+                <w:t xml:space="preserve">J-E Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Mechanics Institute-International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Innovative Materials, Structures and Technologies (IMST 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Civil Engineering of the Riga Technical University, Sep 2019, Riga (Latvia), Lithuania. pp.012068, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/660/1/012068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969565v1</w:t>
+                <w:t xml:space="preserve">hal-04969847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the potential of corn and sunflower bark particles as bio-aggregates for lightweight concrete</w:t>
               </w:r>
@@ -6489,90 +6489,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RRT3: Statistical analysis of hemp concrete mechanical properties variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 8p</w:t>
@@ -6646,51 +6646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack reduction in lime-based wall coatings reinforced with flax fibers: the COLIBRI project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rakhsh Mahpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7135,90 +7135,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7282,51 +7282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 1. Chemical composition of bioaggregates and their interactions with mineral binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-aggregates Based Building Materials State-of-the-Art Report of the RILEM Technical Committee 236-BBM, Sofiane Amziane and Florence Collet (Editors)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7351,77 +7351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3. Binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozahic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7517,51 +7517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gazagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2946640 A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7579,51 +7579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition liante pour la mise en forme de matériaux de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7943,51 +7943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Preneron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ampe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.43" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesmie Balthazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.20.00002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03154604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flore Tchouanguem Djuedja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonbeyin Henry Abanda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102930" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/rpm.2102016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03154608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Seng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gallego" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110669" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flore Tchouanguem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry Abanda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-210254" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03369252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124339" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102379" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herinjaka Haga Ratsimbazafy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/rpm.2102026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.126" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.09.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.07.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senechal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.08.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9895-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.09.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lawrence" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1029-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847557v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sabathier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Juarez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1175973" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002096" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Oudhof" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.119" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Juarez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fajardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duran-Herrera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valdez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.05.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K03H6DVQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849743v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.05.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682452" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCV897D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093371v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Pouani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.37" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Mertens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kouakou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04792600v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.77" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bory" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.66" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002744v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyonne de Langalerie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969469v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faria" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/660/1/012069" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel E Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04980774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Abanda Fonbeyin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Aubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/660/1/012068" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Altamirano de la Cruz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ju&#225;rez-Alvarado" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambar&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rakhsh Mahpour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Souli&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Mezhoud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849689v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Spagnol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Avellaneda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153805v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_114" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozahic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gazagnes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05030864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Preneron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ampe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.43" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesmie Balthazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.20.00002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03154604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flore Tchouanguem Djuedja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonbeyin Henry Abanda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102930" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/rpm.2102016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03154608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Seng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gallego" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110669" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03369252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124339" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flore Tchouanguem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry Abanda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-210254" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102379" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herinjaka Haga Ratsimbazafy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/rpm.2102026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.126" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.09.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.07.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senechal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.08.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9895-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.09.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sabathier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Juarez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1175973" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lawrence" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1029-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002096" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Oudhof" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.119" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Juarez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fajardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duran-Herrera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valdez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.05.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K03H6DVQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849743v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.05.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682452" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCV897D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093371v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Pouani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.37" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Mertens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kouakou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04792600v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.77" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bory" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.66" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002744v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyonne de Langalerie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002773v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969469v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faria" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/660/1/012069" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04980774v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Abanda Fonbeyin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel E Aubert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969565v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Altamirano de la Cruz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ju&#225;rez-Alvarado" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969847v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Aubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/660/1/012068" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambar&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rakhsh Mahpour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Souli&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Mezhoud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849689v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Spagnol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Avellaneda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153805v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_114" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozahic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gazagnes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05030864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>