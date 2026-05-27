--- v2 (2026-04-29)
+++ v3 (2026-05-27)
@@ -118,1936 +118,1936 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal insulation blocks made of sunflower pith particles and polysaccharide-based binders: influence of binder type and content on their characteristics</w:t>
+                <w:t xml:space="preserve">Moisture buffer capacity of a bilayer bio- and geo-based wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Laborel-Preneron</w:t>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Ampe</w:t>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labonne</w:t>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Magniont</w:t>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Evon</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1, pp.43-50. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 329, pp.127209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490064v1</w:t>
+                <w:t xml:space="preserve">hal-03676125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture buffer capacity of a bilayer bio- and geo-based wall</w:t>
+                <w:t xml:space="preserve">Thermal insulation blocks made of sunflower pith particles and polysaccharide-based binders: influence of binder type and content on their characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+                <w:t xml:space="preserve">Aurélie Laborel-Preneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Clara Ampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 329, pp.127209. </w:t>
+              <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.43-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676125v1</w:t>
+                <w:t xml:space="preserve">hal-04490064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using glycerol esters to prevent microbial growth on sunflower-based insulation panels</w:t>
+                <w:t xml:space="preserve">A Review of the Multi-Physical Characteristics of Plant Aggregates and Their Effects on the Properties of Plant-Based Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Verdier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Herinjaka Haga Ratsimbazafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jcoma.20.00002⟩</w:t>
+              <w:t xml:space="preserve">Recent Progress in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), 69 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21926/rpm.2102026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952603v1</w:t>
+                <w:t xml:space="preserve">hal-03313678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated Linked Building Data system: AEC industry case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using glycerol esters to prevent microbial growth on sunflower-based insulation panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesmie Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Flore Tchouanguem Djuedja</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathilde Montibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2020.102930⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174 (3), pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jcoma.20.00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154604v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Durability of Bio-based Earth Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+                <w:t xml:space="preserve">An integrated Linked Building Data system: AEC industry case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Flore Tchouanguem Djuedja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonbeyin Henry Abanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Faria</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pieter Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Progress in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 03 (02), pp.1-1. </w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.102930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21926/rpm.2102016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2020.102930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038318v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of a hemp-based concrete wall under dynamic thermal and hygric solicitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Durability of Bio-based Earth Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billy Seng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Paulina Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110669⟩</w:t>
+              <w:t xml:space="preserve">Recent Progress in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03 (02), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21926/rpm.2102016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154608v1</w:t>
+                <w:t xml:space="preserve">hal-05038318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical, mineralogical and geotechnical characteristics of soil on earthen plaster properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Behavior of a hemp-based concrete wall under dynamic thermal and hygric solicitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124339⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232, pp.110669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369252v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BFO-based ontology enhancement to promote interoperability in BIM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of chemical, mineralogical and geotechnical characteristics of soil on earthen plaster properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/AO-210254⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 304, pp.124339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463062v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of organic admixtures on the fresh and mechanical properties of earth-based plasters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">BFO-based ontology enhancement to promote interoperability in BIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Flore Tchouanguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Henry Abanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102379⟩</w:t>
+              <w:t xml:space="preserve">Applied Ontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.453-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/AO-210254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333615v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Multi-Physical Characteristics of Plant Aggregates and Their Effects on the Properties of Plant-Based Concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of organic admixtures on the fresh and mechanical properties of earth-based plasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Magniont</w:t>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Evon</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Progress in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (2), 69 p. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.102379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21926/rpm.2102026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313678v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of barley and lavender straws as bioaggregates in earth bricks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of types of binder and plant aggregates on hygrothermal and mechanical properties of vegetal concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Giroudon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pascale Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 202, pp.254-265. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.126⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 222, pp.852-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082763v1</w:t>
+                <w:t xml:space="preserve">hal-02175551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a precast hemp concrete block. Part II: Hygric properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of barley and lavender straws as bioaggregates in earth bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.254-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.12.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02278728v1</w:t>
+                <w:t xml:space="preserve">hal-02082763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a precast hemp concrete. Part I: Physical and thermal properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Characterization of a precast hemp concrete block. Part II: Hygric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 24, pp.100540. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.07.016⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 24, pp.100579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278724v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Bio-Aggregates Properties on the Chemical Interactions with Mineral Binder, Application to Vegetal Concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of a precast hemp concrete. Part I: Physical and thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (9), pp.542-558. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.100540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3151/jact.17.542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292901v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of types of binder and plant aggregates on hygrothermal and mechanical properties of vegetal concretes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of Bio-Aggregates Properties on the Chemical Interactions with Mineral Binder, Application to Vegetal Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Moonen</w:t>
+                <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 222, pp.852-871. </w:t>
+              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (9), pp.542-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3151/jact.17.542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175551v1</w:t>
+                <w:t xml:space="preserve">hal-02292901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal properties of unfired earth bricks: Effect of barley straw, hemp shiv and corn cob addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 178, pp.265-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2081,77 +2081,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Barley Straw, Hemp Shiv and Corn Cob as Resources for Bioaggregate Based Building Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (7), pp.1095 - 1112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2185,51 +2185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory test to assess sensitivity of bio-based earth materials to fungal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,581 +2313,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale analysis of heat and moisture transfer through bio-based materials - Application to hemp concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of Plant Aggregates on Mechanical Properties of Earth Bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.09.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847552v1</w:t>
+                <w:t xml:space="preserve">hal-01876840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax and hemp fibre reinforced pozzolanic matrix: evaluation of impact of time and natural weathering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Scale analysis of heat and moisture transfer through bio-based materials - Application to hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cesar A. Juarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1175973⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 155, pp.546--558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847557v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendation of the RILEM TC 236-BBM: characterisation testing of hemp shiv to determine the initial water content, water absorption, dry density, particle size distribution and thermal conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+                <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Collet</w:t>
+                <w:t xml:space="preserve">Mike Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-017-1029-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Plant Aggregates on Mechanical Properties of Earth Bricks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Flax and hemp fibre reinforced pozzolanic matrix: evaluation of impact of time and natural weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sabathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Maillard</w:t>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Poirier</w:t>
+                <w:t xml:space="preserve">Cesar A. Juarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (12), </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (11), pp.1403--1417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1175973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876840v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the experimental characterization of the hygrothermal properties of straw-clay mixtures to the numerical assessment of their buffering potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolaas Oudhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.69 - 81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2934,90 +2934,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of distilled lavender stalks as bioaggregate for building materials: Hygrothermal properties, mechanical performance and chemical interactions with mineral pozzolanic binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rijaniaina Valery Ratiarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 124, pp.801--815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3063,77 +3063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant aggregates and fibers in earth construction materials: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3193,64 +3193,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the mechanical properties of hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3486,90 +3486,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of bio-based earth products for healthy and sustainable buildings: characterization of microbiological, mechanical and hygrothermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103 (2), </w:t>
@@ -3620,77 +3620,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal properties of earth bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gérard Jacques Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80, pp.208--217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3724,64 +3724,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of plant aggregates in building ecomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3841,51 +3841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new test method to assess the bacterial deterioration of cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,64 +3987,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefits of incorporating glycerol carbonate into an innovative pozzolanic matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oms-Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4161,64 +4161,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fibres de lin: une solution alternative pour la réduction de la fissuration des mortiers de revêtement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Pouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4243,64 +4243,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sunflower stalks processing parameters on the properties of pith insulating materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4325,90 +4325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of local agricultural by-products for vegetal concrete design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herinjaka Haga Ratsimbazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4440,545 +4440,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’élaboration d’un référentiel de caractérisation des granulats végétaux pour la construction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Results of RILEM TC-275 (HDB) interlaboratory test on water vapor permeability of bio-aggregate based building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Génie Civil (CFGC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Synercrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Milos, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846547v1</w:t>
+                <w:t xml:space="preserve">hal-05054175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution à l’élaboration d’un référentiel de caractérisation des granulats végétaux pour la construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herinjaka Haga Ratsimbazafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Evon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Génie Civil (CFGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.1.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434640v1</w:t>
+                <w:t xml:space="preserve">hal-04846547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural analysis of biobased granular packings for consolidated multiphysics modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Magniont</w:t>
+                <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ICBBM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vienna, Unknown Region</w:t>
+              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Adamas, Greece. pp.1279-1287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939468v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of RILEM TC-275 (HDB) interlaboratory test on water vapor permeability of bio-aggregate based building materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microstructural analysis of biobased granular packings for consolidated multiphysics modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synercrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Milos, Greece</w:t>
+              <w:t xml:space="preserve">Proc. ICBBM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vienna, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054175v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Characterization of Agricultural By-Products for Bio-Aggregate Based Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herinjaka Haga Ratsimbazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials (ICBBM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain. pp.77-84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5012,103 +5012,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration d’une filière de valorisation transfrontalière des tiges de maïs et de tournesol pour la construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Villeneuve d'Ascq, France. </w:t>
@@ -5140,575 +5140,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-stage process for the collection, fractionation and separation of corn and sunflower stalks to obtain bio-based construction materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermal Insulation Blocks Made of Sunflower Pith Particles and Polysaccharide-Based Binders: Influence of Binder Type and Content on Their Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Preneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials (ICBBM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building (ICBBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002744v1</w:t>
+                <w:t xml:space="preserve">hal-04795513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based materials for hygric and thermal control in buildings</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of plant-based insulating building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Evon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">7th International Polysaccharide Conference (EPNOE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783108v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Insulation Blocks Made of Sunflower Pith Particles and Polysaccharide-Based Binders: Influence of Binder Type and Content on Their Characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Laborel-Preneron</w:t>
+                <w:t xml:space="preserve">Development of a multi-stage process for the collection, fractionation and separation of corn and sunflower stalks to obtain bio-based construction materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Evon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Ampe</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guyonne de Langalerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building (ICBBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials (ICBBM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795513v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of plant-based insulating building materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Evon</w:t>
+                <w:t xml:space="preserve">Bio-based materials for hygric and thermal control in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labonne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Polysaccharide Conference (EPNOE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002773v1</w:t>
+                <w:t xml:space="preserve">hal-04783108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of bio-based earth bricks durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Faria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5755,103 +5755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of environmental data in BIM tool &amp; Linked Building Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Flore Tchouanguem Djuedja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Abanda Fonbeyin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Linked Data in Architecture and Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal. pp.78-91</w:t>
@@ -5880,90 +5880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of X-ray tomography for the exploration of vegetal concretes’ porous structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel E Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5999,334 +5999,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the potential of bark and pith fractions of corn and sunfloxer stalks as bioaggregates for ligthweight vegetal concrete design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a high clay content earth plaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Altamirano de la Cruz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">César Juárez-Alvarado</w:t>
+                <w:t xml:space="preserve">J-E Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Mechanics Institute-International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Innovative Materials, Structures and Technologies (IMST 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Civil Engineering of the Riga Technical University, Sep 2019, Riga (Latvia), Lithuania. pp.012068, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/660/1/012068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969565v1</w:t>
+                <w:t xml:space="preserve">hal-04969847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a high clay content earth plaster</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the potential of bark and pith fractions of corn and sunfloxer stalks as bioaggregates for ligthweight vegetal concrete design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Altamirano de la Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J-E Aubert</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Juárez-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Innovative Materials, Structures and Technologies (IMST 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Engineering Mechanics Institute-International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969847v1</w:t>
+                <w:t xml:space="preserve">hal-04969565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the potential of corn and sunflower bark particles as bio-aggregates for lightweight concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete’18 International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Ile de Madère, Funchal, Portugal</w:t>
@@ -6355,103 +6355,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du potentiel des écorces de tournesol et de maïs comme granulats végétaux dans la formulation de bétons légers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Rencontres de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France. pp.30--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6476,103 +6476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RRT3: Statistical analysis of hemp concrete mechanical properties variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 8p</w:t>
@@ -6646,64 +6646,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack reduction in lime-based wall coatings reinforced with flax fibers: the COLIBRI project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rakhsh Mahpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">poster university toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6754,64 +6754,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'Automne GDR MBS, Matériaux de construction biosourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6868,77 +6868,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of hemp concrete thermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Spagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7014,90 +7014,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Potential of Plant Aggregates from Corn and Sunflower Stalks for the Design of Building Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Avellaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laia Haurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.70-86, 2023, RILEM Bookseries, </w:t>
@@ -7135,103 +7135,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Springer Nature Switzerland, pp.1279-1287, 2023, RILEM Bookseries, 978-3-031-33210-4. </w:t>
@@ -7269,64 +7269,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 1. Chemical composition of bioaggregates and their interactions with mineral binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-aggregates Based Building Materials State-of-the-Art Report of the RILEM Technical Committee 236-BBM, Sofiane Amziane and Florence Collet (Editors)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7351,77 +7351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3. Binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozahic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7504,64 +7504,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATERIAU COMPOSITE DE CONSTRUCTION INCORPORANT DE LA CHENEVOTTE DE CHANVRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gazagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2946640 A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7579,77 +7579,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition liante pour la mise en forme de matériaux de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7712,51 +7712,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux biosourcés : des co-produits agricoles aux produits de construction, des propriétés des matières premières aux performances d’usage à l’échelle bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université Paul Sabatier (Toulouse 3), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7943,51 +7943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Preneron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ampe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.43" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesmie Balthazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.20.00002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03154604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flore Tchouanguem Djuedja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonbeyin Henry Abanda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102930" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/rpm.2102016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03154608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Seng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gallego" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110669" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03369252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124339" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flore Tchouanguem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry Abanda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-210254" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102379" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herinjaka Haga Ratsimbazafy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/rpm.2102026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.126" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.09.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.07.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senechal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.08.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9895-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.09.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sabathier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Juarez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1175973" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lawrence" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1029-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002096" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Oudhof" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.119" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Juarez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fajardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duran-Herrera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valdez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.05.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K03H6DVQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849743v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.05.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682452" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCV897D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093371v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Pouani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.37" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Mertens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kouakou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04792600v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.77" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bory" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.66" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002744v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyonne de Langalerie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002773v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969469v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faria" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/660/1/012069" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04980774v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Abanda Fonbeyin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel E Aubert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969565v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Altamirano de la Cruz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ju&#225;rez-Alvarado" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969847v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Aubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/660/1/012068" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambar&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rakhsh Mahpour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Souli&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Mezhoud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849689v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Spagnol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Avellaneda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153805v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_114" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozahic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gazagnes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05030864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Preneron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ampe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.43" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herinjaka Haga Ratsimbazafy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/rpm.2102026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesmie Balthazard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.20.00002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03154604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flore Tchouanguem Djuedja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonbeyin Henry Abanda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2020.102930" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05038318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/rpm.2102016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03154608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Seng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gallego" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110669" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03369252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124339" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03463062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flore Tchouanguem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry Abanda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-210254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102379" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senechal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.12.126" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.09.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02278724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.07.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.08.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9895-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002096" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.09.026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lawrence" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1029-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847557v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sabathier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Juarez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1175973" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Oudhof" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.119" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Juarez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fajardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duran-Herrera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valdez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.05.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K03H6DVQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849743v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G&#233;rard Jacques Cagnon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.05.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682452" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCV897D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093371v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Pouani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980757v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05054175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.37" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Mertens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kouakou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04792600v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.77" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bory" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.66" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002744v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyonne de Langalerie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969469v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faria" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/660/1/012069" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04980774v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Abanda Fonbeyin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel E Aubert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Aubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/660/1/012068" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Altamirano de la Cruz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ju&#225;rez-Alvarado" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambar&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rakhsh Mahpour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Souli&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Mezhoud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849689v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Spagnol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Avellaneda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153805v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_114" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozahic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gazagnes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05030864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>