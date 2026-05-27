--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1337,408 +1337,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why lockdown and distance learning during the COVID-19 pandemic are likely to increase the social class achievement gap</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Manstead</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-021-01212-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229422v1</w:t>
+                <w:t xml:space="preserve">hal-03396833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Sided Lockdown? Social Class Variations in the Implementation of Homeschooling During the COVID-19 Lockdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why lockdown and distance learning during the COVID-19 pandemic are likely to increase the social class achievement gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Manstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.670722⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (10), pp.1273-1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-021-01212-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420972v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Two-Sided Lockdown? Social Class Variations in the Implementation of Homeschooling During the COVID-19 Lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.670722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.670722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396833v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for studying the halo effect in teachers' judgement and its antecedents: Bringing out the role of certainty</w:t>
               </w:r>
@@ -1763,51 +1763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3103,51 +3103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Louvain-la-neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3185,51 +3185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exactitude des jugements enseignants et caractéristiques des élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3382,489 +3382,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are they “Muslims”, “Islamists” or “Djihadists”? Group labels, intergroup attitudes and aggressive responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapports intergroupes, Menace perçue et jeu du tireur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociolinguistics Symposium: Attitudes and Prestige (SS21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Murcia, Spain</w:t>
+              <w:t xml:space="preserve">Journées de la cognition sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046125v1</w:t>
+                <w:t xml:space="preserve">hal-05047388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amalgame cognitif et/ou attitudinal entre Musulmans, Islamistes et Djihadistes ? Attitudes intergroupes explicites et réponses agressives implicites</w:t>
+                <w:t xml:space="preserve">Are they “Muslims”, “Islamists” or “Djihadists”? Group labels, intergroup attitudes and aggressive responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Quetron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS; Université de Genève, Jun 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Sociolinguistics Symposium: Attitudes and Prestige (SS21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046128v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférence pour la consistance et exposition sélective. L’importance attachée à la consistance influence-t-elle la dissonance ressentie par les consommateurs d’alcool exposés aux dangers de l’alcoolisation excessive ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amalgame cognitif et/ou attitudinal entre Musulmans, Islamistes et Djihadistes ? Attitudes intergroupes explicites et réponses agressives implicites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Quetron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Testé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès International de Psychologie Sociale en langue française</w:t>
+              <w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS; Université de Genève, Jun 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046130v1</w:t>
+                <w:t xml:space="preserve">hal-05046128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports intergroupes, Menace perçue et jeu du tireur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préférence pour la consistance et exposition sélective. L’importance attachée à la consistance influence-t-elle la dissonance ressentie par les consommateurs d’alcool exposés aux dangers de l’alcoolisation excessive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Périssol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la cognition sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès International de Psychologie Sociale en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS; Université de Genève, Jun 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047388v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Homosexuel, pédé ou tarlouze ? » : Labels de groupe péjoratifs, normes sociales et jugement du locuteur</w:t>
               </w:r>
@@ -4481,51 +4481,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF1DA5F6"/>
+    <w:nsid w:val="F1C59DBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4712,51 +4712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camillesanrey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3158-1306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221757996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Yzerbyt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70052" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Conguista" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Beyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687599.2026.2640939" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2024.102278" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Stephens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Markus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001437" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antoneta Popa-Roch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Aub&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13684302231208534" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demolliens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000730" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Manstead" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01212-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.670722" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12385" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Call&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2019.06.237" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKS93P9F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2017.06.332" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H5L97HK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261296v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Belhaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transci.2016.11.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X15612197" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R. Markus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Georgon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Stephens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863764v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049531v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Labonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lerenard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha M&#233;tayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Geoffroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Quetron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rissol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498338v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01671381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN20042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camillesanrey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3158-1306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221757996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Yzerbyt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70052" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Conguista" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Beyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687599.2026.2640939" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2024.102278" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Stephens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Markus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001437" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antoneta Popa-Roch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Aub&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13684302231208534" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demolliens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000730" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Manstead" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01212-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.670722" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12385" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Call&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2019.06.237" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKS93P9F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2017.06.332" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H5L97HK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261296v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Belhaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transci.2016.11.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X15612197" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R. Markus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Georgon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Stephens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863764v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049531v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Labonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lerenard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha M&#233;tayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Geoffroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Quetron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046128v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rissol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498338v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01671381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN20042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>