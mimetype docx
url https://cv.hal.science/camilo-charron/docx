--- v0 (2026-03-03)
+++ v1 (2026-04-13)
@@ -646,222 +646,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude du concept d’innumérisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Fischer</w:t>
+                <w:t xml:space="preserve">Revealing misleading schemes through operator activity analysis: A factory case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.360-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hfm.20746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346324v1</w:t>
+                <w:t xml:space="preserve">hal-01861708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing misleading schemes through operator activity analysis: A factory case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Hoarau</w:t>
+                <w:t xml:space="preserve">Une étude du concept d’innumérisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28, pp.360-371. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (4), pp.413-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hfm.20746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861708v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do child pedestrians deliberately take risks when they are in a hurry? An experimental study on a simulator</w:t>
               </w:r>
@@ -2086,352 +2086,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity analysis of expert and novice operators in a semi-automated manufacturing process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Hoarau</w:t>
+                <w:t xml:space="preserve">Determinants of team performance during rescue operations conducted by professional firefighters: an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Mars</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 European Conference on Cognitive Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2637248.2637271⟩</w:t>
+              <w:t xml:space="preserve">Ergo' IA 14 - Ergonomie et Informatique Avancée Conference - Design, Ergonomie et IHM: quelle articulation pour la co-conception de l'interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nadine Couture; Christian Bastien; Tomas Dorta, Oct 2014, Biarritz, France. pp.92-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2671470.2671483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068527v1</w:t>
+                <w:t xml:space="preserve">hal-01104018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver adaptation to haptic shared control of the steering wheel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Conference on Systems, Man, and Cybernetics (IEEE SMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, San Diego, United States. pp.1505 - 1509, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMC.2014.6974129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of team performance during rescue operations conducted by professional firefighters: an exploratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Jouanne</w:t>
+                <w:t xml:space="preserve">Activity analysis of expert and novice operators in a semi-automated manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gael Morel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergo' IA 14 - Ergonomie et Informatique Avancée Conference - Design, Ergonomie et IHM: quelle articulation pour la co-conception de l'interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nadine Couture; Christian Bastien; Tomas Dorta, Oct 2014, Biarritz, France. pp.92-95, </w:t>
+              <w:t xml:space="preserve">2014 European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.Article no. 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2671470.2671483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2637248.2637271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104018v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle(s) validité(s) pour un simulateur de conduite: étude exploratoire</w:t>
               </w:r>
@@ -2633,51 +2633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification des comportements de traversée de rue des enfants-piétons de 9-10 ans au fil d'une pratique sur simulateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque francophone de la Plate-Forme Intégratrice COPIE (Comportement du PIéton dans son Environnement). Le piéton: nouvelles connaissances, nouvelles pratiques et besoins de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France. pp.217-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3987,51 +3987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schnebelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mecheri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1685223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2021.682119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.12.3.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2020.105776" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fischer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2018.02.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20746" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943065v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Festoc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.07.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHF29V9F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coeugnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Dorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.12.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38PXR0NH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne van de Weerdt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.742.0157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fisher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fischer-Lokou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubomir Lamy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;nat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cheminat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50523-3_8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Charrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637271" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068513v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deroo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2014.6974129" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jouanne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Morel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671470.2671483" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prevost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pothier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Math&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02941778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lieury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546012v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Espiau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schnebelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mecheri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1685223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2021.682119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.12.3.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2020.105776" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20746" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fischer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2018.02.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943065v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Festoc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.07.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHF29V9F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coeugnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Dorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.12.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38PXR0NH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne van de Weerdt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.742.0157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fisher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fischer-Lokou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubomir Lamy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;nat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cheminat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50523-3_8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Charrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jouanne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Morel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671470.2671483" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deroo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2014.6974129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637271" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prevost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pothier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Math&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02941778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lieury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546012v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Espiau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>