--- v1 (2026-04-13)
+++ v2 (2026-05-19)
@@ -2203,235 +2203,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver adaptation to haptic shared control of the steering wheel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activity analysis of expert and novice operators in a semi-automated manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Systems, Man, and Cybernetics (IEEE SMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC.2014.6974129⟩</w:t>
+              <w:t xml:space="preserve">2014 European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.Article no. 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2637248.2637271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068513v1</w:t>
+                <w:t xml:space="preserve">hal-01068527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity analysis of expert and novice operators in a semi-automated manufacturing process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Hoarau</w:t>
+                <w:t xml:space="preserve">Driver adaptation to haptic shared control of the steering wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 European Conference on Cognitive Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.Article no. 19, </w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Systems, Man, and Cybernetics (IEEE SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, San Diego, United States. pp.1505 - 1509, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2637248.2637271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2014.6974129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068527v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle(s) validité(s) pour un simulateur de conduite: étude exploratoire</w:t>
               </w:r>
@@ -3987,51 +3987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schnebelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mecheri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1685223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2021.682119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.12.3.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2020.105776" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20746" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fischer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2018.02.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943065v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Festoc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.07.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHF29V9F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coeugnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Dorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.12.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38PXR0NH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne van de Weerdt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.742.0157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fisher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fischer-Lokou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubomir Lamy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;nat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cheminat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50523-3_8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Charrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jouanne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Morel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671470.2671483" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deroo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2014.6974129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637271" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prevost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pothier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Math&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02941778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lieury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546012v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Espiau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schnebelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mecheri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1685223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hoarau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2021.682119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.12.3.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2020.105776" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20746" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02346324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fischer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2018.02.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943065v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Festoc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.07.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHF29V9F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coeugnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Dorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.12.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38PXR0NH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne van de Weerdt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.742.0157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fisher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fischer-Lokou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubomir Lamy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;nat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cheminat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50523-3_8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Charrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jouanne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Morel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671470.2671483" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637271" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068513v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deroo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2014.6974129" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prevost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pothier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Math&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02941778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lieury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546012v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Espiau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>