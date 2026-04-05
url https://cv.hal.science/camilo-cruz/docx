--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -680,261 +680,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal weld lines in injection-molded short fiber-reinforced PBT: Extensive microstructure characterization for mechanical performance evaluation</w:t>
+                <w:t xml:space="preserve">Mechanical and microstructural characterization of flowing weld lines in injection-molded short fiber-reinforced PBT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Besher Baradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Régnier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (12), pp.4547-4558. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.152-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pc.25310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539693v1</w:t>
+                <w:t xml:space="preserve">hal-02063403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and microstructural characterization of flowing weld lines in injection-molded short fiber-reinforced PBT</w:t>
+                <w:t xml:space="preserve">Frontal weld lines in injection-molded short fiber-reinforced PBT: Extensive microstructure characterization for mechanical performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Besher Baradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Regnier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74, pp.152-162. </w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (12), pp.4547-4558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pc.25310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063403v1</w:t>
+                <w:t xml:space="preserve">hal-02539693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on the Brownian Dynamics Simulation of Bead-Rod-Spring Models Encountered in Computational Rheology</w:t>
               </w:r>
@@ -1404,217 +1404,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Dilute Polymer Solutions to Carbon Nanotubes Suspensions</w:t>
+                <w:t xml:space="preserve">Modélisation de la contribution élastique des nanotubes de carbone au comportement rhéologique de leurs suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Workshop @Part</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">44ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008237v1</w:t>
+                <w:t xml:space="preserve">hal-01008462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la contribution élastique des nanotubes de carbone au comportement rhéologique de leurs suspensions</w:t>
+                <w:t xml:space="preserve">From Dilute Polymer Solutions to Carbon Nanotubes Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Workshop @Part</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008462v1</w:t>
+                <w:t xml:space="preserve">hal-01008237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement rhéologique des suspensions de nanotubes de carbone mono feuillets fonctionnalisés</w:t>
               </w:r>
@@ -2164,51 +2164,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6DFE7DD"/>
+    <w:nsid w:val="E7CA2AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2395,51 +2395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camilo-cruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4191-7563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05536713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ashour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez S&#225;nchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2026.113532" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228688v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Saad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13961-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Sinha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01717-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne K. Kugler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrah&#225;n Bechara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Besher Baradi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riedel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25310" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.12.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cruz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-012-9072-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Illoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36571" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-010-0487-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C20A95615EB8ECC97DFFD72585512EC8B639E6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Andr&#233;s Cruz Bernal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s A. Illoul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mackley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson W K Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Giner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00552038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENAM0046" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camilo-cruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4191-7563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05536713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ashour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez S&#225;nchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2026.113532" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228688v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Saad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13961-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Sinha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01717-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne K. Kugler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrah&#225;n Bechara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Besher Baradi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riedel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.12.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25310" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cruz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-012-9072-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Illoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36571" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-010-0487-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C20A95615EB8ECC97DFFD72585512EC8B639E6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Andr&#233;s Cruz Bernal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s A. Illoul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mackley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson W K Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Giner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00552038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENAM0046" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>