--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -299,1804 +299,2809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient identification of a flow-induced crystallization model for injection molding simulation</w:t>
+                <w:t xml:space="preserve">Atomistic Modeling of the Hygromechanical Properties of Amorphous Polyamide 6,6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Saad</w:t>
+                <w:t xml:space="preserve">Karim Gadelrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Kech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Cruz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-024-13961-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 130 (11), pp.3240-3248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c07710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228688v1</w:t>
+                <w:t xml:space="preserve">hal-05586991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an accurate pressure estimation in injection molding simulation using surrogate modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Efficient identification of a flow-induced crystallization model for injection molding simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alankar Sinha</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gilles Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (6), pp.2-19. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (11-12), pp.5243-5270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-022-01717-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-13961-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967036v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data enriched lubrication force modeling for a mechanistic fiber simulation of short fiber-reinforced thermoplastics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an accurate pressure estimation in injection molding simulation using surrogate modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne K. Kugler</w:t>
+                <w:t xml:space="preserve">Alankar Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrahán Bechara</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0049641⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (6), pp.2-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-022-01717-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228710v1</w:t>
+                <w:t xml:space="preserve">hal-03967036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and microstructural characterization of flowing weld lines in injection-molded short fiber-reinforced PBT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data enriched lubrication force modeling for a mechanistic fiber simulation of short fiber-reinforced thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Kugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abrahán Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Besher Baradi</w:t>
+                <w:t xml:space="preserve">Hector Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Kech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.12.017⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0049641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063403v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal weld lines in injection-molded short fiber-reinforced PBT: Extensive microstructure characterization for mechanical performance evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Besher Baradi</w:t>
+                <w:t xml:space="preserve">Macroscopic fiber orientation model evaluation for concentrated short fiber reinforced polymers in comparison to experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Kugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Régnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armin Kech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 40 (12), pp.4547-4558. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pc.25310⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 41 (7), pp.2542-2556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.25553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539693v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the Brownian Dynamics Simulation of Bead-Rod-Spring Models Encountered in Computational Rheology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiber Orientation Predictions—A Review of Existing Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Regnier</w:t>
+                <w:t xml:space="preserve">Susanne Katrin Kugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Kech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Osswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19, pp.227-259. </w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11831-012-9072-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcs4020069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197328v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-strain step response in linear regime of dilute suspensions of naturally bent carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Flow-Dependent Fiber Orientation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Katrin Kugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argha Protim Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Kech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 125, pp.4347-4357. </w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.36571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcs4030096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793180v1</w:t>
+                <w:t xml:space="preserve">hal-05622969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frontal weld lines in injection-molded short fiber-reinforced PBT: Extensive microstructure characterization for mechanical performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Besher Baradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Riedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (12), pp.4547-4558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.25310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical and microstructural characterization of flowing weld lines in injection-molded short fiber-reinforced PBT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Besher Baradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Riedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.152-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shear-strain step response in linear regime of dilute suspensions of naturally bent carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounès Illoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125, pp.4347-4357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.36571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review on the Brownian Dynamics Simulation of Bead-Rod-Spring Models Encountered in Computational Rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.227-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-012-9072-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of a Bent Structure on the Linear Viscoelastic Response of Carbon Nanotube Diluted Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounès Illoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49, pp.1141-1155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00397-010-0487-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micromechanical modelling of the viscoelastic behaviour of an amorphous poly(ethylene)terephthalate (PET) reinforced by spherical glass beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (6-7), pp.695-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de Proprétés Rhéologiques des Suspensions de Nanotubes de Carbone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">Efficient parameter identification for macroscopic fiber orientation models with experimental data and a mechanistic fiber simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Kugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Régnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armin Kech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MIC Week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 35TH INTERNATIONAL CONFERENCE OF THE POLYMER PROCESSING SOCIETY (PPS-35)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cesme-Izmir, Turkey. pp.020050, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5142965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008466v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la contribution élastique des nanotubes de carbone au comportement rhéologique de leurs suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative simulation chain for lifetime assessment of highly loaded short fiber-reinforced thermoplastics: State-of-the-art and need for improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias de Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Regnier</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmaria Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Martin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wilmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Colloque du Groupe Français de Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Composite Materials (ICCM-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'An, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15431596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008462v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Dilute Polymer Solutions to Carbon Nanotubes Suspensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Modélisation de Proprétés Rhéologiques des Suspensions de Nanotubes de Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Andrés Cruz Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounès A. Illoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Regnier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Workshop @Part</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">GDR MIC Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008237v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement rhéologique des suspensions de nanotubes de carbone mono feuillets fonctionnalisés</w:t>
+                <w:t xml:space="preserve">Modélisation de la contribution élastique des nanotubes de carbone au comportement rhéologique de leurs suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Régnier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43e Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">44ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008004v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Attempts for Explaining Elasticity in Functionalized Carbon Nanotubes Suspensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">From Dilute Polymer Solutions to Carbon Nanotubes Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop CNT @Cambridge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECCOMAS Workshop @Part</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008071v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comportement rhéologique des suspensions de nanotubes de carbone mono feuillets fonctionnalisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anson Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Mackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43e Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling elastic behaviour in functionalized carbon nanotube suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anson W K Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Mackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM2008 conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different Attempts for Explaining Elasticity in Functionalized Carbon Nanotubes Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Mackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Worshop CNT @Cambridge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical characterization of frontal and flowing weld lines in injection-molded short fiber-reinforced thermoplastics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE EUROPE/AFRICA CONFERENCE DRESDEN 2017 – POLYMER PROCESSING SOCIETY PPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dresden, Germany. pp.070009, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5084853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Rheological Properties of Carbon Nanotube Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Andrés Cruz Bernal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials. Arts et Métiers ParisTech, 2010. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010ENAM0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00552038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2164,51 +3169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7CA2AD7"/>
+    <w:nsid w:val="8EEC2B60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2395,51 +3400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camilo-cruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4191-7563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05536713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ashour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez S&#225;nchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2026.113532" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228688v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Saad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13961-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Sinha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01717-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne K. Kugler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrah&#225;n Bechara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Besher Baradi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riedel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.12.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25310" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cruz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-012-9072-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Illoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36571" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-010-0487-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C20A95615EB8ECC97DFFD72585512EC8B639E6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Andr&#233;s Cruz Bernal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s A. Illoul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mackley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson W K Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Giner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00552038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENAM0046" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camilo-cruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4191-7563" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05536713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ashour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez S&#225;nchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2026.113532" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gadelrab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c07710" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Saad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13961-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Sinha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01717-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kugler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrah&#225;n Bechara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049641" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Osswald" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25553" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Katrin Kugler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4020069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argha Protim Dey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs4030096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Besher Baradi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riedel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25310" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.12.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Illoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36571" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cruz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-012-9072-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-010-0487-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C20A95615EB8ECC97DFFD72585512EC8B639E6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;gnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.02.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NPD79RH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142965" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Monte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Draghi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martin Kaiser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wilmes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15431596" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Andr&#233;s Cruz Bernal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s A. Illoul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson Ma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mackley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anson W K Ma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Giner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622978v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baradi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084853" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00552038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENAM0046" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>