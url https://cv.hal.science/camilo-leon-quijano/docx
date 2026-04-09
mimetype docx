--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -212,903 +212,972 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposer et s’exposer sur le terrain</w:t>
+                <w:t xml:space="preserve">Bienvenue en France: The Poetics of Vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de muséologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Ethnologist website</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459998v1</w:t>
+                <w:t xml:space="preserve">hal-05576154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des écritures alternatives : le Salon Focus</w:t>
+                <w:t xml:space="preserve">Exposer et s’exposer sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Pétric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de muséologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.45-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/2406-7202.1775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393682v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cité</w:t>
+                <w:t xml:space="preserve">À la rencontre des écritures alternatives : le Salon Focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Pétric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Anthropology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.74-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616908v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographie et anthropologie : perspectives multimodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11r5d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do “Good” Pictures Matter in Anthropology?</w:t>
+                <w:t xml:space="preserve">La Cité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14506/ca37.3.11⟩</w:t>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (2), pp.384-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/729569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875794v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The performative photograph</w:t>
+                <w:t xml:space="preserve">Why Do “Good” Pictures Matter in Anthropology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnographic Theory - HAU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/718000⟩</w:t>
+              <w:t xml:space="preserve">Cultural Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), pp.572-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14506/ca37.3.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875806v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Review] Anthropology Inside Out: Fieldworkers Taking Notes. Edited by Astrid Andersen et al. Canon Pyon, UK: Sean Kingston Publishing, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Anthropology Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (1), pp.198-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/var.12233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender, Photography and Visual Participatory Methods: An Ethnographic Research Project between Colombia and France</w:t>
+                <w:t xml:space="preserve">The performative photograph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08949468.2019.1568111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnographic Theory - HAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.1116-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/718000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465183v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographier, ethnographier et exposer dans la cité.</w:t>
+                <w:t xml:space="preserve">Gender, Photography and Visual Participatory Methods: An Ethnographic Research Project between Colombia and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08949468.2019.1568111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505313v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ethnographie visuelle du genre à Medellín. Photographie et pratiques urbaines</w:t>
+                <w:t xml:space="preserve">Photographier, ethnographier et exposer dans la cité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505318v1</w:t>
+                <w:t xml:space="preserve">hal-03505313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ethnographie visuelle du genre à Medellín. Photographie et pratiques urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112 (1), pp.116-125. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aru.2017.3245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographic engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allegra Lab.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1118,305 +1187,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal ambiances of tourism in Lisbon: exploring locals’ gazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposer &amp;quot;La cité&amp;quot; : expérimentations multimodales en anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude pluridisciplinaire "Chercher, exposer, trouver : Logiques heuristiques de l’écriture expographique""</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beguin, Camille, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage comme mode de connaissance : une anthropologie dans la cité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Transmettre" : espaces et débats de la valorisation scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Prodig, Oct 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fume of Sighs: The Performativity of a Photographic Ethnography of Loss and Grief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Visual Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Visual Anthropology - American Anthropological Association, Nov 2021, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1426,209 +1495,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRATA: Unruly Ethnographies of Troubled Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Darbouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petna Ndaliko Katondolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Daniel Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SunSun éditions, 2025, 979-10-95233-57-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cité : une anthropologie photographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'EHESS. , 16, 2023, Representations, 978-2-7132-2963-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1638,175 +1707,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur les selfies dans un cadre ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Cros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safaris et selfies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.19-23, 2021, 978-2-343-22655-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement photographique : l’expérience dans la création d’un récit urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Benei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains, engagements citoyens et co-créations artistiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.115-141, 2019, 978-2-343-17625-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1816,91 +1885,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">São José, a transmedia and multimodal website on the Lisbon Tourism Observatory engagement in the urban space (COESO D6.2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Norbert Elias UMR 8562. 2022, pp.[31]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1910,112 +1979,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Ethnography. Tools, Archives, and Research Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Ethnography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6 (1), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2083,51 +2152,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEF04669"/>
+    <w:nsid w:val="21D4899F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2314,51 +2383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camilo-leon-quijano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4904-8908" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243442645" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lacite.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Leon-Quijano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2406-7202.1775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P&#233;tric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04616908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729569" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04616893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14506/ca37.3.11" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875806v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/718000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/var.12233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08949468.2019.1568111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2017.3245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darbouret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petna Ndaliko Katondolo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodrigues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Daniel Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505366v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camilo-leon-quijano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4904-8908" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243442645" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lacite.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Leon-Quijano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459998v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2406-7202.1775" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393682v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P&#233;tric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04616893v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04616908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14506/ca37.3.11" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875830v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/var.12233" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/718000" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08949468.2019.1568111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505313v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2017.3245" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465482v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395465v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darbouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petna Ndaliko Katondolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodrigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Daniel Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>