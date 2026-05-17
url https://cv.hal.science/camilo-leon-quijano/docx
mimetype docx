--- v1 (2026-04-09)
+++ v2 (2026-05-17)
@@ -212,1280 +212,1358 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bienvenue en France: The Poetics of Vulnerability</w:t>
+                <w:t xml:space="preserve">Pour une anthropologie de la thermoception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
+                <w:t xml:space="preserve">Camilo León-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Ethnologist website</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 257, pp.149-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/164m1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576154v1</w:t>
+                <w:t xml:space="preserve">hal-05608013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposer et s’exposer sur le terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bienvenue en France: The Poetics of Vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de muséologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Ethnologist website</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25518/2406-7202.1775⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05459998v1</w:t>
+                <w:t xml:space="preserve">hal-05576154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des écritures alternatives : le Salon Focus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exposer et s’exposer sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Pétric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de muséologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.45-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/2406-7202.1775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393682v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographie et anthropologie : perspectives multimodales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">À la rencontre des écritures alternatives : le Salon Focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Pétric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.74-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11r5d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04616893v1</w:t>
+                <w:t xml:space="preserve">hal-05393682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Photographie et anthropologie : perspectives multimodales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Focales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11r5d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/729569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04616908v1</w:t>
+                <w:t xml:space="preserve">hal-04616893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do “Good” Pictures Matter in Anthropology?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La Cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (2), pp.384-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/729569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14506/ca37.3.11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03875794v1</w:t>
+                <w:t xml:space="preserve">hal-04616908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Review] Anthropology Inside Out: Fieldworkers Taking Notes. Edited by Astrid Andersen et al. Canon Pyon, UK: Sean Kingston Publishing, 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Why Do “Good” Pictures Matter in Anthropology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Anthropology Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultural Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), pp.572-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14506/ca37.3.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/var.12233⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03875830v1</w:t>
+                <w:t xml:space="preserve">hal-03875794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The performative photograph</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">[Review] Anthropology Inside Out: Fieldworkers Taking Notes. Edited by Astrid Andersen et al. Canon Pyon, UK: Sean Kingston Publishing, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnographic Theory - HAU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Anthropology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (1), pp.198-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/var.12233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/718000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03875806v1</w:t>
+                <w:t xml:space="preserve">hal-03875830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender, Photography and Visual Participatory Methods: An Ethnographic Research Project between Colombia and France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The performative photograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethnographic Theory - HAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.1116-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/718000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08949468.2019.1568111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03465183v1</w:t>
+                <w:t xml:space="preserve">hal-03875806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographier, ethnographier et exposer dans la cité.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gender, Photography and Visual Participatory Methods: An Ethnographic Research Project between Colombia and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08949468.2019.1568111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505313v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ethnographie visuelle du genre à Medellín. Photographie et pratiques urbaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Photographier, ethnographier et exposer dans la cité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505318v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographic engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allegra Lab.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ethnographie visuelle du genre à Medellín. Photographie et pratiques urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112 (1), pp.116-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aru.2017.3245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal ambiances of tourism in Lisbon: exploring locals’ gazes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exposer &amp;quot;La cité&amp;quot; : expérimentations multimodales en anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Journée d'étude pluridisciplinaire "Chercher, exposer, trouver : Logiques heuristiques de l’écriture expographique""</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beguin, Camille, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756008v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposer &amp;quot;La cité&amp;quot; : expérimentations multimodales en anthropologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multimodal ambiances of tourism in Lisbon: exploring locals’ gazes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude pluridisciplinaire "Chercher, exposer, trouver : Logiques heuristiques de l’écriture expographique""</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beguin, Camille, Nov 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845789v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage comme mode de connaissance : une anthropologie dans la cité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Transmettre" : espaces et débats de la valorisation scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Prodig, Oct 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fume of Sighs: The Performativity of a Photographic Ethnography of Loss and Grief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Visual Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Visual Anthropology - American Anthropological Association, Nov 2021, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1495,209 +1573,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRATA: Unruly Ethnographies of Troubled Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Darbouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petna Ndaliko Katondolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Daniel Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SunSun éditions, 2025, 979-10-95233-57-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cité : une anthropologie photographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'EHESS. , 16, 2023, Representations, 978-2-7132-2963-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1707,175 +1785,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur les selfies dans un cadre ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Cros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safaris et selfies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.19-23, 2021, 978-2-343-22655-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement photographique : l’expérience dans la création d’un récit urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Benei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains, engagements citoyens et co-créations artistiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.115-141, 2019, 978-2-343-17625-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1885,91 +1963,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">São José, a transmedia and multimodal website on the Lisbon Tourism Observatory engagement in the urban space (COESO D6.2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Norbert Elias UMR 8562. 2022, pp.[31]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1979,112 +2057,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Ethnography. Tools, Archives, and Research Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Leon-Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Ethnography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6 (1), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2152,51 +2230,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21D4899F"/>
+    <w:nsid w:val="F12C588A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2383,51 +2461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camilo-leon-quijano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4904-8908" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243442645" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lacite.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Leon-Quijano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459998v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2406-7202.1775" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393682v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P&#233;tric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04616893v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04616908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14506/ca37.3.11" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875830v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/var.12233" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/718000" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08949468.2019.1568111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505313v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2017.3245" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465482v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395465v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darbouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petna Ndaliko Katondolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodrigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Daniel Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camilo-leon-quijano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4904-8908" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243442645" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lacite.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Le&#243;n-Quijano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164m1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Leon-Quijano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459998v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2406-7202.1775" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P&#233;tric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04616893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04616908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729569" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14506/ca37.3.11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875830v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/var.12233" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/718000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08949468.2019.1568111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2017.3245" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465482v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darbouret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petna Ndaliko Katondolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodrigues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Daniel Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505343v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>