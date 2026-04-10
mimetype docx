--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -84,195 +84,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praja2 controls P-body assembly and translation in glioblastoma by non-proteolytic ubiquitylation of DDX6</w:t>
+                <w:t xml:space="preserve">A proteomic and functional view of intrabacterial lipid inclusion biogenesis in mycobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Senatore</w:t>
+                <w:t xml:space="preserve">Tonia Dargham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosario Avolio</w:t>
+                <w:t xml:space="preserve">John Jairo Aguilera-Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Rinaldi</w:t>
+                <w:t xml:space="preserve">Romain Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Chiuso</w:t>
+                <w:t xml:space="preserve">Ivy Mallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria A Oliva</w:t>
+                <w:t xml:space="preserve">Léa Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (9), pp.2347 - 2377. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.e01475-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44319-025-00425-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01475-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405394v1</w:t>
+                <w:t xml:space="preserve">hal-04967434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polyamino‐isoprenyl enhancer NV716 enables the antibacterial activity of two families of multi‐target inhibitors against the ESKAPEE bacterium Enterobacter cloacae</w:t>
               </w:r>
@@ -386,1199 +386,1199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proteomic and functional view of intrabacterial lipid inclusion biogenesis in mycobacteria</w:t>
+                <w:t xml:space="preserve">E‐Cadherin Is a Structuring Component of Invadopodia in Pancreatic Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonia Dargham</w:t>
+                <w:t xml:space="preserve">Aurélie Dobric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Jairo Aguilera-Correa</w:t>
+                <w:t xml:space="preserve">Sébastien Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Avellan</w:t>
+                <w:t xml:space="preserve">Françoise Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivy Mallick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Celik</w:t>
+                <w:t xml:space="preserve">Rénaté Bonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.01475-24⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (9), pp.e70608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.70608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967434v1</w:t>
+                <w:t xml:space="preserve">hal-05577995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntenin Controls Extracellular Vesicle‐Induced Tumour Migration by Regulating the Expression of Adhesion Proteins on Small Extracellular Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnabas Irmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barnabas Irmer</w:t>
+                <w:t xml:space="preserve">Allegra Angenendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allegra Angenendt</w:t>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (8), pp.e70133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jev2.70133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting NUPR1-dependent stress granules formation to induce synthetic lethality in KrasG12D-driven tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Praja2 controls P-body assembly and translation in glioblastoma by non-proteolytic ubiquitylation of DDX6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Senatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+                <w:t xml:space="preserve">Rosario Avolio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fraunhoffer</w:t>
+                <w:t xml:space="preserve">Laura Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Liu</w:t>
+                <w:t xml:space="preserve">Francesco Chiuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Fernandez Bessone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Pasca Di Magliano</w:t>
+                <w:t xml:space="preserve">Maria A Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44321-024-00032-2⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (9), pp.2347 - 2377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44319-025-00425-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799801v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPRINTS.CETSA and IMPRINTS.CETSA.app: an R package and a Shiny application for the analysis and interpretation of IMPRINTS-CETSA data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Gerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Gerault</w:t>
+                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">Pär Nordlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyun Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bib/bbae128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclophostin and Cyclipostins analogues counteract macrolide-induced resistance mediated by erm(41) in Mycobacterium abscessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Sarrazin</w:t>
+                <w:t xml:space="preserve">Isabelle Poncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Poncin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (1), pp.103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12929-024-01091-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04841571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative study of skeletal muscle mitochondrial dysfunction in a murine pancreatic cancer-induced cachexia model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting NUPR1-dependent stress granules formation to induce synthetic lethality in KrasG12D-driven tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Gicquel</w:t>
+                <w:t xml:space="preserve">Nicolas Fraunhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Marchiano</w:t>
+                <w:t xml:space="preserve">Xi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Reyes-Castellanos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">Ivan Fernandez Bessone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasca Di Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.93312.1⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.475-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44321-024-00032-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777549v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIAgui: a Shiny application to process the output from DIA-NN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Integrative study of skeletal muscle mitochondrial dysfunction in a murine pancreatic cancer-induced cachexia model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Reyes-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.RP93312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.93312.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioadv/vbae001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05141522v1</w:t>
+                <w:t xml:space="preserve">hal-04777549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of stromal syntenin sustains AML development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIAgui: a Shiny application to process the output from DIA-NN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Gerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.202317570⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioadv/vbae001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532862v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketogenic HMG‐CoA lyase and its product β‐hydroxybutyrate promote pancreatic cancer progression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Downregulation of stromal syntenin sustains AML development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Gouirand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Gicquel</w:t>
+                <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Lien</w:t>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Jaune‐pons</w:t>
+                <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin da Costa</w:t>
+                <w:t xml:space="preserve">Joanna Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embj.2021110466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202317570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623502v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The serine/threonine kinase MINK1 directly regulates the function of promigratory proteins</w:t>
               </w:r>
@@ -1692,1501 +1692,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UFMylation of MRE11 is essential for telomere length maintenance and hematopoietic stem cell survival</w:t>
+                <w:t xml:space="preserve">Ketogenic HMG‐CoA lyase and its product β‐hydroxybutyrate promote pancreatic cancer progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Lee</w:t>
+                <w:t xml:space="preserve">Victoire Gouirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Belen Perez Oliva</w:t>
+                <w:t xml:space="preserve">Evan Lien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Martinez-Balsalobre</w:t>
+                <w:t xml:space="preserve">Emilie Jaune‐pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri Churikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joshua Peter</w:t>
+                <w:t xml:space="preserve">Quentin da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc7371⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2021110466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375722v1</w:t>
+                <w:t xml:space="preserve">hal-03623502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNF-α induces endothelial–mesenchymal transition promoting stromal development of pancreatic adenocarcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ARHGAP45 controls naïve T‐ and B‐cell entry into lymph nodes and T‐cell progenitor thymus seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Adjuto-Saccone</w:t>
+                <w:t xml:space="preserve">Marie‐pierre Valignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Soubeyran</w:t>
+                <w:t xml:space="preserve">Lichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">Lena Gelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanghui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-021-03920-4⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202052196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562717v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UFMylation of MRE11 is essential for telomere length maintenance and hematopoietic stem cell survival</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joshua Peter</w:t>
+                <w:t xml:space="preserve">Formation of polarized contractile interfaces by self-organized Toll-8/Cirl GPCR asymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Lavalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyan Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Harmansa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kerridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc7371⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (11), pp.1574-1588.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2021.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622430v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARHGAP45 controls naïve T‐ and B‐cell entry into lymph nodes and T‐cell progenitor thymus seeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanghui Zhang</w:t>
+                <w:t xml:space="preserve">Insights into animal septins using recombinant human septin octamers with distinct SEPT9 isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Iv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Silva Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Castro-Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyntia Taveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.202052196⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (15), pp.jcs258484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.258484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04871388v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into animal septins using recombinant human septin octamers with distinct SEPT9 isoforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Barbier</w:t>
+                <w:t xml:space="preserve">The NANOTUMOR consortium - Towards the Tumor Cell Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Schauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.258484⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (6), pp.272-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.202000135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119193v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NANOTUMOR consortium - Towards the Tumor Cell Atlas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Abstract 2290: The serine-threonine kinase Mink1 as a potential therapeutic target in triple negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Silveira Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Kowalczewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.202000135⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (13_Supplement), pp.2290-2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-2290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169719v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract 2290: The serine-threonine kinase Mink1 as a potential therapeutic target in triple negative breast cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Castellano</w:t>
+                <w:t xml:space="preserve">UFMylation of MRE11 is essential for telomere length maintenance and hematopoietic stem cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belen Perez Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martinez-Balsalobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Churikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-2290⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc7371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629404v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of polarized contractile interfaces by self-organized Toll-8/Cirl GPCR asymmetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annemarie Lellouch</w:t>
+                <w:t xml:space="preserve">ARHGAP45 controls naïve T‐ and B‐cell entry into lymph nodes and T‐cell progenitor thymus seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐pierre Valignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Gelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanghui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2021.03.030⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.e52196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202052196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453696v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04871388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARHGAP45 controls naïve T‐ and B‐cell entry into lymph nodes and T‐cell progenitor thymus seeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanghui Zhang</w:t>
+                <w:t xml:space="preserve">TNF-α induces endothelial–mesenchymal transition promoting stromal development of pancreatic adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Adjuto-Saccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.202052196⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-021-03920-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375204v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNF-α induces endothelial–mesenchymal transition promoting stromal development of pancreatic adenocarcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">UFMylation of MRE11 is essential for telomere length maintenance and hematopoietic stem cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belen Perez Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martinez-Balsalobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Churikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-021-03920-4⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc7371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328652v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZZW-115–dependent inhibition of NUPR1 nuclear translocation sensitizes cancer cells to genotoxic agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TNF-α induces endothelial–mesenchymal transition promoting stromal development of pancreatic adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Adjuto-Saccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjun Lan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+                <w:t xml:space="preserve">Philippe Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirna Swayden</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhengwei Zhou</w:t>
+                <w:t xml:space="preserve">Julie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (7), pp.649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-021-03920-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.138117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03877804v1</w:t>
+                <w:t xml:space="preserve">hal-03562717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proximity-labeling proteomic approach to investigate invadopodia molecular landscape in breast cancer cells</w:t>
               </w:r>
@@ -3249,809 +3249,809 @@
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.6787. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-63926-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02859860v1</w:t>
+                <w:t xml:space="preserve">hal-03174369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetraspanin-6 negatively regulates exosome production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipolytic enzymes inhibitors: A new way for antibacterial drugs discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chéry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphael Leblanc</w:t>
+                <w:t xml:space="preserve">Jean-François Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Luis Egea-Jimenez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christopher D Spilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Canaan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1922447117⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.112908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496544v1</w:t>
+                <w:t xml:space="preserve">hal-02990084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLX4 interacts with RTEL1 to prevent transcription-mediated DNA replication perturbations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Guervilly</w:t>
+                <w:t xml:space="preserve">A proximity-labeling proteomic approach to investigate invadopodia molecular landscape in breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mamelonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ostacolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41594-020-0419-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63926-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079782v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02859860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Scribble family in cancer: twentieth anniversary</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tetraspanin-6 negatively regulates exosome production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghossoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Luis Egea-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41388-020-01478-7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (11), pp.5913-5922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1922447117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048143v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipolytic enzymes inhibitors: A new way for antibacterial drugs discovery</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SLX4 interacts with RTEL1 to prevent transcription-mediated DNA replication perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Takedachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scaglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112908⟩</w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (5), pp.438-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41594-020-0419-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990084v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proximity-labeling proteomic approach to investigate invadopodia molecular landscape in breast cancer cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Scribble family in cancer: twentieth anniversary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudra Kashyap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63926-4⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (47), pp.7019-7033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-020-01478-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174369v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher Correction: SLX4 interacts with RTEL1 to prevent transcription-mediated DNA replication perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Takedachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Scaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (6), pp.604-604. </w:t>
@@ -4102,51 +4102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the antibacterial activity of oxadiazolone-core derivatives against Mycobacterium abscessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivy Mallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4223,5372 +4223,5506 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scribble family in cancer: twentieth anniversary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudra Kashyap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39, pp.7019-7033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41388-020-01478-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic down-regulation of the HIST1 locus predicts better prognosis in acute myeloid leukemia with NPM1 mutation</w:t>
+                <w:t xml:space="preserve">ZZW-115–dependent inhibition of NUPR1 nuclear translocation sensitizes cancer cells to genotoxic agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+                <w:t xml:space="preserve">Wenjun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia N’guyen Dasi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Mirna Swayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chevalier</w:t>
+                <w:t xml:space="preserve">Yi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vernerey</w:t>
+                <w:t xml:space="preserve">Zhengwei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (1), </w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (18), pp.e138117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13148-019-0738-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.138117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322283v1</w:t>
+                <w:t xml:space="preserve">hal-03877804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative proteomic and phosphoproteomic profiling of prostate cell lines</w:t>
+                <w:t xml:space="preserve">Clustering as a Means To Control Nitrate Respiration Efficiency and Toxicity in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
+                <w:t xml:space="preserve">Suzy Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Boyer</w:t>
+                <w:t xml:space="preserve">Laetitia Pieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Valdeolivas</w:t>
+                <w:t xml:space="preserve">Farida Seduk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Remy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Calzone</w:t>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0224148⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01832-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614575v1</w:t>
+                <w:t xml:space="preserve">hal-02347742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach reveals neuronal and muscle developmental defects after chronic exposure to ionising radiation in zebrafish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PML hyposumoylation is responsible for the resistance of pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Swayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Alzeeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Murat El Houdigui</w:t>
+                <w:t xml:space="preserve">Rawand Masoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Frelon</w:t>
+                <w:t xml:space="preserve">Yolande Berthois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56590-w⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (11), pp.12447-12463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201901091R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527559v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02439811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECT2 associated to PRICKLE1 are poor-prognosis markers in triple-negative breast cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Design of New Probes for Oxidized Amino Acids Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Esgulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avais M Daulat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diego R Revinski</w:t>
+                <w:t xml:space="preserve">Sylvia Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-019-0448-z⟩</w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2019022039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145896v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of New Probes for Oxidized Amino Acids Localization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systems biology approach reveals neuronal and muscle developmental defects after chronic exposure to ionising radiation in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Murat El Houdigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Esgulian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cassien</w:t>
+                <w:t xml:space="preserve">Giovanna Loro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Toiron</w:t>
+                <w:t xml:space="preserve">Caroline Arcanjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Pietri</w:t>
+                <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (1), pp.39. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings2019022039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56590-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393325v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PML hyposumoylation is responsible for the resistance of pancreatic cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirna Swayden</w:t>
+                <w:t xml:space="preserve">ECT2 associated to PRICKLE1 are poor-prognosis markers in triple-negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Alzeeb</w:t>
+                <w:t xml:space="preserve">Avais M Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawand Masoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+                <w:t xml:space="preserve">Diego R Revinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201901091R⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120 (9), pp.931-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-019-0448-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02439811v1</w:t>
+                <w:t xml:space="preserve">hal-02145896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering as a Means To Control Nitrate Respiration Efficiency and Toxicity in Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Tumor Suppressor SCRIB is a Negative Modulator of the Wnt/β‐Catenin Signaling Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais M Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Silveira Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy Bulot</w:t>
+                <w:t xml:space="preserve">Alexandra Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01832-19⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (21-22), pp.1800487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201800487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347742v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tumor Suppressor SCRIB is a Negative Modulator of the Wnt/β‐Catenin Signaling Pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avais M Daulat</w:t>
+                <w:t xml:space="preserve">Cyclipostins and Cyclophostin Analogues as Multitarget Inhibitors That Impair Growth of Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ridenour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishi Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mônica Silveira Wagner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+                <w:t xml:space="preserve">Anosha Abdul Basir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201800487⟩</w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518664v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclipostins and Cyclophostin Analogues as Multitarget Inhibitors That Impair Growth of Mycobacterium abscessus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Madani</w:t>
+                <w:t xml:space="preserve">Differential modification of the C. elegans proteome in response to acute and chronic gamma radiation: link with reproduction decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Ridenour</w:t>
+                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anosha Abdul Basir</w:t>
+                <w:t xml:space="preserve">Catherine Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00172⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 676, pp.767-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276160v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential modification of the C. elegans proteome in response to acute and chronic gamma radiation: link with reproduction decline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of O-Glcnacylated Proteins in Trypanosoma cruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Torres-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yobana Pérez-Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dubois</w:t>
+                <w:t xml:space="preserve">Edgar Zenteno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lecomte</w:t>
+                <w:t xml:space="preserve">Moyira Osny Aquino-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.039⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465437v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of O-Glcnacylated Proteins in Trypanosoma cruzi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moyira Osny Aquino-Gil</w:t>
+                <w:t xml:space="preserve">Profiling Ubiquitin and Ubiquitin-like Dependent Post-translational Modifications and Identification of Significant Alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Swayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dobric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Berthois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00199⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/60402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533352v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02439827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling Ubiquitin and Ubiquitin-like Dependent Post-translational Modifications and Identification of Significant Alterations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+                <w:t xml:space="preserve">Epigenetic down-regulation of the HIST1 locus predicts better prognosis in acute myeloid leukemia with NPM1 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia N’guyen Dasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/60402⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13148-019-0738-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02439827v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic and predictive factors for angiosarcoma patients receiving paclitaxel once weekly plus or minus bevacizumab: an ancillary study derived from a randomized clinical trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative proteomic and phosphoproteomic profiling of prostate cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lebellec</w:t>
+                <w:t xml:space="preserve">Alberto Valdeolivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">Elisabeth Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Tresch-Bruneel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axel Le Cesne</w:t>
+                <w:t xml:space="preserve">Laurence Calzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-4828-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (11), pp.e0224148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0224148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02050851v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and Structural Characterization of TesA, a Major Thioesterase Required for Outer-Envelope Lipid Biosynthesis in Mycobacterium tuberculosis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mapping Cellular Polarity Networks Using Mass Spectrometry-based Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais M Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 430 (24), pp.5129-5136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.09.017⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 430 (19), pp.3545-3564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894053v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early prognostic factors in septic shock cancer patients: a prospective study with a proteomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mokart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mokart</w:t>
+                <w:t xml:space="preserve">M. Bisbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62 (4), pp.493-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/aas.13060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-GlcNAcylation site mapping by (azide-alkyne) click chemistry and mass spectrometry following intensive fractionation of skeletal muscle cells proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean -Baptiste Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 186, pp.83-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Cellular Polarity Networks Using Mass Spectrometry-based Strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avais M Daulat</w:t>
+                <w:t xml:space="preserve">Prognostic and predictive factors for angiosarcoma patients receiving paclitaxel once weekly plus or minus bevacizumab: an ancillary study derived from a randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lebellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tresch-Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Puvirajesinghe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Le Cesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.05.023⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-4828-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145872v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02050851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation peptide of the coagulation factor XIII (AP-F13A1) as a new biomarker for the screening of colorectal cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochemical and Structural Characterization of TesA, a Major Thioesterase Required for Outer-Envelope Lipid Biosynthesis in Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Roperch</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Phuong Chi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12014-018-9191-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 430 (24), pp.5129-5136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783956v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclipostins and cyclophostin analogs inhibit the antigen 85C from Mycobacterium tuberculosis both in vitro and in vivo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activation peptide of the coagulation factor XIII (AP-F13A1) as a new biomarker for the screening of colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Richard</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Julien Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA117.000760⟩</w:t>
+              <w:t xml:space="preserve">Clinical Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12014-018-9191-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770061v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxadiazolone derivatives, new promising multi-target inhibitors against M. tuberculosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Cyclipostins and cyclophostin analogs inhibit the antigen 85C from Mycobacterium tuberculosis both in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Chi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Landry</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 81, pp.414-424. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 293 (8), pp.2755-2769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2018.08.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA117.000760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875577v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of parallel reaction monitoring (PRM)-based quantitative proteomics applied to HER2-Positive breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxadiazolone derivatives, new promising multi-target inhibitors against M. tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Chi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+                <w:t xml:space="preserve">Vincent Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
+                <w:t xml:space="preserve">Anaïs Benarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26031⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81, pp.414-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2018.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145636v1</w:t>
+                <w:t xml:space="preserve">hal-01875577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibronectin-guided migration of carcinoma collectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of parallel reaction monitoring (PRM)-based quantitative proteomics applied to HER2-Positive breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Veracini</w:t>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Schaub</w:t>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14105⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (73), pp.33762-33777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783964v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of NUB1 Activity through Non- Proteolytic Mdm2-Mediated Ubiquitination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Lucio Iovanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EB1-binding–myomegalin protein complex promotes centrosomal microtubules functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leslie Muller</w:t>
+                <w:t xml:space="preserve">How may targeted proteomics complement genomic data in breast cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1705682114⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14789450.2017.1256776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765369v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How may targeted proteomics complement genomic data in breast cancer?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+                <w:t xml:space="preserve">EB1-binding–myomegalin protein complex promotes centrosomal microtubules functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Bouguenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mangon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14789450.2017.1256776⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (50), pp.E10687 - E10696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1705682114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489501v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scaffolding function of the RLTPR protein explains its essential role for CD28 co-stimulation in mouse and human T cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fibronectin-guided migration of carcinoma collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Gopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Veracini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Roncagalli</w:t>
+                <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Cucchetti</w:t>
+                <w:t xml:space="preserve">Catherine Butori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jarmuzynski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elise Bergot</w:t>
+                <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20160579⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455791v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative proteomic analysis exploring progression of colorectal cancer: Modulation of the serpin family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peltier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean P. Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peltier Julien</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01369621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating vascular endothelial growth factor (VEGF) as predictive factor of progression-free survival in patients with advanced chordoma receiving sorafenib: an analysis from a phase II trial of the french sarcoma group (GSF/GETO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The scaffolding function of the RLTPR protein explains its essential role for CD28 co-stimulation in mouse and human T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roncagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Cucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Lebellec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Tresch-Bruneel</w:t>
+                <w:t xml:space="preserve">Nicolas Jarmuzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bompas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Toiron</w:t>
+                <w:t xml:space="preserve">Claude Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.12172⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (11), pp.2437-2457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20160579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453300v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory O-GlcNAcylation sites on FoxO1 are yet to be identified</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulating vascular endothelial growth factor (VEGF) as predictive factor of progression-free survival in patients with advanced chordoma receiving sorafenib: an analysis from a phase II trial of the french sarcoma group (GSF/GETO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yobana Perez-Cervera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">Loic Lebellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tresch-Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pagesy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tony Lefebvre</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bompas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2015.04.114⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Oncotarget, 7 (45), pp.73984-73994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.12172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03285064v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocyte pathway alterations in response to in vitro Crimean Congo hemorrhagic fever virus infection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulatory O-GlcNAcylation sites on FoxO1 are yet to be identified</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yobana Perez-Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fraisier</w:t>
+                <w:t xml:space="preserve">Patrick Pagesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Rodrigues</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bourdon</w:t>
+                <w:t xml:space="preserve">Tony Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Res</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2013.10.013⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Biochemical and biophysical research communications, 462 (2), pp.151-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2015.04.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972351v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glial-cell-mediated re-induction of the blood-brain barrier phenotype in brain capillary endothelial cells: A differential gel electrophoresis study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+                <w:t xml:space="preserve">Hepatocyte pathway alterations in response to in vitro Crimean Congo hemorrhagic fever virus infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Vu Hai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwënaël Pottiez</w:t>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chafey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">Stéphanie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virus Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 179, pp.187-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2013.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201200166⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515850v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterisation of Endogenous Vangl2/Vangl1 Heteromeric Protein Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glial-cell-mediated re-induction of the blood-brain barrier phenotype in brain capillary endothelial cells: A differential gel electrophoresis study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwënaël Pottiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Belotti</w:t>
+                <w:t xml:space="preserve">Philippe Chafey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania M. Puvirajesinghe</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Tom Teerlink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (9), pp.e46213. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (7), pp.1185-1199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201200166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447666v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posttranslational modification of pili upon cell contact triggers N. meningitidis dissemination.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Characterisation of Endogenous Vangl2/Vangl1 Heteromeric Protein Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mikaty</w:t>
+                <w:t xml:space="preserve">Edwige Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Malosse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Dumont</w:t>
+                <w:t xml:space="preserve">Tania M. Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1200729⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e46213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904588v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of new autoantibody specificities directed at proteins involved in the transforming growth factor beta pathway in patients with systemic sclerosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bussone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanadi Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bussone</w:t>
+                <w:t xml:space="preserve">Mathieu Tamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanadi Dib</w:t>
+                <w:t xml:space="preserve">Cedric Broussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (3), pp.R74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/ar3336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00606111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of human proinsulin leader sequence by class I-restricted T-cells in HLA-A*0201 transgenic mice and in human type 1 diabetes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Posttranslational modification of pili upon cell contact triggers N. meningitidis dissemination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mikaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Toma</w:t>
+                <w:t xml:space="preserve">C. Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taghrid Laïka</w:t>
+                <w:t xml:space="preserve">M. Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Haddouk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Briand</w:t>
+                <w:t xml:space="preserve">A. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db08-0599⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 331 (6018), pp.778-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1200729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357419v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Approach for the Purification of Signaling Complexes That Specifically Interact with the Carboxyl-terminal Domain of G Protein-coupled Receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recognition of human proinsulin leader sequence by class I-restricted T-cells in HLA-A*0201 transgenic mice and in human type 1 diabetes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Toma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taghrid Laïka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Maurice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Avais M Daulat</w:t>
+                <w:t xml:space="preserve">Samy Haddouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Broussard</w:t>
+                <w:t xml:space="preserve">Sandrine Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mozo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Clary</w:t>
+                <w:t xml:space="preserve">Jean-Paul Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M700435-MCP200⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (2), pp.394-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db08-0599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348044v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of stromelysin-1 (MMP-3) on non-collagenous extracellular matrix proteins of demineralized dentin and the adhesive properties of restorative resins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boukpessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Boukpessi</w:t>
+                <w:t xml:space="preserve">S. Menashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Menashi</w:t>
+                <w:t xml:space="preserve">L. Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Camoin</w:t>
+                <w:t xml:space="preserve">J. M. Tencate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2008.07.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2008.07.035⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Neisseria spp. type IV pilin glycosylation with a glyceramido acetamido trideoxyhexose residue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Generic Approach for the Purification of Signaling Complexes That Specifically Interact with the Carboxyl-terminal Domain of G Protein-coupled Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais M Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Chamot-Rooke</w:t>
+                <w:t xml:space="preserve">Cédric Broussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rousseau</w:t>
+                <w:t xml:space="preserve">Julien Mozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lanternier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Mairey</w:t>
+                <w:t xml:space="preserve">Guilhem Clary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0705335104⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (8), pp.1556-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M700435-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904602v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alternative Neisseria spp. type IV pilin glycosylation with a glyceramido acetamido trideoxyhexose residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lanternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mikaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (37), pp.14783-14788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0705335104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amino acid sequence and three-dimensional structure of the Tn-specific isolectin B4 from Vicia villosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Osinaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Tello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Batthyany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Bianchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 412 (1), pp.190-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0014-5793(97)00677-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03136637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9598,413 +9732,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging multi-omics data integration in the study of Chornobyl tree frogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Noyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRER2024 - 6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04835908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein expression patterns and activities of two metabolic enzymes (CS and LDH) highlight a disturbance in the metabolic pathways of tree frogs living in the Chernobyl Exclusion Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Dasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marseille (FR), France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering EZH2 Non-Canonical Activities in AML Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Boet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Montersino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 66th ASH Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, San Diego (CA), United States. 144 (Supplement 1), pp.4097-4097, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2024-200580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10014,51 +10148,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of PDZ Interactions by Affinity Purification and Mass Spectrometry Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avais Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10067,106 +10201,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PDZ Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2256, Springer US, pp.17-40, 2021, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1166-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10176,169 +10310,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic yeast two-hybrid screening identifies novel functions for SET1C/COMPASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Luciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihyun Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A Niño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The serine/threonine kinase MINK1 directly regulates the function of promigratory proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avais Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10390,301 +10524,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Ariey-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of polarized contractile interfaces by self-organized Toll-8/Cirl GPCR asymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lavalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiyan Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Harmansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Kerridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UFMylation of MRE11 is essential for maintenance of telomere length and hematopoietic stem cell survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Belen Perez Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Churikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martinez-Balsalobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId407"/>
+      <w:footerReference w:type="default" r:id="rId412"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10831,51 +10965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Senatore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Avolio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rinaldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chiuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Oliva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00425-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.70014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04967434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Dargham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Aguilera-Correa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avellan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Mallick" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Celik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01475-24" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Irmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Angenendt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Geyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70133" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santofimia-Casta&#241;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraunhoffer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fernandez Bessone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasca Di Magliano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-024-00032-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Gerault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r Nordlund" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyun Dai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbae128" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sarrazin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-024-01091-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gicquel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchiano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.93312.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Gouirand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaune&#8208;pons" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin da Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110466" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais Daulat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Wagner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kowalczewska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ariey-Bonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259347" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Perez Oliva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martinez-Balsalobre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Churikov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc7371" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Adjuto-Saccone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubeyran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03920-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04871388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le He" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Valignat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Gelard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghui Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202052196" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Castro-Linares" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Taveneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258484" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629404v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Silveira Wagner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-2290" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lavalou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyan Mao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Harmansa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kerridge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Lellouch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.03.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03328652v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877804v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Swayden" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwei Zhou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.138117" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02859860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thuault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mamelonet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Salameh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ostacolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chanez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63926-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496544v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;ry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Egea-Jimenez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922447117" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Takedachi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scaglione" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guervilly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0419-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Santoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudra Kashyap" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01478-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02990084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Spilling" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112908" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03174369v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997075v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0447-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02950695v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Madani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Crauste" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238178" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087102v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322283v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N&#8217;guyen Dasi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevalier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0738-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614575v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Valdeolivas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Remy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calzone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224148" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527559v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Murat El Houdigui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Loro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56590-w" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M Daulat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Revinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0448-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Esgulian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pietri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019022039" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Alzeeb" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawand Masoud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berthois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901091R" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02347742v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bulot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pieulle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Seduk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01832-19" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518664v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Silveira Wagner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800487" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02276160v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ridenour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Paudel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anosha Abdul Basir" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00172" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465437v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.039" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533352v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Torres-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yobana P&#233;rez-Cervera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Zenteno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moyira Osny Aquino-Gil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00199" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dobric" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villalba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60402" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02050851v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebellec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tresch-Bruneel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Cesne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4828-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01894053v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Chi Nguyen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.09.017" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780657v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mokart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemmour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisbal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sannini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.13060" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143569v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lambert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Baptiste Boyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.07.005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145872v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Puvirajesinghe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.05.023" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783956v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peltier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roperch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12014-018-9191-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770061v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Richard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.000760" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875577v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delorme" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Benarouche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Landry" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2018.08.025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145636v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26031" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783964v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gopal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Veracini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grall" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Butori" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14105" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787875v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonacci" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Lucio Iovanna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765369v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badache" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Bouguenina" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sala&#252;n" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mangon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Muller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705682114" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489501v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2017.1256776" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455791v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cucchetti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jarmuzynski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bergot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20160579" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01369621v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peltier Julien" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Roperch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audebert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.07.031" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453300v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebellec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bompas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12172" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03285064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fardini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yobana Perez-Cervera" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pagesy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lefebvre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2015.04.114" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH2TCZJG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972351v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraisier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodrigues" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Vu Hai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourdon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.10.013" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SV2SNJ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515850v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#235;na&#235;l Pottiez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Teerlink" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200166" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MNH1R3T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447666v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046213" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904588v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamot-Rooke" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mikaty" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soyer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200729" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00606111v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bussone" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Dib" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tamby" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Broussard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Federici" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3336" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357419v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Toma" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid La&#239;ka" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Haddouk" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Luce" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Briand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db08-0599" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348044v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurice" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Clary" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700435-MCP200" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319853v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boukpessi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menashi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camoin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Tencate" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldberg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2008.07.035" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V83HM8SG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904602v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanternier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mairey" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0705335104" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03136637v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osinaga" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tello" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Batthyany" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bianchet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Tavares" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(97)00677-7" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04835908v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Goujon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Noyau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868680v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390918v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N'Guyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-200580" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629400v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1166-1_2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398521v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luciano" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyun Park" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Ni&#241;o" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623628v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100930v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020992v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04967434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Dargham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Aguilera-Correa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avellan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Mallick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Celik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01475-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.70014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dobric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nat&#233; Bonier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.70608" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Irmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Angenendt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Geyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70133" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405394v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Senatore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Avolio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rinaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chiuso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Oliva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00425-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Gerault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r Nordlund" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyun Dai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbae128" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sarrazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-024-01091-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santofimia-Casta&#241;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraunhoffer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fernandez Bessone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasca Di Magliano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-024-00032-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gicquel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchiano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.93312.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais Daulat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Wagner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kowalczewska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ariey-Bonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259347" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Gouirand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaune&#8208;pons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin da Costa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110466" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le He" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Valignat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Gelard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghui Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202052196" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lavalou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyan Mao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Harmansa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kerridge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Lellouch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.03.030" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Castro-Linares" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Taveneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258484" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629404v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Silveira Wagner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-2290" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Perez Oliva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martinez-Balsalobre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Churikov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc7371" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04871388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03328652v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Adjuto-Saccone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubeyran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03920-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03174369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thuault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mamelonet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Salameh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ostacolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chanez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63926-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02990084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Spilling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112908" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02859860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496544v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;ry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Egea-Jimenez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922447117" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079782v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Takedachi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scaglione" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guervilly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0419-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Santoni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudra Kashyap" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01478-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997075v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0447-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02950695v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Madani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Crauste" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238178" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087102v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Swayden" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwei Zhou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.138117" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02347742v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bulot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pieulle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Seduk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01832-19" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Alzeeb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawand Masoud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berthois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901091R" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393325v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Esgulian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pietri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019022039" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527559v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Murat El Houdigui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Loro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56590-w" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M Daulat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Revinski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0448-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Silveira Wagner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800487" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02276160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ridenour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Paudel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anosha Abdul Basir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00172" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465437v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.039" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Torres-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yobana P&#233;rez-Cervera" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Zenteno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moyira Osny Aquino-Gil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00199" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439827v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villalba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60402" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322283v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N&#8217;guyen Dasi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevalier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0738-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614575v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Valdeolivas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Remy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calzone" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224148" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145872v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Puvirajesinghe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.05.023" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780657v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mokart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemmour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisbal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sannini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.13060" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143569v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lambert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Baptiste Boyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.07.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02050851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebellec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tresch-Bruneel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Cesne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4828-1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01894053v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Chi Nguyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.09.017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783956v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peltier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roperch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12014-018-9191-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770061v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Richard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.000760" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875577v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delorme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Benarouche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Landry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2018.08.025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145636v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26031" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787875v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonacci" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Lucio Iovanna" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489501v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2017.1256776" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765369v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badache" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Bouguenina" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sala&#252;n" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mangon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Muller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705682114" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783964v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gopal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Veracini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grall" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Butori" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14105" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01369621v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peltier Julien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Roperch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audebert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.07.031" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455791v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cucchetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jarmuzynski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bergot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20160579" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453300v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebellec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bompas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12172" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03285064v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fardini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yobana Perez-Cervera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pagesy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lefebvre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2015.04.114" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH2TCZJG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972351v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraisier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodrigues" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Vu Hai" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourdon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.10.013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SV2SNJ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515850v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#235;na&#235;l Pottiez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Teerlink" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200166" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MNH1R3T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447666v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046213" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00606111v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bussone" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Dib" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tamby" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Broussard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Federici" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3336" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904588v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamot-Rooke" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mikaty" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200729" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357419v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Toma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid La&#239;ka" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Haddouk" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Luce" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Briand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db08-0599" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319853v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boukpessi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menashi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camoin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Tencate" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldberg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2008.07.035" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V83HM8SG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348044v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurice" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Clary" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700435-MCP200" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904602v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanternier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mairey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0705335104" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03136637v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osinaga" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tello" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Batthyany" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bianchet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Tavares" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(97)00677-7" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04835908v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Goujon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Noyau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868680v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390918v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N'Guyen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-200580" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629400v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1166-1_2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398521v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luciano" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyun Park" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Ni&#241;o" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623628v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100930v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020992v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>