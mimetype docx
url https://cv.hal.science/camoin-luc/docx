--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -84,9645 +84,9913 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proteomic and functional view of intrabacterial lipid inclusion biogenesis in mycobacteria</w:t>
+                <w:t xml:space="preserve">An inducible multiciliated cell line resolves proteome dynamics and identifies CDK7 as a conserved regulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonia Dargham</w:t>
+                <w:t xml:space="preserve">Camille Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Jairo Aguilera-Correa</w:t>
+                <w:t xml:space="preserve">Olivier Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Avellan</w:t>
+                <w:t xml:space="preserve">Marine Touret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivy Mallick</w:t>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Celik</w:t>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.e01475-24. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 225 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.01475-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.202506154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967434v1</w:t>
+                <w:t xml:space="preserve">hal-05602870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polyamino‐isoprenyl enhancer NV716 enables the antibacterial activity of two families of multi‐target inhibitors against the ESKAPEE bacterium Enterobacter cloacae</w:t>
+                <w:t xml:space="preserve">Oxadiazolone Derivatives: Powerful Tools to Reduce Staphylococcus aureus Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Guy</w:t>
+                <w:t xml:space="preserve">Léo Faion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">David Ranava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+                <w:t xml:space="preserve">Virginie Mohymont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (3), pp.259-274. </w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mlf2.70014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.6c00165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131779v1</w:t>
+                <w:t xml:space="preserve">hal-05611874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E‐Cadherin Is a Structuring Component of Invadopodia in Pancreatic Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The polyamino‐isoprenyl enhancer NV716 enables the antibacterial activity of two families of multi‐target inhibitors against the ESKAPEE bacterium Enterobacter cloacae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dobric</w:t>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Germain</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcmm.70608⟩</w:t>
+              <w:t xml:space="preserve">mLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (3), pp.259-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mlf2.70014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05577995v1</w:t>
+                <w:t xml:space="preserve">hal-05131779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntenin Controls Extracellular Vesicle‐Induced Tumour Migration by Regulating the Expression of Adhesion Proteins on Small Extracellular Vesicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E‐Cadherin Is a Structuring Component of Invadopodia in Pancreatic Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dobric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barnabas Irmer</w:t>
+                <w:t xml:space="preserve">Françoise Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allegra Angenendt</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rénaté Bonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jev2.70133⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (9), pp.e70608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.70608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502831v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praja2 controls P-body assembly and translation in glioblastoma by non-proteolytic ubiquitylation of DDX6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A proteomic and functional view of intrabacterial lipid inclusion biogenesis in mycobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonia Dargham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Aguilera-Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Senatore</w:t>
+                <w:t xml:space="preserve">Romain Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosario Avolio</w:t>
+                <w:t xml:space="preserve">Ivy Mallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Rinaldi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria A Oliva</w:t>
+                <w:t xml:space="preserve">Léa Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44319-025-00425-5⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.e01475-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01475-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405394v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPRINTS.CETSA and IMPRINTS.CETSA.app: an R package and a Shiny application for the analysis and interpretation of IMPRINTS-CETSA data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntenin Controls Extracellular Vesicle‐Induced Tumour Migration by Regulating the Expression of Adhesion Proteins on Small Extracellular Vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnabas Irmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allegra Angenendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Gerault</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christiane Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbae128⟩</w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (8), pp.e70133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jev2.70133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141602v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclophostin and Cyclipostins analogues counteract macrolide-induced resistance mediated by erm(41) in Mycobacterium abscessus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Praja2 controls P-body assembly and translation in glioblastoma by non-proteolytic ubiquitylation of DDX6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Senatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Avolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Sarrazin</w:t>
+                <w:t xml:space="preserve">Francesco Chiuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Poncin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">Maria A Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12929-024-01091-w⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (9), pp.2347 - 2377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44319-025-00425-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04841571v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting NUPR1-dependent stress granules formation to induce synthetic lethality in KrasG12D-driven tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+                <w:t xml:space="preserve">Nicolas Fraunhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fraunhoffer</w:t>
+                <w:t xml:space="preserve">Xi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Liu</w:t>
+                <w:t xml:space="preserve">Ivan Fernandez Bessone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasca Di Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (3), pp.475-505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44321-024-00032-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative study of skeletal muscle mitochondrial dysfunction in a murine pancreatic cancer-induced cachexia model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclophostin and Cyclipostins analogues counteract macrolide-induced resistance mediated by erm(41) in Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Gicquel</w:t>
+                <w:t xml:space="preserve">Isabelle Poncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Marchiano</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Patrick Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.93312.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (1), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12929-024-01091-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777549v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04841571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIAgui: a Shiny application to process the output from DIA-NN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">IMPRINTS.CETSA and IMPRINTS.CETSA.app: an R package and a Shiny application for the analysis and interpretation of IMPRINTS-CETSA data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Gerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pär Nordlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyun Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioadv/vbae001⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbae128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141522v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of stromal syntenin sustains AML development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative study of skeletal muscle mitochondrial dysfunction in a murine pancreatic cancer-induced cachexia model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Castellano</w:t>
+                <w:t xml:space="preserve">Tristan Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Fares</w:t>
+                <w:t xml:space="preserve">Fabio Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Reyes-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.202317570⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.RP93312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.93312.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532862v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The serine/threonine kinase MINK1 directly regulates the function of promigratory proteins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIAgui: a Shiny application to process the output from DIA-NN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Gerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.259347⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioadv/vbae001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792746v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketogenic HMG‐CoA lyase and its product β‐hydroxybutyrate promote pancreatic cancer progression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Downregulation of stromal syntenin sustains AML development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghossoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Gouirand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Gicquel</w:t>
+                <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Lien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin da Costa</w:t>
+                <w:t xml:space="preserve">Joanna Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2021110466⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202317570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623502v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARHGAP45 controls naïve T‐ and B‐cell entry into lymph nodes and T‐cell progenitor thymus seeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ketogenic HMG‐CoA lyase and its product β‐hydroxybutyrate promote pancreatic cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Gouirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Lien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le He</w:t>
+                <w:t xml:space="preserve">Emilie Jaune‐pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐pierre Valignat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fanghui Zhang</w:t>
+                <w:t xml:space="preserve">Quentin da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.202052196⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2021110466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375204v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of polarized contractile interfaces by self-organized Toll-8/Cirl GPCR asymmetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The serine/threonine kinase MINK1 directly regulates the function of promigratory proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Kowalczewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Lavalou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Annemarie Lellouch</w:t>
+                <w:t xml:space="preserve">Jeremy Ariey-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2021.03.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.259347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453696v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into animal septins using recombinant human septin octamers with distinct SEPT9 isoforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Iv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Silva Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Castro-Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyntia Taveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 134 (15), pp.jcs258484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.258484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NANOTUMOR consortium - Towards the Tumor Cell Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Schauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 113 (6), pp.272-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/boc.202000135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract 2290: The serine-threonine kinase Mink1 as a potential therapeutic target in triple negative breast cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avais Daulat</w:t>
+                <w:t xml:space="preserve">UFMylation of MRE11 is essential for telomere length maintenance and hematopoietic stem cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belen Perez Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martinez-Balsalobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Churikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Silveira Wagner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Castellano</w:t>
+                <w:t xml:space="preserve">Joshua Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-2290⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc7371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629404v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UFMylation of MRE11 is essential for telomere length maintenance and hematopoietic stem cell survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ARHGAP45 controls naïve T‐ and B‐cell entry into lymph nodes and T‐cell progenitor thymus seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Lee</w:t>
+                <w:t xml:space="preserve">Marie‐pierre Valignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Belen Perez Oliva</w:t>
+                <w:t xml:space="preserve">Lichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Martinez-Balsalobre</w:t>
+                <w:t xml:space="preserve">Lena Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri Churikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joshua Peter</w:t>
+                <w:t xml:space="preserve">Fanghui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc7371⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.e52196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202052196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622430v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04871388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARHGAP45 controls naïve T‐ and B‐cell entry into lymph nodes and T‐cell progenitor thymus seeding</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abstract 2290: The serine-threonine kinase Mink1 as a potential therapeutic target in triple negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanghui Zhang</w:t>
+                <w:t xml:space="preserve">Avais Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Silveira Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Kowalczewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.202052196⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (13_Supplement), pp.2290-2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-2290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04871388v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNF-α induces endothelial–mesenchymal transition promoting stromal development of pancreatic adenocarcinoma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of polarized contractile interfaces by self-organized Toll-8/Cirl GPCR asymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">Jules Lavalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyan Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Harmansa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kerridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-021-03920-4⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (11), pp.1574-1588.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2021.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328652v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UFMylation of MRE11 is essential for telomere length maintenance and hematopoietic stem cell survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ARHGAP45 controls naïve T‐ and B‐cell entry into lymph nodes and T‐cell progenitor thymus seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Lee</w:t>
+                <w:t xml:space="preserve">Marie‐pierre Valignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Belen Perez Oliva</w:t>
+                <w:t xml:space="preserve">Lichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Martinez-Balsalobre</w:t>
+                <w:t xml:space="preserve">Lena Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri Churikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joshua Peter</w:t>
+                <w:t xml:space="preserve">Fanghui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc7371⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202052196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375722v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TNF-α induces endothelial–mesenchymal transition promoting stromal development of pancreatic adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Adjuto-Saccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (7), pp.649. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41419-021-03920-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562717v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proximity-labeling proteomic approach to investigate invadopodia molecular landscape in breast cancer cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Chanez</w:t>
+                <w:t xml:space="preserve">UFMylation of MRE11 is essential for telomere length maintenance and hematopoietic stem cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belen Perez Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martinez-Balsalobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Churikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63926-4⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc7371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174369v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipolytic enzymes inhibitors: A new way for antibacterial drugs discovery</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">TNF-α induces endothelial–mesenchymal transition promoting stromal development of pancreatic adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Adjuto-Saccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112908⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (7), pp.649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-021-03920-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990084v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proximity-labeling proteomic approach to investigate invadopodia molecular landscape in breast cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mamelonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Ostacolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.6787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-63926-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02859860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetraspanin-6 negatively regulates exosome production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Luis Egea-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (11), pp.5913-5922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1922447117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLX4 interacts with RTEL1 to prevent transcription-mediated DNA replication perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Takedachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Scaglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (5), pp.438-449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41594-020-0419-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scribble family in cancer: twentieth anniversary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudra Kashyap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (47), pp.7019-7033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41388-020-01478-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: SLX4 interacts with RTEL1 to prevent transcription-mediated DNA replication perturbations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipolytic enzymes inhibitors: A new way for antibacterial drugs discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher D Spilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Canaan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41594-020-0447-z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.112908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997075v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the antibacterial activity of oxadiazolone-core derivatives against Mycobacterium abscessus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">A proximity-labeling proteomic approach to investigate invadopodia molecular landscape in breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mamelonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ostacolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0238178⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63926-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950695v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Scribble family in cancer: twentieth anniversary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Publisher Correction: SLX4 interacts with RTEL1 to prevent transcription-mediated DNA replication perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Takedachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scaglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josée Santoni</w:t>
+                <w:t xml:space="preserve">R. Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudra Kashyap</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Guervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41388-020-01478-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.604-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41594-020-0447-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087102v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZZW-115–dependent inhibition of NUPR1 nuclear translocation sensitizes cancer cells to genotoxic agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhengwei Zhou</w:t>
+                <w:t xml:space="preserve">Dissecting the antibacterial activity of oxadiazolone-core derivatives against Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivy Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (9), pp.e0238178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0238178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.138117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03877804v1</w:t>
+                <w:t xml:space="preserve">hal-02950695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering as a Means To Control Nitrate Respiration Efficiency and Toxicity in Escherichia coli</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Scribble family in cancer: twentieth anniversary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudra Kashyap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01832-19⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.7019-7033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-020-01478-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347742v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PML hyposumoylation is responsible for the resistance of pancreatic cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">ZZW-115–dependent inhibition of NUPR1 nuclear translocation sensitizes cancer cells to genotoxic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Santofimia-Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Swayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Alzeeb</w:t>
+                <w:t xml:space="preserve">Yi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawand Masoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+                <w:t xml:space="preserve">Zhengwei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201901091R⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (18), pp.e138117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.138117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02439811v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of New Probes for Oxidized Amino Acids Localization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systems biology approach reveals neuronal and muscle developmental defects after chronic exposure to ionising radiation in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Murat El Houdigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Esgulian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cassien</w:t>
+                <w:t xml:space="preserve">Giovanna Loro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Toiron</w:t>
+                <w:t xml:space="preserve">Caroline Arcanjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Pietri</w:t>
+                <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (1), pp.39. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings2019022039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56590-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393325v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach reveals neuronal and muscle developmental defects after chronic exposure to ionising radiation in zebrafish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECT2 associated to PRICKLE1 are poor-prognosis markers in triple-negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Murat El Houdigui</w:t>
+                <w:t xml:space="preserve">Avais M Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Adam-Guillermin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Frelon</w:t>
+                <w:t xml:space="preserve">Diego R Revinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56590-w⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120 (9), pp.931-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-019-0448-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527559v1</w:t>
+                <w:t xml:space="preserve">hal-02145896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECT2 associated to PRICKLE1 are poor-prognosis markers in triple-negative breast cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Design of New Probes for Oxidized Amino Acids Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Esgulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avais M Daulat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diego R Revinski</w:t>
+                <w:t xml:space="preserve">Sylvia Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-019-0448-z⟩</w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2019022039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145896v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tumor Suppressor SCRIB is a Negative Modulator of the Wnt/β‐Catenin Signaling Pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avais M Daulat</w:t>
+                <w:t xml:space="preserve">PML hyposumoylation is responsible for the resistance of pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Swayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Alzeeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mônica Silveira Wagner</w:t>
+                <w:t xml:space="preserve">Rawand Masoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Walton</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Yolande Berthois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (21-22), pp.1800487. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (11), pp.12447-12463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201800487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.201901091R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518664v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02439811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclipostins and Cyclophostin Analogues as Multitarget Inhibitors That Impair Growth of Mycobacterium abscessus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering as a Means To Control Nitrate Respiration Efficiency and Toxicity in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Ridenour</w:t>
+                <w:t xml:space="preserve">Suzy Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Martin</w:t>
+                <w:t xml:space="preserve">Laetitia Pieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rishi Paudel</w:t>
+                <w:t xml:space="preserve">Farida Seduk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anosha Abdul Basir</w:t>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01832-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276160v1</w:t>
+                <w:t xml:space="preserve">hal-02347742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential modification of the C. elegans proteome in response to acute and chronic gamma radiation: link with reproduction decline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Tumor Suppressor SCRIB is a Negative Modulator of the Wnt/β‐Catenin Signaling Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais M Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dubois</w:t>
+                <w:t xml:space="preserve">Mônica Silveira Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Alexandra Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.039⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (21-22), pp.1800487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201800487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465437v1</w:t>
+                <w:t xml:space="preserve">hal-02518664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of O-Glcnacylated Proteins in Trypanosoma cruzi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclipostins and Cyclophostin Analogues as Multitarget Inhibitors That Impair Growth of Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ridenour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia Torres-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Benjamin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yobana Pérez-Cervera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">Rishi Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Zenteno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moyira Osny Aquino-Gil</w:t>
+                <w:t xml:space="preserve">Anosha Abdul Basir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00199⟩</w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533352v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling Ubiquitin and Ubiquitin-like Dependent Post-translational Modifications and Identification of Significant Alterations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yolande Berthois</w:t>
+                <w:t xml:space="preserve">Identification of O-Glcnacylated Proteins in Trypanosoma cruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Torres-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Villalba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+                <w:t xml:space="preserve">Yobana Pérez-Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Zenteno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyira Osny Aquino-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/60402⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02439827v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic down-regulation of the HIST1 locus predicts better prognosis in acute myeloid leukemia with NPM1 mutation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Profiling Ubiquitin and Ubiquitin-like Dependent Post-translational Modifications and Identification of Significant Alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Swayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dobric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Berthois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Vernerey</w:t>
+                <w:t xml:space="preserve">Hugo Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13148-019-0738-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/60402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322283v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02439827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative proteomic and phosphoproteomic profiling of prostate cell lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential modification of the C. elegans proteome in response to acute and chronic gamma radiation: link with reproduction decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
+                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Boyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Calzone</w:t>
+                <w:t xml:space="preserve">Catherine Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0224148⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 676, pp.767-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614575v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Cellular Polarity Networks Using Mass Spectrometry-based Strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avais M Daulat</w:t>
+                <w:t xml:space="preserve">Epigenetic down-regulation of the HIST1 locus predicts better prognosis in acute myeloid leukemia with NPM1 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garciaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia N’guyen Dasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Puvirajesinghe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 430 (19), pp.3545-3564. </w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.05.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13148-019-0738-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145872v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prognostic factors in septic shock cancer patients: a prospective study with a proteomic approach</w:t>
+                <w:t xml:space="preserve">Integrative proteomic and phosphoproteomic profiling of prostate cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mokart</w:t>
+                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Saillard</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zemmour</w:t>
+                <w:t xml:space="preserve">Alberto Valdeolivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bisbal</w:t>
+                <w:t xml:space="preserve">Elisabeth Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sannini</w:t>
+                <w:t xml:space="preserve">Laurence Calzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 62 (4), pp.493-503. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (11), pp.e0224148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aas.13060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0224148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780657v1</w:t>
+                <w:t xml:space="preserve">hal-03614575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-GlcNAcylation site mapping by (azide-alkyne) click chemistry and mass spectrometry following intensive fractionation of skeletal muscle cells proteins</w:t>
+                <w:t xml:space="preserve">Biochemical and Structural Characterization of TesA, a Major Thioesterase Required for Outer-Envelope Lipid Biosynthesis in Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Deracinois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Phuong Chi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.07.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 430 (24), pp.5129-5136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143569v1</w:t>
+                <w:t xml:space="preserve">hal-01894053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic and predictive factors for angiosarcoma patients receiving paclitaxel once weekly plus or minus bevacizumab: an ancillary study derived from a randomized clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lebellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lebellec</w:t>
+                <w:t xml:space="preserve">Emmanuelle Tresch-Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Le Cesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), pp.963. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12885-018-4828-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02050851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and Structural Characterization of TesA, a Major Thioesterase Required for Outer-Envelope Lipid Biosynthesis in Mycobacterium tuberculosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early prognostic factors in septic shock cancer patients: a prospective study with a proteomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mokart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Chi Nguyen</w:t>
+                <w:t xml:space="preserve">C. Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Son Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">M. Bisbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.09.017⟩</w:t>
+              <w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (4), pp.493-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aas.13060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894053v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation peptide of the coagulation factor XIII (AP-F13A1) as a new biomarker for the screening of colorectal cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O-GlcNAcylation site mapping by (azide-alkyne) click chemistry and mass spectrometry following intensive fractionation of skeletal muscle cells proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Roperch</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean -Baptiste Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12014-018-9191-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 186, pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783956v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclipostins and cyclophostin analogs inhibit the antigen 85C from Mycobacterium tuberculosis both in vitro and in vivo</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mapping Cellular Polarity Networks Using Mass Spectrometry-based Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais M Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 430 (19), pp.3545-3564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA117.000760⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01770061v1</w:t>
+                <w:t xml:space="preserve">hal-02145872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxadiazolone derivatives, new promising multi-target inhibitors against M. tuberculosis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activation peptide of the coagulation factor XIII (AP-F13A1) as a new biomarker for the screening of colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Landry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2018.08.025⟩</w:t>
+              <w:t xml:space="preserve">Clinical Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12014-018-9191-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875577v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of parallel reaction monitoring (PRM)-based quantitative proteomics applied to HER2-Positive breast cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclipostins and cyclophostin analogs inhibit the antigen 85C from Mycobacterium tuberculosis both in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Chi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 293 (8), pp.2755-2769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA117.000760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145636v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of NUB1 Activity through Non- Proteolytic Mdm2-Mediated Ubiquitination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+                <w:t xml:space="preserve">Oxadiazolone derivatives, new promising multi-target inhibitors against M. tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Chi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Lucio Iovanna</w:t>
+                <w:t xml:space="preserve">Vincent Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Benarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81, pp.414-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2018.08.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787875v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How may targeted proteomics complement genomic data in breast cancer?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Development of parallel reaction monitoring (PRM)-based quantitative proteomics applied to HER2-Positive breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Toiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14789450.2017.1256776⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (73), pp.33762-33777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489501v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EB1-binding–myomegalin protein complex promotes centrosomal microtubules functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leslie Muller</w:t>
+                <w:t xml:space="preserve">Regulation of NUB1 Activity through Non- Proteolytic Mdm2-Mediated Ubiquitination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Lucio Iovanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765369v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibronectin-guided migration of carcinoma collectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EB1-binding–myomegalin protein complex promotes centrosomal microtubules functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Veracini</w:t>
+                <w:t xml:space="preserve">Ali Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grall</w:t>
+                <w:t xml:space="preserve">Habib Bouguenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Butori</w:t>
+                <w:t xml:space="preserve">Danièle Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Schaub</w:t>
+                <w:t xml:space="preserve">Aurélie Mangon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14105⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (50), pp.E10687 - E10696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1705682114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783964v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative proteomic analysis exploring progression of colorectal cancer: Modulation of the serpin family</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How may targeted proteomics complement genomic data in breast cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.07.031⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14789450.2017.1256776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01369621v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scaffolding function of the RLTPR protein explains its essential role for CD28 co-stimulation in mouse and human T cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fibronectin-guided migration of carcinoma collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Gopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Veracini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Roncagalli</w:t>
+                <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Cucchetti</w:t>
+                <w:t xml:space="preserve">Catherine Butori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jarmuzynski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elise Bergot</w:t>
+                <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20160579⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455791v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating vascular endothelial growth factor (VEGF) as predictive factor of progression-free survival in patients with advanced chordoma receiving sorafenib: an analysis from a phase II trial of the french sarcoma group (GSF/GETO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The scaffolding function of the RLTPR protein explains its essential role for CD28 co-stimulation in mouse and human T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roncagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Cucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Lebellec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Tresch-Bruneel</w:t>
+                <w:t xml:space="preserve">Nicolas Jarmuzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bompas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Toiron</w:t>
+                <w:t xml:space="preserve">Claude Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.12172⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (11), pp.2437-2457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20160579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453300v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory O-GlcNAcylation sites on FoxO1 are yet to be identified</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative proteomic analysis exploring progression of colorectal cancer: Modulation of the serpin family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yobana Perez-Cervera</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Peltier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean P. Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Biochemical and biophysical research communications, 462 (2), pp.151-158. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2015.04.114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03285064v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01369621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocyte pathway alterations in response to in vitro Crimean Congo hemorrhagic fever virus infection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating vascular endothelial growth factor (VEGF) as predictive factor of progression-free survival in patients with advanced chordoma receiving sorafenib: an analysis from a phase II trial of the french sarcoma group (GSF/GETO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lebellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tresch-Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fraisier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bourdon</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bompas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Res</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2013.10.013⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Oncotarget, 7 (45), pp.73984-73994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.12172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00972351v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glial-cell-mediated re-induction of the blood-brain barrier phenotype in brain capillary endothelial cells: A differential gel electrophoresis study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Regulatory O-GlcNAcylation sites on FoxO1 are yet to be identified</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yobana Perez-Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pagesy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201200166⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Biochemical and biophysical research communications, 462 (2), pp.151-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2015.04.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515850v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterisation of Endogenous Vangl2/Vangl1 Heteromeric Protein Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hepatocyte pathway alterations in response to in vitro Crimean Congo hemorrhagic fever virus infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Vu Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Belotti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">Stéphanie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virus Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 179, pp.187-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2013.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01447666v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new autoantibody specificities directed at proteins involved in the transforming growth factor beta pathway in patients with systemic sclerosis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glial-cell-mediated re-induction of the blood-brain barrier phenotype in brain capillary endothelial cells: A differential gel electrophoresis study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bussone</w:t>
+                <w:t xml:space="preserve">Gwënaël Pottiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanadi Dib</w:t>
+                <w:t xml:space="preserve">Philippe Chafey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Tamby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Federici</w:t>
+                <w:t xml:space="preserve">Tom Teerlink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/ar3336⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (7), pp.1185-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201200166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00606111v1</w:t>
+                <w:t xml:space="preserve">hal-02515850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posttranslational modification of pili upon cell contact triggers N. meningitidis dissemination.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Characterisation of Endogenous Vangl2/Vangl1 Heteromeric Protein Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Belotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chamot-Rooke</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Dumont</w:t>
+                <w:t xml:space="preserve">Tania M. Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1200729⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e46213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904588v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of human proinsulin leader sequence by class I-restricted T-cells in HLA-A*0201 transgenic mice and in human type 1 diabetes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of new autoantibody specificities directed at proteins involved in the transforming growth factor beta pathway in patients with systemic sclerosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bussone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanadi Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Tamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Broussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Toma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Briand</w:t>
+                <w:t xml:space="preserve">Christian Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db08-0599⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.R74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/ar3336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357419v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00606111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of stromelysin-1 (MMP-3) on non-collagenous extracellular matrix proteins of demineralized dentin and the adhesive properties of restorative resins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Posttranslational modification of pili upon cell contact triggers N. meningitidis dissemination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mikaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Boukpessi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Goldberg</w:t>
+                <w:t xml:space="preserve">A. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2008.07.035⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 331 (6018), pp.778-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1200729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00319853v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Approach for the Purification of Signaling Complexes That Specifically Interact with the Carboxyl-terminal Domain of G Protein-coupled Receptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Clary</w:t>
+                <w:t xml:space="preserve">Recognition of human proinsulin leader sequence by class I-restricted T-cells in HLA-A*0201 transgenic mice and in human type 1 diabetes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Toma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taghrid Laïka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Haddouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M700435-MCP200⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (2), pp.394-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db08-0599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348044v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Neisseria spp. type IV pilin glycosylation with a glyceramido acetamido trideoxyhexose residue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of stromelysin-1 (MMP-3) on non-collagenous extracellular matrix proteins of demineralized dentin and the adhesive properties of restorative resins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boukpessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Menashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Tencate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Chamot-Rooke</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Mairey</w:t>
+                <w:t xml:space="preserve">M. Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0705335104⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2008.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904602v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Generic Approach for the Purification of Signaling Complexes That Specifically Interact with the Carboxyl-terminal Domain of G Protein-coupled Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais M Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Broussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Clary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (8), pp.1556-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M700435-MCP200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternative Neisseria spp. type IV pilin glycosylation with a glyceramido acetamido trideoxyhexose residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lanternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mikaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (37), pp.14783-14788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0705335104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amino acid sequence and three-dimensional structure of the Tn-specific isolectin B4 from Vicia villosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Osinaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Tello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Batthyany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Bianchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 412 (1), pp.190-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0014-5793(97)00677-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03136637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9732,413 +10000,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging multi-omics data integration in the study of Chornobyl tree frogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Noyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRER2024 - 6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04835908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein expression patterns and activities of two metabolic enzymes (CS and LDH) highlight a disturbance in the metabolic pathways of tree frogs living in the Chernobyl Exclusion Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Dasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marseille (FR), France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering EZH2 Non-Canonical Activities in AML Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Boet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Montersino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Burny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 66th ASH Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, San Diego (CA), United States. 144 (Supplement 1), pp.4097-4097, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2024-200580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10148,159 +10416,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of PDZ Interactions by Affinity Purification and Mass Spectrometry Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avais Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PDZ Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2256, Springer US, pp.17-40, 2021, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1166-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10310,515 +10578,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic yeast two-hybrid screening identifies novel functions for SET1C/COMPASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Luciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihyun Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A Niño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The serine/threonine kinase MINK1 directly regulates the function of promigratory proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avais Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Kowalczewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Ariey-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of polarized contractile interfaces by self-organized Toll-8/Cirl GPCR asymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lavalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiyan Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Harmansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Kerridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UFMylation of MRE11 is essential for maintenance of telomere length and hematopoietic stem cell survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Belen Perez Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Churikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martinez-Balsalobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId412"/>
+      <w:footerReference w:type="default" r:id="rId422"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10965,51 +11233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04967434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Dargham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Aguilera-Correa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avellan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Mallick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Celik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01475-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.70014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dobric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nat&#233; Bonier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.70608" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Irmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Angenendt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Geyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70133" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405394v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Senatore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Avolio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rinaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chiuso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Oliva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00425-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Gerault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r Nordlund" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyun Dai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbae128" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sarrazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-024-01091-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santofimia-Casta&#241;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraunhoffer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fernandez Bessone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasca Di Magliano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-024-00032-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gicquel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchiano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.93312.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais Daulat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Wagner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kowalczewska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ariey-Bonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259347" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Gouirand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaune&#8208;pons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin da Costa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110466" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le He" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Valignat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Gelard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghui Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202052196" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lavalou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyan Mao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Harmansa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kerridge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Lellouch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.03.030" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Castro-Linares" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Taveneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258484" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629404v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Silveira Wagner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-2290" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Perez Oliva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martinez-Balsalobre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Churikov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc7371" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04871388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03328652v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Adjuto-Saccone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubeyran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03920-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03174369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thuault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mamelonet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Salameh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ostacolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chanez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63926-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02990084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Spilling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112908" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02859860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496544v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;ry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Egea-Jimenez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922447117" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079782v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Takedachi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scaglione" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guervilly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0419-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Santoni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudra Kashyap" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01478-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997075v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0447-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02950695v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Madani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Crauste" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238178" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087102v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Swayden" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwei Zhou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.138117" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02347742v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bulot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pieulle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Seduk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01832-19" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Alzeeb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawand Masoud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berthois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901091R" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393325v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Esgulian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pietri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019022039" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527559v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Murat El Houdigui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Loro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56590-w" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M Daulat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Revinski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0448-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Silveira Wagner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800487" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02276160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ridenour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Paudel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anosha Abdul Basir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00172" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465437v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.039" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Torres-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yobana P&#233;rez-Cervera" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Zenteno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moyira Osny Aquino-Gil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00199" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439827v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villalba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60402" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322283v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N&#8217;guyen Dasi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevalier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0738-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614575v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Valdeolivas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Remy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calzone" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224148" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145872v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Puvirajesinghe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.05.023" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780657v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mokart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemmour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisbal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sannini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.13060" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143569v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lambert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Baptiste Boyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.07.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02050851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebellec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tresch-Bruneel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Cesne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4828-1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01894053v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Chi Nguyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.09.017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783956v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peltier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roperch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12014-018-9191-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770061v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Richard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.000760" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875577v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delorme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Benarouche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Landry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2018.08.025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145636v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26031" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787875v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonacci" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Lucio Iovanna" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489501v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2017.1256776" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765369v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badache" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Bouguenina" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sala&#252;n" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mangon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Muller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705682114" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783964v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gopal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Veracini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grall" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Butori" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14105" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01369621v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peltier Julien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Roperch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audebert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.07.031" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455791v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cucchetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jarmuzynski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bergot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20160579" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453300v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebellec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bompas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12172" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03285064v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fardini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yobana Perez-Cervera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pagesy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lefebvre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2015.04.114" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH2TCZJG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972351v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraisier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodrigues" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Vu Hai" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourdon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.10.013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SV2SNJ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515850v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#235;na&#235;l Pottiez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Teerlink" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200166" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MNH1R3T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447666v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046213" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00606111v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bussone" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Dib" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tamby" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Broussard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Federici" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3336" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904588v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamot-Rooke" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mikaty" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200729" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357419v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Toma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid La&#239;ka" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Haddouk" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Luce" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Briand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db08-0599" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319853v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boukpessi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menashi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camoin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Tencate" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldberg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2008.07.035" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V83HM8SG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348044v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurice" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Clary" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700435-MCP200" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904602v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanternier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mairey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0705335104" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03136637v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osinaga" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tello" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Batthyany" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bianchet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Tavares" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(97)00677-7" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04835908v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Goujon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Noyau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868680v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390918v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N'Guyen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-200580" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629400v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1166-1_2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398521v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luciano" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyun Park" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Ni&#241;o" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623628v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100930v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020992v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Touret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202506154" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611874v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Faion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ranava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mohymont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.6c00165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.70014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dobric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Germain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nat&#233; Bonier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.70608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04967434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Dargham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Aguilera-Correa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Avellan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Mallick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Celik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01475-24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05502831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Irmer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Angenendt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Geyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Senatore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Avolio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rinaldi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chiuso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Oliva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00425-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santofimia-Casta&#241;o" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraunhoffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fernandez Bessone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasca Di Magliano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-024-00032-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sarrazin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poncin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-024-01091-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Gerault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r Nordlund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyun Dai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbae128" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gicquel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchiano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.93312.1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbae001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623502v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Gouirand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaune&#8208;pons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin da Costa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110466" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792746v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais Daulat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Wagner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kowalczewska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ariey-Bonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259347" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Castro-Linares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Taveneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258484" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622430v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Perez Oliva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martinez-Balsalobre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Churikov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc7371" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04871388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le He" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Valignat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Gelard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghui Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202052196" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629404v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Silveira Wagner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-2290" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453696v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lavalou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyan Mao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Harmansa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kerridge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Lellouch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.03.030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375204v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03328652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Adjuto-Saccone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubeyran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03920-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02859860v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thuault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mamelonet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Salameh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ostacolo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chanez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63926-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;ry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Egea-Jimenez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922447117" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079782v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Takedachi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scaglione" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guervilly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0419-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048143v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Santoni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudra Kashyap" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01478-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02990084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Spilling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112908" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03174369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0447-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02950695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Madani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Crauste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238178" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087102v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Swayden" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwei Zhou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.138117" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527559v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Murat El Houdigui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Adam-Guillermin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Loro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arcanjo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56590-w" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145896v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M Daulat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Revinski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0448-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393325v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Esgulian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pietri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019022039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439811v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Alzeeb" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawand Masoud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berthois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901091R" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02347742v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bulot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pieulle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Seduk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01832-19" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518664v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Silveira Wagner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800487" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02276160v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ridenour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Paudel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anosha Abdul Basir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00172" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533352v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Torres-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yobana P&#233;rez-Cervera" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Zenteno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moyira Osny Aquino-Gil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00199" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villalba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60402" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.039" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322283v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N&#8217;guyen Dasi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevalier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0738-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614575v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boyer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Valdeolivas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Remy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calzone" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224148" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01894053v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Chi Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.09.017" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02050851v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebellec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tresch-Bruneel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Cesne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4828-1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780657v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mokart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saillard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemmour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisbal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sannini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.13060" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143569v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lambert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Baptiste Boyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.07.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145872v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Puvirajesinghe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.05.023" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783956v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peltier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roperch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12014-018-9191-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770061v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Richard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.000760" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875577v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delorme" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Benarouche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Landry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2018.08.025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145636v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26031" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787875v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonacci" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Lucio Iovanna" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765369v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badache" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Bouguenina" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sala&#252;n" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mangon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Muller" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705682114" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489501v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2017.1256776" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783964v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gopal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Veracini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grall" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Butori" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14105" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455791v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cucchetti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jarmuzynski" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bergot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20160579" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01369621v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peltier Julien" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Roperch" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audebert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.07.031" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453300v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebellec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bompas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12172" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03285064v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fardini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yobana Perez-Cervera" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pagesy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lefebvre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2015.04.114" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH2TCZJG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972351v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraisier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodrigues" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Vu Hai" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourdon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.10.013" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SV2SNJ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515850v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#235;na&#235;l Pottiez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Teerlink" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200166" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MNH1R3T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447666v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046213" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00606111v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bussone" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Dib" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tamby" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Broussard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Federici" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3336" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904588v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamot-Rooke" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mikaty" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soyer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200729" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357419v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Toma" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid La&#239;ka" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Haddouk" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Luce" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Briand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db08-0599" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319853v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boukpessi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menashi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camoin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Tencate" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2008.07.035" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V83HM8SG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348044v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurice" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Clary" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700435-MCP200" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904602v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanternier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mairey" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0705335104" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03136637v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osinaga" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tello" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Batthyany" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bianchet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Tavares" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(97)00677-7" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04835908v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Goujon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Noyau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868680v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390918v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N'Guyen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montersino" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burny" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-200580" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629400v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1166-1_2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398521v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luciano" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyun Park" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Ni&#241;o" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623628v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100930v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020992v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>