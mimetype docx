--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -881,295 +881,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma endoscopy applied to biliary ducts: feasibility risk assessment on human-like and porcine models for the treatment of cholangiocarcinoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Allan Pavy</w:t>
+                <w:t xml:space="preserve">État des lieux des pratiques de prise en charge des cancers des voies biliaires en France : résultats de l'enquête nationale ACABi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Assenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boleslawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Edeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac8c4d⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (11), pp.11S3-11S10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-4551(22)00463-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939808v1</w:t>
+                <w:t xml:space="preserve">hal-03930660v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux des pratiques de prise en charge des cancers des voies biliaires en France : résultats de l'enquête nationale ACABi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boleslawski</w:t>
+                <w:t xml:space="preserve">Cold plasma endoscopy applied to biliary ducts: feasibility risk assessment on human-like and porcine models for the treatment of cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 109 (11), pp.11S3-11S10. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (45), pp.455401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0007-4551(22)00463-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac8c4d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03930660v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duodenal fistula of an aorto-mesenteric vascular bypass graft</w:t>
               </w:r>
@@ -1253,563 +1253,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience with the use of a hemostatic powder in 152 patients undergoing urgent endoscopy for gastrointestinal bleeding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Proton Pump Inhibitors and Risk of Pancreatic Cancer: A Nationwide Case-Control Study Based on the French National Health Data System (SNDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Houdeville</w:t>
+                <w:t xml:space="preserve">Marion Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My-Linh Tran Minh</w:t>
+                <w:t xml:space="preserve">Thien Le Tri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Steuer</w:t>
+                <w:t xml:space="preserve">Pauline Afchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Danan</w:t>
+                <w:t xml:space="preserve">Julien Kirchgesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (5), pp.101558. </w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, cebp.0786.2021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2020.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.epi-21-0786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448654v1</w:t>
+                <w:t xml:space="preserve">hal-03509872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute cholangitis in intensive care units: clinical, biological, microbiological spectrum and risk factors for mortality: a multicenter study</w:t>
+                <w:t xml:space="preserve">Endoscopic management of anastomotic leak after esophageal or gastric resection for malignancy: a multicenter experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Rémi Lavillegrand</w:t>
+                <w:t xml:space="preserve">Rachel Hallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Mercier-Des-Rochettes</w:t>
+                <w:t xml:space="preserve">Mélanie Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Baron</w:t>
+                <w:t xml:space="preserve">Ulriikka Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pène</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Contou</w:t>
+                <w:t xml:space="preserve">Diane Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03480-1⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.175628482110328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17562848211032823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135461v1</w:t>
+                <w:t xml:space="preserve">hal-03334186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Proton Pump Inhibitors and Risk of Pancreatic Cancer: A Nationwide Case-Control Study Based on the French National Health Data System (SNDS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute cholangitis in intensive care units: clinical, biological, microbiological spectrum and risk factors for mortality: a multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Lavillegrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lassalle</w:t>
+                <w:t xml:space="preserve">Emmanuelle Mercier-Des-Rochettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thien Le Tri</w:t>
+                <w:t xml:space="preserve">Elodie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Afchain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Camus</w:t>
+                <w:t xml:space="preserve">Frédéric Pène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kirchgesner</w:t>
+                <w:t xml:space="preserve">Damien Contou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, cebp.0786.2021. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.epi-21-0786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03480-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509872v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic management of anastomotic leak after esophageal or gastric resection for malignancy: a multicenter experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experience with the use of a hemostatic powder in 152 patients undergoing urgent endoscopy for gastrointestinal bleeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Hallit</w:t>
+                <w:t xml:space="preserve">Charles Houdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Calmels</w:t>
+                <w:t xml:space="preserve">My-Linh Tran Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulriikka Chaput</w:t>
+                <w:t xml:space="preserve">Nils Steuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Lorenzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Becq</w:t>
+                <w:t xml:space="preserve">David Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14, pp.175628482110328. </w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (5), pp.101558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17562848211032823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2020.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334186v1</w:t>
+                <w:t xml:space="preserve">hal-03448654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIRST CASE OF SERRATED LESION OF THE DUODENAL PAPILLA IN A PATIENT WITH SERRATED COLONIC POLYPOSIS</w:t>
               </w:r>
@@ -1919,295 +1919,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgG4-related sclerosing cholangitis presenting as an isolated intrahepatic stenosis: a rare presentation of a rare disease</w:t>
+                <w:t xml:space="preserve">Drastic decrease of urgent endoscopies outside regular working hours during the Covid-19 pandemic in the paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thevy Hor</w:t>
+                <w:t xml:space="preserve">Benedicte Jais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doryan Amoodadashi</w:t>
+                <w:t xml:space="preserve">Clémence Fron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rotkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1244-9065⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (4), pp.579-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2020.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254189v1</w:t>
+                <w:t xml:space="preserve">hal-02951909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic decrease of urgent endoscopies outside regular working hours during the Covid-19 pandemic in the paris area</w:t>
+                <w:t xml:space="preserve">IgG4-related sclerosing cholangitis presenting as an isolated intrahepatic stenosis: a rare presentation of a rare disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémence Fron</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arrivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Rotkopf</w:t>
+                <w:t xml:space="preserve">Thevy Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Perrod</w:t>
+                <w:t xml:space="preserve">Doryan Amoodadashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (4), pp.579-585. </w:t>
+              <w:t xml:space="preserve">Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (06), pp.E205 - E206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2020.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-1244-9065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951909v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation-induced release of liposomal chemotherapy in orthotopic murine pancreatic cancer models: A feasibility study</w:t>
               </w:r>
@@ -2723,843 +2723,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02199740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic cavitation induces necrosis and impairs growth in three-dimensional models of pancreatic ductal adenocarcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Einas Abou Ali</w:t>
+                <w:t xml:space="preserve">Development and Validation of a Highly Sensitive and Specific Automated Algorithm to Evaluate the Abundance of Bubbles in Small Bowel Capsule Endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bordacahar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mestas</w:t>
+                <w:t xml:space="preserve">Gada Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Batteux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Lafon</w:t>
+                <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209094⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy International Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.E462-E469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0573-1044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977390v1</w:t>
+                <w:t xml:space="preserve">hal-01676027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Computed Cleansing Score to Assess the Quality of Bowel Preparation in Colon Capsule Endoscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Camus</w:t>
+                <w:t xml:space="preserve">Ultrasonic cavitation induces necrosis and impairs growth in three-dimensional models of pancreatic ductal adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einas Abou Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bordacahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mestas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Einas Abou Ali</w:t>
+                <w:t xml:space="preserve">Frederic Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy International Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0577-2897⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0209094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674481v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of endobiliary radiofrequency ablation for the eradication of residual neoplasia after endoscopic papillectomy: a multicenter prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Computed Cleansing Score to Assess the Quality of Bowel Preparation in Colon Capsule Endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sarah Leblanc</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einas Abou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastrointestinal Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gie.2018.04.2332⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy International Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06 ((07)), pp.E844-E850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0577-2897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03977399v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Computed Assessment of Cleansing Score For Evaluation of the Quality of Small-bowel Visualization in Capsule Endoscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy and safety of endobiliary radiofrequency ablation for the eradication of residual neoplasia after endoscopic papillectomy: a multicenter prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Becq</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy International Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gastrointestinal Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88 (3), pp.511-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gie.2018.04.2332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-0581-8758⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01692339v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field Optical Coherence Tomography: A New Imaging Modality for Rapid On-Site Evaluation of Resected Polyps During Colonoscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Validation of a Computed Assessment of Cleansing Score For Evaluation of the Quality of Small-bowel Visualization in Capsule Endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einas Abou Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Beuvon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hicham El Bacha</w:t>
+                <w:t xml:space="preserve">R. Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2018.07.054⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy International Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (6), pp.E646-E651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0581-8758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977394v1</w:t>
+                <w:t xml:space="preserve">hal-01692339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Highly Sensitive and Specific Automated Algorithm to Evaluate the Abundance of Bubbles in Small Bowel Capsule Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Pietri</w:t>
+                <w:t xml:space="preserve">Full-field Optical Coherence Tomography: A New Imaging Modality for Rapid On-Site Evaluation of Resected Polyps During Colonoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Beuvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenie Dalimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gada Rezgui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
+                <w:t xml:space="preserve">Hicham El Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy International Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (4), pp.E462-E469. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155 (6), pp.1692-1694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-0573-1044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2018.07.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676027v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endoscopic ultrasound-guided hepaticogastrostomy versus percutaneous transhepatic drainage for malignant biliary obstruction after failed endoscopic retrograde cholangiopancreatography: a retrospective expertise-based study from two centers</w:t>
               </w:r>
@@ -3584,51 +3584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Greget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3852,51 +3852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3973,301 +3973,301 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma technology in cholangiocarcinoma: a catheter-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Korentin Geraud</w:t>
+                <w:t xml:space="preserve">Unravelling the multifaceted antitumor effects of cold atmospheric pasma on cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laura Fouassier</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397341v1</w:t>
+                <w:t xml:space="preserve">hal-04397245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the direct and indirect antitumoral effects of cold atmospheric plasma - application to the cholangiocarcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold plasma technology in cholangiocarcinoma: a catheter-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korentin Geraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mirko Minini</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Plasma Cancer (IWPCT 8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397200v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the multifaceted antitumor effects of cold atmospheric pasma on cholangiocarcinoma</w:t>
+                <w:t xml:space="preserve">Deciphering the direct and indirect antitumoral effects of cold atmospheric plasma - application to the cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
@@ -4281,94 +4281,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">International Workshop on Plasma Cancer (IWPCT 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397245v1</w:t>
+                <w:t xml:space="preserve">hal-04397200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-criterion, fully automated, HIgh-performance, Rapid Tool Assessing the Mucosal Visualization Quality of Still Images in Small Bowel Capsule Endoscopy</w:t>
               </w:r>
@@ -4473,277 +4473,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Highly Sensitive and Specific Automated Algorithm to Evaluate the Abundance of Bubbles in Small Bowel Capsule Endoscopy</w:t>
+                <w:t xml:space="preserve">Développement et validation d’un algorithme électronique d'évaluation de l'abondance des bulles en vidéocapsule endoscopique du grêle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einas Abou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEGW 2017 (United European Gastroenterology Week)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Actes des journées francophones d'hépato-gastroentérologie et d'Oncologie digestive (JFHOD) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFED, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562671v1</w:t>
+                <w:t xml:space="preserve">hal-01491669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d’un algorithme électronique d'évaluation de l'abondance des bulles en vidéocapsule endoscopique du grêle</w:t>
+                <w:t xml:space="preserve">Development and Validation of a Highly Sensitive and Specific Automated Algorithm to Evaluate the Abundance of Bubbles in Small Bowel Capsule Endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gada Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Einas Abou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des journées francophones d'hépato-gastroentérologie et d'Oncologie digestive (JFHOD) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFED, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">UEGW 2017 (United European Gastroenterology Week)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491669v1</w:t>
+                <w:t xml:space="preserve">hal-01562671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Computed Cleansing Score to Assess the Quality of Bowel Preparation in Colon Capsule Endoscopy</w:t>
               </w:r>
@@ -4768,51 +4768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einas Abou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4893,51 +4893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5148,51 +5148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Becq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Millot-Maysounabe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Essamlali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arriv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417829v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Weil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Clement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouzbib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cervoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrimalala Raoto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101581" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04117126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Soualy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOG.0000000000000907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8c4d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03930660v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boleslawski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Edeline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-4551(22)00463-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nuzzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corcos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znac111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03448654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdeville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My-Linh Tran Minh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Steuer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2020.10.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03135461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Lavillegrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mercier-Des-Rochettes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03480-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lassalle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Le Tri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Afchain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kirchgesner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-21-0786" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334186v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hallit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Calmels" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulriikka Chaput" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lorenzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848211032823" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fl&#233;jou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gimenez de Mestral" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2020.06.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03254189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevy Hor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Amoodadashi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1244-9065" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02951909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rotkopf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrod" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2020.07.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mestas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pratico" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nicco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2019.02.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pietri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0977-2327" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977368v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leenhardt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mestas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeljeli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abou Ali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55388-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Oumrani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einas Abou Ali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0918-5883" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordacahar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batteux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209094" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nion-Larmurier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0577-2897" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977399v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Napol&#233;on" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Rhun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leblanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2018.04.2332" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18FGZD3D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerometta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0581-8758" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beuvon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Barret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Dalimier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Bacha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2018.07.054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0573-1044" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sportes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Greget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coriat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756283X17702096" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barral" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dohan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudiaf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2015.08.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2012.10.038" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Abou-Ali" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562671v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491669v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375881v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Becq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Millot-Maysounabe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Essamlali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arriv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417829v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Weil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Clement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouzbib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cervoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrimalala Raoto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101581" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04117126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Soualy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOG.0000000000000907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03930660v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boleslawski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Edeline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-4551(22)00463-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8c4d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nuzzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corcos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znac111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lassalle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Le Tri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Afchain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kirchgesner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-21-0786" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hallit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Calmels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulriikka Chaput" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lorenzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848211032823" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03135461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Lavillegrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mercier-Des-Rochettes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03480-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03448654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdeville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My-Linh Tran Minh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Steuer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2020.10.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fl&#233;jou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gimenez de Mestral" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2020.06.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02951909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rotkopf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrod" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2020.07.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03254189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevy Hor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Amoodadashi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1244-9065" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mestas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pratico" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nicco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2019.02.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pietri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0977-2327" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977368v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leenhardt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mestas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeljeli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abou Ali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55388-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Oumrani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einas Abou Ali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0918-5883" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nion-Larmurier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0573-1044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordacahar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batteux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209094" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0577-2897" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Napol&#233;on" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Rhun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leblanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2018.04.2332" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18FGZD3D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerometta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0581-8758" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beuvon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Barret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Dalimier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Bacha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2018.07.054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sportes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Greget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coriat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756283X17702096" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barral" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dohan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudiaf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2015.08.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2012.10.038" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Abou-Ali" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375881v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>