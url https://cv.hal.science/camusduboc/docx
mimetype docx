--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -881,295 +881,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux des pratiques de prise en charge des cancers des voies biliaires en France : résultats de l'enquête nationale ACABi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boleslawski</w:t>
+                <w:t xml:space="preserve">Cold plasma endoscopy applied to biliary ducts: feasibility risk assessment on human-like and porcine models for the treatment of cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0007-4551(22)00463-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (45), pp.455401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac8c4d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930660v2</w:t>
+                <w:t xml:space="preserve">hal-03939808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma endoscopy applied to biliary ducts: feasibility risk assessment on human-like and porcine models for the treatment of cholangiocarcinoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Allan Pavy</w:t>
+                <w:t xml:space="preserve">État des lieux des pratiques de prise en charge des cancers des voies biliaires en France : résultats de l'enquête nationale ACABi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Assenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boleslawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Edeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (45), pp.455401. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (11), pp.11S3-11S10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac8c4d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0007-4551(22)00463-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03939808v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930660v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duodenal fistula of an aorto-mesenteric vascular bypass graft</w:t>
               </w:r>
@@ -1253,563 +1253,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Proton Pump Inhibitors and Risk of Pancreatic Cancer: A Nationwide Case-Control Study Based on the French National Health Data System (SNDS)</w:t>
+                <w:t xml:space="preserve">Acute cholangitis in intensive care units: clinical, biological, microbiological spectrum and risk factors for mortality: a multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lassalle</w:t>
+                <w:t xml:space="preserve">Jean-Rémi Lavillegrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thien Le Tri</w:t>
+                <w:t xml:space="preserve">Emmanuelle Mercier-Des-Rochettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Afchain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Camus</w:t>
+                <w:t xml:space="preserve">Elodie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kirchgesner</w:t>
+                <w:t xml:space="preserve">Frédéric Pène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Contou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.epi-21-0786⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03480-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509872v1</w:t>
+                <w:t xml:space="preserve">hal-03135461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic management of anastomotic leak after esophageal or gastric resection for malignancy: a multicenter experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Hallit</w:t>
+                <w:t xml:space="preserve">Experience with the use of a hemostatic powder in 152 patients undergoing urgent endoscopy for gastrointestinal bleeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Calmels</w:t>
+                <w:t xml:space="preserve">Charles Houdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulriikka Chaput</w:t>
+                <w:t xml:space="preserve">My-Linh Tran Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Lorenzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Becq</w:t>
+                <w:t xml:space="preserve">Nils Steuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17562848211032823⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (5), pp.101558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2020.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334186v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute cholangitis in intensive care units: clinical, biological, microbiological spectrum and risk factors for mortality: a multicenter study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Proton Pump Inhibitors and Risk of Pancreatic Cancer: A Nationwide Case-Control Study Based on the French National Health Data System (SNDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Mercier-Des-Rochettes</w:t>
+                <w:t xml:space="preserve">Marion Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Baron</w:t>
+                <w:t xml:space="preserve">Thien Le Tri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pène</w:t>
+                <w:t xml:space="preserve">Pauline Afchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Contou</w:t>
+                <w:t xml:space="preserve">Julien Kirchgesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (1), pp.49. </w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, cebp.0786.2021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03480-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.epi-21-0786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135461v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience with the use of a hemostatic powder in 152 patients undergoing urgent endoscopy for gastrointestinal bleeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endoscopic management of anastomotic leak after esophageal or gastric resection for malignancy: a multicenter experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulriikka Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Becq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (5), pp.101558. </w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.175628482110328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2020.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17562848211032823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448654v1</w:t>
+                <w:t xml:space="preserve">hal-03334186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIRST CASE OF SERRATED LESION OF THE DUODENAL PAPILLA IN A PATIENT WITH SERRATED COLONIC POLYPOSIS</w:t>
               </w:r>
@@ -1919,295 +1919,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic decrease of urgent endoscopies outside regular working hours during the Covid-19 pandemic in the paris area</w:t>
+                <w:t xml:space="preserve">IgG4-related sclerosing cholangitis presenting as an isolated intrahepatic stenosis: a rare presentation of a rare disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arrivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Jais</w:t>
+                <w:t xml:space="preserve">Thevy Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Fron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Perrod</w:t>
+                <w:t xml:space="preserve">Doryan Amoodadashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2020.07.012⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (06), pp.E205 - E206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1244-9065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951909v1</w:t>
+                <w:t xml:space="preserve">hal-03254189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgG4-related sclerosing cholangitis presenting as an isolated intrahepatic stenosis: a rare presentation of a rare disease</w:t>
+                <w:t xml:space="preserve">Drastic decrease of urgent endoscopies outside regular working hours during the Covid-19 pandemic in the paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Arrivé</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Jais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thevy Hor</w:t>
+                <w:t xml:space="preserve">Hugo Rotkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doryan Amoodadashi</w:t>
+                <w:t xml:space="preserve">Guillaume Perrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (06), pp.E205 - E206. </w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (4), pp.579-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-1244-9065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2020.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254189v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation-induced release of liposomal chemotherapy in orthotopic murine pancreatic cancer models: A feasibility study</w:t>
               </w:r>
@@ -2723,591 +2723,591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02199740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Highly Sensitive and Specific Automated Algorithm to Evaluate the Abundance of Bubbles in Small Bowel Capsule Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Pietri</w:t>
+                <w:t xml:space="preserve">Ultrasonic cavitation induces necrosis and impairs growth in three-dimensional models of pancreatic ductal adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einas Abou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gada Rezgui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Camus</w:t>
+                <w:t xml:space="preserve">Benoit Bordacahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mestas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
+                <w:t xml:space="preserve">Frederic Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy International Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0573-1044⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0209094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676027v1</w:t>
+                <w:t xml:space="preserve">hal-03977390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic cavitation induces necrosis and impairs growth in three-dimensional models of pancreatic ductal adenocarcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Computed Cleansing Score to Assess the Quality of Bowel Preparation in Colon Capsule Endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einas Abou Ali</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209094⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy International Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06 ((07)), pp.E844-E850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0577-2897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977390v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Computed Cleansing Score to Assess the Quality of Bowel Preparation in Colon Capsule Endoscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy and safety of endobiliary radiofrequency ablation for the eradication of residual neoplasia after endoscopic papillectomy: a multicenter prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Einas Abou Ali</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy International Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0577-2897⟩</w:t>
+              <w:t xml:space="preserve">Gastrointestinal Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88 (3), pp.511-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gie.2018.04.2332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674481v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of endobiliary radiofrequency ablation for the eradication of residual neoplasia after endoscopic papillectomy: a multicenter prospective study</w:t>
+                <w:t xml:space="preserve">Full-field Optical Coherence Tomography: A New Imaging Modality for Rapid On-Site Evaluation of Resected Polyps During Colonoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sarah Leblanc</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Beuvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenie Dalimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastrointestinal Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gie.2018.04.2332⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155 (6), pp.1692-1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2018.07.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03977399v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Validation of a Computed Assessment of Cleansing Score For Evaluation of the Quality of Small-bowel Visualization in Capsule Endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einas Abou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3316,250 +3316,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endoscopy International Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (6), pp.E646-E651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/a-0581-8758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field Optical Coherence Tomography: A New Imaging Modality for Rapid On-Site Evaluation of Resected Polyps During Colonoscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Validation of a Highly Sensitive and Specific Automated Algorithm to Evaluate the Abundance of Bubbles in Small Bowel Capsule Endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gada Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hicham El Bacha</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 155 (6), pp.1692-1694. </w:t>
+              <w:t xml:space="preserve">Endoscopy International Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.E462-E469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2018.07.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-0573-1044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977394v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endoscopic ultrasound-guided hepaticogastrostomy versus percutaneous transhepatic drainage for malignant biliary obstruction after failed endoscopic retrograde cholangiopancreatography: a retrospective expertise-based study from two centers</w:t>
               </w:r>
@@ -3584,51 +3584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Greget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3777,185 +3777,197 @@
               <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.30 - 46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Outcome of Patients with Crohn's Disease that Responds to Azathioprine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (4), pp.389-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cgh.2012.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3965,309 +3977,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the multifaceted antitumor effects of cold atmospheric pasma on cholangiocarcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold plasma technology in cholangiocarcinoma: a catheter-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korentin Geraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mirko Minini</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397245v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma technology in cholangiocarcinoma: a catheter-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Korentin Geraud</w:t>
+                <w:t xml:space="preserve">Deciphering the direct and indirect antitumoral effects of cold atmospheric plasma - application to the cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laura Fouassier</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Plasma Cancer (IWPCT 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397341v1</w:t>
+                <w:t xml:space="preserve">hal-04397200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the direct and indirect antitumoral effects of cold atmospheric plasma - application to the cholangiocarcinoma</w:t>
+                <w:t xml:space="preserve">Unravelling the multifaceted antitumor effects of cold atmospheric pasma on cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
@@ -4281,150 +4293,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Plasma Cancer (IWPCT 8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397200v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-criterion, fully automated, HIgh-performance, Rapid Tool Assessing the Mucosal Visualization Quality of Still Images in Small Bowel Capsule Endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Oumrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enas Abou-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4443,323 +4455,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UEGW 2018 (United European Gastroenterology Week)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d’un algorithme électronique d'évaluation de l'abondance des bulles en vidéocapsule endoscopique du grêle</w:t>
+                <w:t xml:space="preserve">Development and Validation of a Highly Sensitive and Specific Automated Algorithm to Evaluate the Abundance of Bubbles in Small Bowel Capsule Endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gada Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Einas Abou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des journées francophones d'hépato-gastroentérologie et d'Oncologie digestive (JFHOD) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFED, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">UEGW 2017 (United European Gastroenterology Week)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491669v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Highly Sensitive and Specific Automated Algorithm to Evaluate the Abundance of Bubbles in Small Bowel Capsule Endoscopy</w:t>
+                <w:t xml:space="preserve">Développement et validation d’un algorithme électronique d'évaluation de l'abondance des bulles en vidéocapsule endoscopique du grêle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einas Abou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEGW 2017 (United European Gastroenterology Week)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Actes des journées francophones d'hépato-gastroentérologie et d'Oncologie digestive (JFHOD) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFED, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562671v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Computed Cleansing Score to Assess the Quality of Bowel Preparation in Colon Capsule Endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4768,123 +4780,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einas Abou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UEGW 2016 (United European Gastroenterology Week)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Vienna Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Validation of a Highly Sensitive and Highly Specific Computed Assessment of Cleansing Score for Small Bowel Capsule Endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einas Abou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4893,115 +4905,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">United European Gastroenterology Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Viena, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5148,51 +5160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Becq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Millot-Maysounabe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Essamlali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arriv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417829v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Weil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Clement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouzbib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cervoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrimalala Raoto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101581" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04117126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Soualy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOG.0000000000000907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03930660v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boleslawski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Edeline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-4551(22)00463-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8c4d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nuzzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corcos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znac111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lassalle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Le Tri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Afchain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kirchgesner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-21-0786" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hallit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Calmels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulriikka Chaput" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lorenzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848211032823" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03135461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Lavillegrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mercier-Des-Rochettes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03480-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03448654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdeville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My-Linh Tran Minh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Steuer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2020.10.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fl&#233;jou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gimenez de Mestral" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2020.06.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02951909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rotkopf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrod" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2020.07.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03254189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevy Hor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Amoodadashi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1244-9065" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mestas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pratico" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nicco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2019.02.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pietri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0977-2327" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977368v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leenhardt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mestas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeljeli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abou Ali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55388-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Oumrani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einas Abou Ali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0918-5883" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nion-Larmurier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0573-1044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordacahar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batteux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209094" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0577-2897" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Napol&#233;on" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Rhun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leblanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2018.04.2332" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18FGZD3D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerometta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0581-8758" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beuvon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Barret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Dalimier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Bacha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2018.07.054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sportes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Greget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coriat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756283X17702096" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barral" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dohan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudiaf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2015.08.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2012.10.038" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Abou-Ali" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375881v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Becq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Millot-Maysounabe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Essamlali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arriv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417829v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Weil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Clement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouzbib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cervoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrimalala Raoto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101581" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04117126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Soualy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOG.0000000000000907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8c4d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03930660v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boleslawski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Edeline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-4551(22)00463-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nuzzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corcos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znac111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03135461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Lavillegrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mercier-Des-Rochettes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03480-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03448654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdeville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My-Linh Tran Minh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Steuer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2020.10.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lassalle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Le Tri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Afchain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kirchgesner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-21-0786" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334186v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hallit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Calmels" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulriikka Chaput" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lorenzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848211032823" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fl&#233;jou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gimenez de Mestral" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2020.06.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03254189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevy Hor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Amoodadashi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1244-9065" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02951909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rotkopf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrod" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2020.07.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mestas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pratico" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nicco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2019.02.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pietri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0977-2327" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977368v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leenhardt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mestas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeljeli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abou Ali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55388-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Oumrani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einas Abou Ali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0918-5883" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordacahar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batteux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209094" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nion-Larmurier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0577-2897" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977399v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Napol&#233;on" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Rhun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leblanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2018.04.2332" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18FGZD3D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beuvon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Barret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Dalimier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Bacha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2018.07.054" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692339v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerometta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0581-8758" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0573-1044" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sportes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Greget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coriat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756283X17702096" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01734837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barral" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dohan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudiaf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2015.08.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KFM5DNB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2012.10.038" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Abou-Ali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491669v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375881v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500122v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>