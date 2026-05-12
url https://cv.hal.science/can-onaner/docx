--- v0 (2026-03-23)
+++ v1 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Can Onaner </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La joie du basculement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du suspens esthétique à la foule révoltée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison de l'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°195, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sacré et magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercice(s) d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.80-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la négativité en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le visiteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°26, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au seuil du profane et du sacré, Adolf Loos et la question de l’ornement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces, Journal d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°77, L'instinct de l'ornement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélancolie, déprime, dépression et crise en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arredemento Mimarlik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie pour, autonomie contre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercice(s) d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°9, pp.32-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se cache derrière l’ornement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiscopie, revue de la Cité de l’architecture &amp; du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture comme théâtre de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°17, pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héroïsme en architecture, entre réalisme et formalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-Vue Malaquais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°4 Héroismes, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizm ve Realizm Arasındaki Uyuşmazlık ve Çatışma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrademento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the masochistic architect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">log</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°25 Reclaim Resi(lience)stance, pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolf Loos and the masochistic economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cityvision independant architectural stuff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°6 My Masochism, pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crowd, Revolt and Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Politics in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, leuven university press, 2023, 9789462703599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture comme theatre de l'emancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les carnets du BAL, n°10, Les temps de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, pp.159-173, 2023, 9782378963651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture &amp; Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA, pp.222-236, 2022, 978-2-84056-688-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : par-delà le renouvellement des époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture &amp; Idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA/Beaux-Arts de Paris éditions, pp.2-4, 2022, 9782840566885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Rossi, la permanence et le suspens en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture évolutive/réversible, formes et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, pp.150-159, 2022, 9782956738435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de la foule-public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public. Infrastructure, architecture, territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA/Beaux-Arts de Paris éditions, pp.137-155, 2021, 9782840568032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, Immobilisation, Emancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique des infrastructures, permanence, effacement, disparition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MétisPresses, pp.65-79, 2018, 9782940563302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture as a theater of emancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions on Emancipation Architecture between Aesthetics and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Müller Verlag, pp.164-174, 2018, 9783037785515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'atmosphère suspendue des places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classeur n°2 Mare Nostrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, pp.173-178, 2017, 978-2-9557010-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atmosphere suspendue des places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afriques: architectures, infrastructures et territoires en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA/Beaux-Arts de Paris éditions, pp.213-231, 2015, 9782840564584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossi reader of Loos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolf Loos our contemporary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSAPP Books, pp.51-56, 2012, 9789899826304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture & ideology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSBA/Beaux-Arts de Paris éditions, 2022, 9782840566885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolf Loos et l'humour masochiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MétisPresses, 2019, 9782940563555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hertweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Weichold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Luxembourg. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Rossi architecte du suspens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MétisPresses, 2016, 9782940406661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un laboratoire pour l’architecture de la foule »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre des journées d’étude "Architecture et Cinéma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cambre Horta, ULB, Sep 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Adolf Loos et l’économie masochiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la journée d’étude « Séduction - Minimum »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école des arts du Rhin, Oct 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Adolf Loos and the masochistic humour »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Conférence dans le cadre du séminaire Scholars in transition, "The architecture of Adolf Loos, 60 years later"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Feb 2022, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sentiment corporel de l’architecture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour le séminaire Arts et Médecine, Association Turque, Ambassade d’Azerbaidjan en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’architecture comme théâtre de l’émancipation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire automnal du BAL, Les temps de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Can Onaner </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La joie du basculement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du suspens esthétique à la foule révoltée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison de l'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°195, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sacré et magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercice(s) d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°11, pp.80-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la négativité en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le visiteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°26, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au seuil du profane et du sacré, Adolf Loos et la question de l’ornement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces, Journal d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°77, L'instinct de l'ornement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélancolie, déprime, dépression et crise en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arredemento Mimarlik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie pour, autonomie contre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercice(s) d’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°9, pp.32-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se cache derrière l’ornement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiscopie, revue de la Cité de l’architecture &amp; du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture comme théâtre de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°17, pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héroïsme en architecture, entre réalisme et formalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-Vue Malaquais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°4 Héroismes, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizm ve Realizm Arasındaki Uyuşmazlık ve Çatışma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrademento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the masochistic architect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">log</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°25 Reclaim Resi(lience)stance, pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolf Loos and the masochistic economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cityvision independant architectural stuff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°6 My Masochism, pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crowd, Revolt and Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Politics in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, leuven university press, 2023, 9789462703599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture comme theatre de l'emancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les carnets du BAL, n°10, Les temps de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, pp.159-173, 2023, 9782378963651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture &amp; Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA, pp.222-236, 2022, 978-2-84056-688-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : par-delà le renouvellement des époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture &amp; Idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA/Beaux-Arts de Paris éditions, pp.2-4, 2022, 9782840566885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Rossi, la permanence et le suspens en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture évolutive/réversible, formes et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, pp.150-159, 2022, 9782956738435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de la foule-public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public. Infrastructure, architecture, territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA/Beaux-Arts de Paris éditions, pp.137-155, 2021, 9782840568032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture as a theater of emancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions on Emancipation Architecture between Aesthetics and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Müller Verlag, pp.164-174, 2018, 9783037785515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, Immobilisation, Emancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique des infrastructures, permanence, effacement, disparition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MétisPresses, pp.65-79, 2018, 9782940563302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'atmosphère suspendue des places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classeur n°2 Mare Nostrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, pp.173-178, 2017, 978-2-9557010-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atmosphere suspendue des places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afriques: architectures, infrastructures et territoires en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA/Beaux-Arts de Paris éditions, pp.213-231, 2015, 9782840564584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossi reader of Loos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolf Loos our contemporary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSAPP Books, pp.51-56, 2012, 9789899826304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture & ideology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSBA/Beaux-Arts de Paris éditions, 2022, 9782840566885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolf Loos et l'humour masochiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MétisPresses, 2019, 9782940563555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hertweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Weichold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Luxembourg. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Rossi architecte du suspens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MétisPresses, 2016, 9782940406661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un laboratoire pour l’architecture de la foule »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre des journées d’étude "Architecture et Cinéma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cambre Horta, ULB, Sep 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Adolf Loos et l’économie masochiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la journée d’étude « Séduction - Minimum »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école des arts du Rhin, Oct 2022, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Adolf Loos and the masochistic humour »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Conférence dans le cadre du séminaire Scholars in transition, "The architecture of Adolf Loos, 60 years later"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Feb 2022, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sentiment corporel de l’architecture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour le séminaire Arts et Médecine, Association Turque, Ambassade d’Azerbaidjan en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’architecture comme théâtre de l’émancipation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire automnal du BAL, Les temps de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Onaner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556915v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556858v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556576v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556517v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556888v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delalex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556784v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hertweck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Weichold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Onaner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556915v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556858v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556576v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556517v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556888v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delalex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556784v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hertweck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Weichold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>