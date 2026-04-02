--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -3022,541 +3022,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de chercheurs en agroécologie : quelles transpositions didactiques possibles ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Education à la citoyenneté critique : contribution de la démarche d’enquête sur des controverses dans deux curriculums de l’enseignement agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2021, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France. pp.229-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613947v1</w:t>
+                <w:t xml:space="preserve">hal-03566345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation recherche et formation en didactique des QSV : quelle méthodologie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle nature de la science enseigner dans le cadre d’une QSV ? Exemple de l’agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour de la Recherche de l'ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613952v1</w:t>
+                <w:t xml:space="preserve">halshs-02369216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle nature de la science enseigner dans le cadre d’une QSV ? Exemple de l’agroécologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'articulation recherche et formation en didactique des QSV : quelle méthodologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour de la Recherche de l'ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369216v1</w:t>
+                <w:t xml:space="preserve">hal-03613952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à la citoyenneté critique : contribution de la démarche d’enquête sur des controverses dans deux curriculums de l’enseignement agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles modélisations des démarches d’investigation sur une question socialement vive pour le développement d’une pensée problématologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lipp</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En ligne, France. pp.229-239</w:t>
+              <w:t xml:space="preserve">88e congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566345v1</w:t>
+                <w:t xml:space="preserve">hal-03566376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles modélisations des démarches d’investigation sur une question socialement vive pour le développement d’une pensée problématologique ?</w:t>
+                <w:t xml:space="preserve">Pratiques de chercheurs en agroécologie : quelles transpositions didactiques possibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lipp</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88e congrès de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, Canada</w:t>
+              <w:t xml:space="preserve">11ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566376v1</w:t>
+                <w:t xml:space="preserve">hal-03613947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition agro-écologique : adaptations des modalités didactiques face à la diversité des points de vue</w:t>
               </w:r>
@@ -3761,273 +3761,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquiry based learning and socially acute questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mise en place d’une démarche d’enquête sur une question socialement vive agro-environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference of the European Science Education Research Association (ESERA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European science education research association (ESERA), Aug 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Colloque Changements et Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739768v1</w:t>
+                <w:t xml:space="preserve">hal-02369279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en place d’une démarche d’enquête sur une question socialement vive agro-environnementale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inquiry based learning and socially acute questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Changements et Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th Conference of the European Science Education Research Association (ESERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European science education research association (ESERA), Aug 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369279v1</w:t>
+                <w:t xml:space="preserve">hal-01739768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4828,51 +4828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83837-8_24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gailleton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/avu875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Latger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmidt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Birebent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B83W3W76-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8769" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W05N5K31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3248" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138448666320022E12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01184469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Amir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benlboukht" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.03.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNGH7CR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cadou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birebent Sandrine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.1kfv-y690" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01355817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU20111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cauchoix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Constans" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4500-les-pratiques-de-l-amenagement-de-l-observation-aux-projets.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83837-8_24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gailleton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/avu875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Latger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmidt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Birebent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B83W3W76-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8769" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W05N5K31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3248" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138448666320022E12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01184469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Amir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benlboukht" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.03.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNGH7CR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cadou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birebent Sandrine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.1kfv-y690" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01355817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU20111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cauchoix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Constans" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4500-les-pratiques-de-l-amenagement-de-l-observation-aux-projets.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>