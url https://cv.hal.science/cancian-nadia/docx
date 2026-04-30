--- v1 (2026-04-02)
+++ v2 (2026-04-30)
@@ -3022,109 +3022,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à la citoyenneté critique : contribution de la démarche d’enquête sur des controverses dans deux curriculums de l’enseignement agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques de chercheurs en agroécologie : quelles transpositions didactiques possibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2021, En ligne, France. pp.229-239</w:t>
+              <w:t xml:space="preserve">, Mar 2021, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566345v1</w:t>
+                <w:t xml:space="preserve">hal-03613947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle nature de la science enseigner dans le cadre d’une QSV ? Exemple de l’agroécologie</w:t>
               </w:r>
@@ -3199,364 +3212,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02369216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation recherche et formation en didactique des QSV : quelle méthodologie ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+                <w:t xml:space="preserve">Education à la citoyenneté critique : contribution de la démarche d’enquête sur des controverses dans deux curriculums de l’enseignement agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour de la Recherche de l'ENSFEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France. pp.229-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613952v1</w:t>
+                <w:t xml:space="preserve">hal-03566345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles modélisations des démarches d’investigation sur une question socialement vive pour le développement d’une pensée problématologique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'articulation recherche et formation en didactique des QSV : quelle méthodologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88e congrès de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, Canada</w:t>
+              <w:t xml:space="preserve">Carrefour de la Recherche de l'ENSFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566376v1</w:t>
+                <w:t xml:space="preserve">hal-03613952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de chercheurs en agroécologie : quelles transpositions didactiques possibles ?</w:t>
+                <w:t xml:space="preserve">Quelles modélisations des démarches d’investigation sur une question socialement vive pour le développement d’une pensée problématologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">88e congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613947v1</w:t>
+                <w:t xml:space="preserve">hal-03566376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition agro-écologique : adaptations des modalités didactiques face à la diversité des points de vue</w:t>
               </w:r>
@@ -4828,51 +4828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83837-8_24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gailleton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/avu875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Latger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmidt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Birebent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B83W3W76-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8769" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W05N5K31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3248" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138448666320022E12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01184469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Amir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benlboukht" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.03.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNGH7CR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cadou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birebent Sandrine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.1kfv-y690" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01355817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU20111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cauchoix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Constans" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4500-les-pratiques-de-l-amenagement-de-l-observation-aux-projets.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83837-8_24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gailleton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/avu875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Latger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmidt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Birebent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B83W3W76-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8769" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W05N5K31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3248" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138448666320022E12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01184469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Amir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benlboukht" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.03.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNGH7CR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cadou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birebent Sandrine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.1kfv-y690" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01355817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU20111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cauchoix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Constans" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4500-les-pratiques-de-l-amenagement-de-l-observation-aux-projets.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>