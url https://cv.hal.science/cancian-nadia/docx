--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -179,78 +179,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Networks for Critical and Altruistic Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Springer Nature Switzerland, pp.517-536, 2025, Contemporary Trends and Issues in Science Education, </w:t>
+              <w:t xml:space="preserve">, 63, Springer Nature Switzerland, pp.517-536, 2025, Contemporary Trends and Issues in Science Education, 978-3-031-83837-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-83837-8_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462144v1</w:t>
+                <w:t xml:space="preserve">hal-05165535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a Committed and Critical Educ-Action Towards the Agro-Ecological Transition: The Controversy School</w:t>
               </w:r>
@@ -309,78 +309,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Networks for Critical and Altruistic Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 63, Springer Nature Switzerland, pp.517-536, 2025, Contemporary Trends and Issues in Science Education, 978-3-031-83837-8. </w:t>
+              <w:t xml:space="preserve">, 63, Springer Nature Switzerland, pp.517-536, 2025, Contemporary Trends and Issues in Science Education, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-83837-8_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165535v1</w:t>
+                <w:t xml:space="preserve">hal-05462144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarche d’enquête dans l’enseignement des questions socialement vives. Quelles diffusion et appropriation dansl’enseignement agricole ?</w:t>
               </w:r>
@@ -876,282 +876,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face aux questions controversées, quelle formation continue ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels modèles de l’enquête sur une question socialement vive pour le développement d’une pensée problématologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.6785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778720v1</w:t>
+                <w:t xml:space="preserve">hal-03921773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles de l’enquête sur une question socialement vive pour le développement d’une pensée problématologique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Face aux questions controversées, quelle formation continue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Latger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Birebent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nouvelles formes de formation continue, 60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921773v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation citoyenne critique pour la transition agroécologique : quels repères dans les curricula pour un itinéraire éducatif ?</w:t>
               </w:r>
@@ -1234,252 +1234,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation recherche et formation en didactique des QSV : quelle méthodologie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles références pour enseigner la transition agroécologique ? Étude de discours de chercheurs sur leurs pratiques scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (15-2), pp.103-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.8769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007805v1</w:t>
+                <w:t xml:space="preserve">hal-03299033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles références pour enseigner la transition agroécologique ? Étude de discours de chercheurs sur leurs pratiques scientifiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'articulation recherche et formation en didactique des QSV : quelle méthodologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.8769⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03299033v1</w:t>
+                <w:t xml:space="preserve">hal-04007805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multiréférentialité des savoirs dans les disciplines technologiques et la question de la référence pour le savoir à enseigner : l’exemple de l’agronomie</w:t>
               </w:r>
@@ -2929,77 +2929,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Latger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birebent Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque international de Didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HESTL, Jun 2022, Lausanne, Suisse</w:t>
@@ -3022,122 +3022,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de chercheurs en agroécologie : quelles transpositions didactiques possibles ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Education à la citoyenneté critique : contribution de la démarche d’enquête sur des controverses dans deux curriculums de l’enseignement agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2021, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France. pp.229-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613947v1</w:t>
+                <w:t xml:space="preserve">hal-03566345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle nature de la science enseigner dans le cadre d’une QSV ? Exemple de l’agroécologie</w:t>
               </w:r>
@@ -3212,351 +3199,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02369216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à la citoyenneté critique : contribution de la démarche d’enquête sur des controverses dans deux curriculums de l’enseignement agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'articulation recherche et formation en didactique des QSV : quelle méthodologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lipp</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En ligne, France. pp.229-239</w:t>
+              <w:t xml:space="preserve">Carrefour de la Recherche de l'ENSFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566345v1</w:t>
+                <w:t xml:space="preserve">hal-03613952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation recherche et formation en didactique des QSV : quelle méthodologie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles modélisations des démarches d’investigation sur une question socialement vive pour le développement d’une pensée problématologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour de la Recherche de l'ENSFEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">88e congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613952v1</w:t>
+                <w:t xml:space="preserve">hal-03566376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles modélisations des démarches d’investigation sur une question socialement vive pour le développement d’une pensée problématologique ?</w:t>
+                <w:t xml:space="preserve">Pratiques de chercheurs en agroécologie : quelles transpositions didactiques possibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lipp</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88e congrès de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, Canada</w:t>
+              <w:t xml:space="preserve">11ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566376v1</w:t>
+                <w:t xml:space="preserve">hal-03613947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition agro-écologique : adaptations des modalités didactiques face à la diversité des points de vue</w:t>
               </w:r>
@@ -4828,51 +4828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83837-8_24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gailleton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/avu875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Latger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmidt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Birebent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B83W3W76-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8769" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W05N5K31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3248" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138448666320022E12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01184469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Amir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benlboukht" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.03.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNGH7CR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cadou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birebent Sandrine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.1kfv-y690" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01355817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU20111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cauchoix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Constans" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4500-les-pratiques-de-l-amenagement-de-l-observation-aux-projets.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83837-8_24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gailleton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/avu875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6785" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778720v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Latger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmidt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Birebent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B83W3W76-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8769" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W05N5K31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3248" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138448666320022E12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01184469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Amir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benlboukht" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.03.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNGH7CR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cadou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birebent Sandrine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.1kfv-y690" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01355817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU20111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cauchoix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Constans" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4500-les-pratiques-de-l-amenagement-de-l-observation-aux-projets.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>