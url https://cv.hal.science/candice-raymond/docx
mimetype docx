--- v0 (2026-04-04)
+++ v1 (2026-05-05)
@@ -313,187 +313,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05010012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time for Memory in Lebanon?</w:t>
+                <w:t xml:space="preserve">Reconstruire l’histoire nationale dans le Liban d’après-guerre : trois dispositifs historiographiques pour une sortie de conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Anthropologies libanaises Entre dispersion et lignes de force, 51 (2), pp.393-399. </w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 151 (3), pp.125-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.212.0393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.151.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113069v1</w:t>
+                <w:t xml:space="preserve">hal-03706992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruire l’histoire nationale dans le Liban d’après-guerre : trois dispositifs historiographiques pour une sortie de conflit</w:t>
+                <w:t xml:space="preserve">A Time for Memory in Lebanon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 151 (3), pp.125-138. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Anthropologies libanaises Entre dispersion et lignes de force, 51 (2), pp.393-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.151.0125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.212.0393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706992v1</w:t>
+                <w:t xml:space="preserve">hal-04113069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyrouth avant Beyrouth. Historiographies contemporaines d’une “ville arabe ottomane” (XVIe-XVIIIe siècle)</w:t>
               </w:r>
@@ -680,187 +680,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matière à controverse. La polémique autour de l’édition des Documents diplomatiques et consulaires relatifs à l’histoire du Liban</w:t>
+                <w:t xml:space="preserve">« Les trajectoires matérielles de l’archive »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jungen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 36, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212132v1</w:t>
+                <w:t xml:space="preserve">hal-03247722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les trajectoires matérielles de l’archive »</w:t>
+                <w:t xml:space="preserve">Matière à controverse. La polémique autour de l’édition des Documents diplomatiques et consulaires relatifs à l’histoire du Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Raymond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Jungen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ateliers.9042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247722v1</w:t>
+                <w:t xml:space="preserve">hal-01212132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2168,51 +2168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05510215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falestin Na&#239;li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Nakhl&#233;-Cerruti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c1t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05010012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khalil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13kya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113069v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0393" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.151.0125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.9042" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jungen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Hanafi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Amara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Sfeir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01411486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05536890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013EHES0100" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05510215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falestin Na&#239;li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Nakhl&#233;-Cerruti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c1t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05010012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khalil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13kya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.151.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113069v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0393" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jungen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.9042" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Hanafi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Amara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Sfeir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01411486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01409681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05536890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013EHES0100" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>