--- v0 (2026-03-29)
+++ v1 (2026-04-28)
@@ -178,546 +178,546 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sham-controlled randomised trial of Tecar therapy for painful caesarean scars: the NOCEPAIN study protocol</w:t>
+                <w:t xml:space="preserve">Intrapartum and childbirth care and outcomes in midwife-led birth centres in France: A nationwide descriptive study with an analysis of maternal and neonatal transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Grampayre</w:t>
+                <w:t xml:space="preserve">Anne Alice Chantry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+                <w:t xml:space="preserve">Clara Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mayanne Pralus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dubel-Jam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-105743⟩</w:t>
+              <w:t xml:space="preserve">Women and Birth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (3), pp.101908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wombi.2025.101908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329427v1</w:t>
+                <w:t xml:space="preserve">hal-05056014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of refeeding syndrome: an observational study in primary healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Begon de Larouzière de Montlosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (4), pp.cmaf038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/fampra/cmaf038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrapartum and childbirth care and outcomes in midwife-led birth centres in France: A nationwide descriptive study with an analysis of maternal and neonatal transfers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Alice Chantry</w:t>
+                <w:t xml:space="preserve">A patient-centered nutritional intervention with a new fortified high-protein high-energy paste: an observational study to assess nutritional intakes in hospitalized older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayanne Pralus</w:t>
+                <w:t xml:space="preserve">Pauline Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dubel-Jam</w:t>
+                <w:t xml:space="preserve">Véronique Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women and Birth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wombi.2025.101908⟩</w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (6), pp.afaf179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afaf179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056014v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A patient-centered nutritional intervention with a new fortified high-protein high-energy paste: an observational study to assess nutritional intakes in hospitalized older adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Blanquet</w:t>
+                <w:t xml:space="preserve">A sham-controlled randomised trial of Tecar therapy for painful caesarean scars: the NOCEPAIN study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Neves</w:t>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Aubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (6), pp.afaf179. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.e105743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ageing/afaf179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-105743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138755v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agreement between self-, mother and father proxy-reports on health-related quality of life in adolescents with Tourette Syndrome</w:t>
               </w:r>
@@ -831,429 +831,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical practice recommendations for nurse‐administered intramuscular injections in mental health: A modified Delphi study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Energy and Protein Intakes Lower Than Requirements in Older Adults? An Urgent Issue in Hospitals and Nursing Homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candy Guiguet‐auclair</w:t>
+                <w:t xml:space="preserve">Guillaume Ducher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bernard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Fernandes</w:t>
+                <w:t xml:space="preserve">Anaïs Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jan.15709⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (15), pp.3307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15153307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103485v1</w:t>
+                <w:t xml:space="preserve">hal-04178041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Energy and Protein Intakes Lower Than Requirements in Older Adults? An Urgent Issue in Hospitals and Nursing Homes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Blanquet</w:t>
+                <w:t xml:space="preserve">Survey of adolescents’ needs and parents’ views on sexual health in juvenile idiopathic arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Savel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Sauvage</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15153307⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12969-023-00884-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178041v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of adolescents’ needs and parents’ views on sexual health in juvenile idiopathic arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical practice recommendations for nurse‐administered intramuscular injections in mental health: A modified Delphi study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet‐auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Savel</w:t>
+                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chausset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+                <w:t xml:space="preserve">Zuzana Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cabane</w:t>
+                <w:t xml:space="preserve">Jennifer Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (1), pp.95. </w:t>
+              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12969-023-00884-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jan.15709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423152v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Indicators during Delivery and the Immediate Postpartum Period: A Modified Delphi Study</w:t>
               </w:r>
@@ -1265,64 +1265,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (6), pp.848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1350,295 +1350,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French version of the Gilles de la Tourette Syndrome Quality of Life Scale for adolescents (GTS-QOL-French-Ado): Adaptation and psychometric evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+                <w:t xml:space="preserve">Prediction of Iron Deficiency Anemia in Third Trimester of Pregnancy Based on Data in the First Trimester: A Prospective Cohort Study in a High-Income Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Debosque</w:t>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Derost</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Serre-Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0278383. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14194091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423162v1</w:t>
+                <w:t xml:space="preserve">hal-03794218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Iron Deficiency Anemia in Third Trimester of Pregnancy Based on Data in the First Trimester: A Prospective Cohort Study in a High-Income Country</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The French version of the Gilles de la Tourette Syndrome Quality of Life Scale for adolescents (GTS-QOL-French-Ado): Adaptation and psychometric evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Resseguier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+                <w:t xml:space="preserve">Diane Cyrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+                <w:t xml:space="preserve">Clement Debosque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Serre-Sapin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+                <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.4091. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0278383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu14194091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794218v1</w:t>
+                <w:t xml:space="preserve">hal-04423162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Cultural Adaptation and Psychometric Properties of the French Version of the EXIT to Measure Women’s Experiences of Induction of Labor</w:t>
               </w:r>
@@ -1650,51 +1650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rouzaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Dissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1758,51 +1758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handgrip strength to screen early-onset sarcopenia in heart failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Massoulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1886,1276 +1886,1276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de la version française d'un outil de dépistage des violences conjugales faites aux femmes, le WAST (Woman Abuse screening Tool)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burnout Among Hospital Non-Healthcare Staff: Influence of Job-Demand-Control Support, and Effort-Reward Imbalance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Boyer</w:t>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keltoume Djabour</w:t>
+                <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Ninert</w:t>
+                <w:t xml:space="preserve">Denis Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Verneret-Bord</w:t>
+                <w:t xml:space="preserve">Daniela Pfabigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (1), pp.e13-e20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000002072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169651v1</w:t>
+                <w:t xml:space="preserve">hal-03030912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol for the e-POWUS Project: multicentre blinded-randomised controlled trial of ultrasound speed choice to improve sonography quality in pregnant women with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Delabaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (9), pp.e038684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-038684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the ‘EPICES’ social deprivation score in a population of women who have just given birth: a French cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 201, pp.19-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.puhe.2021.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the readiness to screen and manage intimate partner violence: Cross-cultural adaptation and psychometric evaluation of the PREMIS tool for perinatal care providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Mulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (11), pp.e0258943. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout Among Hospital Non-Healthcare Staff: Influence of Job-Demand-Control Support, and Effort-Reward Imbalance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Candy Auclair</w:t>
+                <w:t xml:space="preserve">Validation of the French Women Abuse Screening Tool to routinely identify intimate partner violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Prunet</w:t>
+                <w:t xml:space="preserve">Baptiste Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Pfabigan</w:t>
+                <w:t xml:space="preserve">Keltoume Djabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Lesage</w:t>
+                <w:t xml:space="preserve">Mehdi Ninert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Verneret-Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000002072⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030912v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handgrip strength as a valid practical tool to screen early-onset sarcopenia in acute care wards: a first evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiyedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Early Access, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41430-021-00906-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Women Abuse Screening Tool to routinely identify intimate partner violence</w:t>
+                <w:t xml:space="preserve">Validation de la version française d'un outil de dépistage des violences conjugales faites aux femmes, le WAST (Woman Abuse screening Tool)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltoume Djabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ninert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Verneret-Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.32-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03389795v1</w:t>
+                <w:t xml:space="preserve">hal-03169651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French survey on the crossed needs on sexual health for chronic inflammatory rheumatism patients and healthcare professionals.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Savel</w:t>
+                <w:t xml:space="preserve">Health-related quality of life among community-dwelling people aged 80 years and over: a cross-sectional study in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sophie Chérillat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Berland</w:t>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marie Tronche</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Rachez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lauron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00296-020-04630-4⟩</w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12955-020-01376-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020370v1</w:t>
+                <w:t xml:space="preserve">hal-03020366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life among community-dwelling people aged 80 years and over: a cross-sectional study in France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+                <w:t xml:space="preserve">Hospital and Population-Based Evidence for COVID-19 Early Circulation in the East of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+                <w:t xml:space="preserve">Joséphine Odoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Rachez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.126. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (19), pp.7175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12955-020-01376-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17197175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020366v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-cultural adaptation and psychometric evaluation of the French version of the Gilles de la Tourette Syndrome Quality of Life Scale (GTS-QOL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Cyrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3213,161 +3213,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital and Population-Based Evidence for COVID-19 Early Circulation in the East of France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+                <w:t xml:space="preserve">French survey on the crossed needs on sexual health for chronic inflammatory rheumatism patients and healthcare professionals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Savel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Breysse</w:t>
+                <w:t xml:space="preserve">Marie-Sophie Chérillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Odoul</w:t>
+                <w:t xml:space="preserve">Anne Marie Tronche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+                <w:t xml:space="preserve">Martin Soubrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (19), pp.7175. </w:t>
+              <w:t xml:space="preserve">Rheumatology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (9), pp.1481-1491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17197175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00296-020-04630-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966284v1</w:t>
+                <w:t xml:space="preserve">hal-03020370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the impact of the French version of The Whiplash Book on both treatment approach and fear-avoidance beliefs among emergency physicians. A cluster randomized controlled trial</w:t>
               </w:r>
@@ -3392,51 +3392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3513,51 +3513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,51 +3673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63, pp.181 - 188. </w:t>
@@ -3883,425 +3883,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French version of the LEIPAD in community-dwelling people aged 80 years and above</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emotional Ability and Skin-restricted Lupus Evolution: A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Massoubre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Labeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213907⟩</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078616v1</w:t>
+                <w:t xml:space="preserve">hal-02078607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Ability and Skin-restricted Lupus Evolution: A Longitudinal Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Perrot</w:t>
+                <w:t xml:space="preserve">Nurses' practices in the preparation and administration of intramuscular injections in mental health: A cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aumeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-3161⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (17-18), pp.3310-3317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jocn.14909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078607v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurses' practices in the preparation and administration of intramuscular injections in mental health: A cross-sectional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Legrand</w:t>
+                <w:t xml:space="preserve">Validation of the French version of the LEIPAD in community-dwelling people aged 80 years and above</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rachez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (17-18), pp.3310-3317. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jocn.14909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019587v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply</w:t>
               </w:r>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (2), pp.276-277. </w:t>
@@ -4460,51 +4460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4545,161 +4545,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of self-management exercise program with spa therapy for behavioral management of knee osteoarthritis: research protocol for a quasi-randomized controlled trial (GEET one)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloe Gay</w:t>
+                <w:t xml:space="preserve">The MOVES (Motor tic, Obsessions and compulsions, Vocal tic Evaluation Survey): cross-cultural evaluation of the French version and additional psychometric assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Goldstein</w:t>
+                <w:t xml:space="preserve">Pauline Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bareyre</w:t>
+                <w:t xml:space="preserve">Louis Foures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (1), pp.279. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12906-018-2339-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00415-018-8769-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426200v1</w:t>
+                <w:t xml:space="preserve">hal-01701014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feelings and expectations in endometriosis: Analysis of open comments from a cohort of endometriosis patients.</w:t>
               </w:r>
@@ -4737,51 +4737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Comptour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (7), pp.281-287. </w:t>
@@ -4813,191 +4813,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MOVES (Motor tic, Obsessions and compulsions, Vocal tic Evaluation Survey): cross-cultural evaluation of the French version and additional psychometric assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+                <w:t xml:space="preserve">Efficacy of self-management exercise program with spa therapy for behavioral management of knee osteoarthritis: research protocol for a quasi-randomized controlled trial (GEET one)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Derost</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Joubert</w:t>
+                <w:t xml:space="preserve">Anna Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Foures</w:t>
+                <w:t xml:space="preserve">Loïc Bareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-018-8769-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12906-018-2339-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701014v1</w:t>
+                <w:t xml:space="preserve">hal-03426200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving image quality of mid trimester fetal sonography in obese: the role the ultrasound propagation velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5081,676 +5081,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life, anxiety and depression in parents of adolescents with Gilles de la Tourette syndrome: a controlled study</w:t>
+                <w:t xml:space="preserve">Qualité de vie liée à la santé des conjoints de patients âgés souffrant d’un épisode dépressif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00787-016-0923-5⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (11), pp.e249 - e258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693918v1</w:t>
+                <w:t xml:space="preserve">hal-01693859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie liée à la santé des conjoints de patients âgés souffrant d’un épisode dépressif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+                <w:t xml:space="preserve">Psychometric properties of the French version of the Endometriosis Health Profile-30, a health-related quality of life instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Cleret</w:t>
+                <w:t xml:space="preserve">C. Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Richard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Canis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (11), pp.e249 - e258. </w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (3), pp.235 - 242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.07.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693859v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of the French version of the Endometriosis Health Profile-30, a health-related quality of life instrument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health-related quality of life, anxiety and depression in parents of adolescents with Gilles de la Tourette syndrome: a controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chauvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. C. Auclair</w:t>
+                <w:t xml:space="preserve">D. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mourgues</w:t>
+                <w:t xml:space="preserve">G. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Canis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Gerbaud</w:t>
+                <w:t xml:space="preserve">Magali Marcheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (3), pp.235 - 242. </w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (5), pp.603 - 617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2017.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00787-016-0923-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657186v1</w:t>
+                <w:t xml:space="preserve">hal-01693918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescription et surveillance d’antipsychotiques chez les patients âgés souffrant de schizophrénie : pratiques des psychiatres et leurs déterminants</w:t>
+                <w:t xml:space="preserve">Clinical Decision-Making in the Treatment of Schizophrenia: Focus on Long-Acting Injectable Antipsychotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Jalenques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. C. Auclair</w:t>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rondepierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Gerbaud</w:t>
+                <w:t xml:space="preserve">Marion Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tourtauchaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (2), pp.124 - 129. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms17111935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757252v1</w:t>
+                <w:t xml:space="preserve">hal-03020402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Decision-Making in the Treatment of Schizophrenia: Focus on Long-Acting Injectable Antipsychotics.</w:t>
+                <w:t xml:space="preserve">Prescription et surveillance d’antipsychotiques chez les patients âgés souffrant de schizophrénie : pratiques des psychiatres et leurs déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+                <w:t xml:space="preserve">I. Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Candy Auclair</w:t>
+                <w:t xml:space="preserve">F. Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Tourtauchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (11), </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.124 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms17111935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020402v1</w:t>
+                <w:t xml:space="preserve">hal-01757252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiodarone-Induced Thyrotoxicosis Recurrence After Amiodarone Reintroduction.</w:t>
               </w:r>
@@ -5762,51 +5762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwan Maqdasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Batisse-Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5864,360 +5864,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la qualité de vie liée à la santé de sujets âgés de 65ans et plus vivant à domicile en région Auvergne</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">[Anticoagulation and peripartum management].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ruivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Accoceberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.02.024⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (3), pp.187-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2015.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757247v1</w:t>
+                <w:t xml:space="preserve">hal-03020404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Anticoagulation and peripartum management].</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de la qualité de vie liée à la santé de sujets âgés de 65ans et plus vivant à domicile en région Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tourtauchaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43 (3), pp.187-90. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (3), pp.183 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2015.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020404v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive and cost-effectiveness effect of spa therapy on the resumption of occupational and non-occupational activities in women in breast cancer remission: a French multicentre randomised controlled trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Peyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6262,401 +6262,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift of the 2009-2011 measles outbreak from children to adults: an observational review at the University Hospital of Clermont-Ferrand, France</w:t>
+                <w:t xml:space="preserve">Cross-cultural evaluation of the French version of the LEIPAD, a health-related quality of life instrument for use in the elderly living at home.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. V. Corbin</w:t>
+                <w:t xml:space="preserve">I Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Beytout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. C. Auclair</w:t>
+                <w:t xml:space="preserve">J Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Chambon</w:t>
+                <w:t xml:space="preserve">D Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. D. Mouly</w:t>
+                <w:t xml:space="preserve">R Tourtauchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41 (6), pp.1157-1161. </w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (3), pp.509-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s15010-013-0485-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-012-0166-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002240v1</w:t>
+                <w:t xml:space="preserve">hal-03022160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural evaluation of the French version of the LEIPAD, a health-related quality of life instrument for use in the elderly living at home.</w:t>
+                <w:t xml:space="preserve">Shift of the 2009-2011 measles outbreak from children to adults: an observational review at the University Hospital of Clermont-Ferrand, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Jalenques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Auclair</w:t>
+                <w:t xml:space="preserve">V. V. Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Roblin</w:t>
+                <w:t xml:space="preserve">J. J. Beytout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Morand</w:t>
+                <w:t xml:space="preserve">M. M. Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Tourtauchaux</w:t>
+                <w:t xml:space="preserve">D. D. Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (3), pp.509-20. </w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (6), pp.1157-1161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-012-0166-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s15010-013-0485-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022160v1</w:t>
+                <w:t xml:space="preserve">hal-01002240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A caregiver educational program improves quality of life and burden for cancer patients and their caregivers: a randomised clinical trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of oncology nursing : the official journal of European Oncology Nursing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (6), pp.870-6. </w:t>
@@ -6758,51 +6758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (1), </w:t>
@@ -6879,51 +6879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ramentol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fysekidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6980,278 +6980,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to guidelines by French psychiatrists in their real world of clinical practice.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluoride supplements (tablets, drops, lozenges or chewing gums) for preventing dental caries in children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Guillaume</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Tubert-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of nervous and mental disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/NMD.0b013e3182125d4c⟩</w:t>
+              <w:t xml:space="preserve">Cochrane database of systematic reviews (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.CD007592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/14651858.CD007592.pub2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022182v1</w:t>
+                <w:t xml:space="preserve">hal-03022177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoride supplements (tablets, drops, lozenges or chewing gums) for preventing dental caries in children.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Adherence to guidelines by French psychiatrists in their real world of clinical practice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cochrane database of systematic reviews (Online)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, pp.CD007592. </w:t>
+              <w:t xml:space="preserve">The Journal of nervous and mental disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 199 (4), pp.239-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/14651858.CD007592.pub2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/NMD.0b013e3182125d4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022177v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7263,57 +7263,57 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet de naissance : structuration nationale du contenu.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le projet de naissance : structuration nationale du contenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7321,81 +7321,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de la sage-femme libérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828981v1</w:t>
+                <w:t xml:space="preserve">hal-04813575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet de naissance : structuration nationale du contenu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le projet de naissance : structuration nationale du contenu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7403,51 +7403,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de la sage-femme libérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813575v1</w:t>
+                <w:t xml:space="preserve">hal-04828981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge, attitudes and readiness to manage intimate partner violence among perinatal care providers practicing in gynecology and obstetrics in france</w:t>
               </w:r>
@@ -7511,64 +7511,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation transculturelle et validation du questionnaire PREMIS (Physician Readiness To Manage Intimate Partner Violence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7606,64 +7606,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation transculturelle et validation en français d’un outil de dépistage des violences conjugales faites aux femmes: le WAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7701,51 +7701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for intimate partner violence: French validation of the Woman Abuse Screening Tool.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7809,51 +7809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving image quality of mid trimester fetal sonography in obese: the role the ultrasound propagation velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7934,51 +7934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional ultrasound speed of 1540 m/s is not appropriate for examinations of obese women at second trimester of pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auclair C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8098,51 +8098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Société de Psychiatrie de Centre Auvergne et Limousin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8199,90 +8199,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la técarthérapie sur une cicatrice de césarienne douloureuse : protocole d’un essai clinique randomisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes journées du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8301,265 +8301,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knee Osteoarthritis People are Less Active than the General Population: an epidemiological study.</w:t>
+                <w:t xml:space="preserve">Self-management exercise program associated to spa therapy increased the physical activity level of people with symptomatic knee osteoarthritis: a quasi-randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charline Mourgues</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Osteoporosis, Osteoarthritis and Musculoskeletal Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual European Congress of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. Annals of the Rheumatic Diseases, 76 (S2), 2017, Annals of the Rheumatic Diseases. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-eular.1929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137844v1</w:t>
+                <w:t xml:space="preserve">hal-01648181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-management exercise program associated to spa therapy increased the physical activity level of people with symptomatic knee osteoarthritis: a quasi-randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Knee Osteoarthritis People are Less Active than the General Population: an epidemiological study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Gerbaud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Congress of Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Osteoporosis, Osteoarthritis and Musculoskeletal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-eular.1929⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01648181v1</w:t>
+                <w:t xml:space="preserve">hal-02137844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8635,51 +8635,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8046C67"/>
+    <w:nsid w:val="D0B8B06E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8866,51 +8866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/candyguiguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0782-2889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05329427v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grampayre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105743" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05120082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Begon de Larouzi&#232;re de Montlosier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;ly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaf038" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05056014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alice Chantry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayanne Pralus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubel-Jam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wombi.2025.101908" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05138755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Berland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Neves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Aubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afaf179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04569382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourlot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lauron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-024-02418-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet&#8208;auclair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Cardinaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fernandes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.15709" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04178041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sauvage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15153307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Savel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chausset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cabane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12969-023-00884-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04031630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11060848" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyrille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Debosque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278383" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03794218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Resseguier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14194091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03747509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouzaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Dissard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rouille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11144217" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Massouli&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.05.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03169651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoume Djabour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ninert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verneret-Bord" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03472149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delabaere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chauveau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;mery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ollier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038684" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zadeh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;ger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Celse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.09.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03416344v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258943" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Auclair" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Prunet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pfabigan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002072" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dadet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiyedi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-021-00906-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03389795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab115" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020370v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ch&#233;rillat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Tronche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-020-04630-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rachez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-020-01376-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138359v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243912" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Breysse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Odoul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17197175" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019010v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poizat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229849" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60587-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coste" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.10.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078616v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213907" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078607v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massoubre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labeille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Perrot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3161" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019587v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Viennet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aumeran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Reynaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.14909" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auclair" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangione" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.20164" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020393v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Mourgues" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.09.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Goldstein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bareyre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-018-2339-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020387v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Comptour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Denou&#235;l" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.05.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01701014v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joubert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foures" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8769-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Auclair" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.19015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Marcheix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-016-0923-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693859v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cleret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Richard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.07.027" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657186v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mourgues" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2017.02.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757252v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jalenques" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondepierre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourtauchaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.05.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020402v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111935" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbiez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Citron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2016.01.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757247v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.02.024" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020404v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Philippe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruivard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Auclair" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Accoceberry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.01.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022148v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Peyrol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2014.04.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002240v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Corbin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Beytout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Chambon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Mouly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-013-0485-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K579VJJF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022160v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jalenques" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roblin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tourtauchaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-012-0166-y" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D33A0788EE38B9C8FB384C38E1350C07C764C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022165v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Belgacem" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fedor" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brugnon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2013.04.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKJQ6HM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Galland" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-12-109" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022169v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bihan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramentol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fysekidis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gerbaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2011.10.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKPHS54V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022182v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillaume" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NMD.0b013e3182125d4c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022177v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amsallem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD007592.pub2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04813575v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245427v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15058" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873885v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873876v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103722v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lemery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vendittelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122672v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lelong" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurichesse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103666v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair C." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelong A." TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurichesse H." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangione R." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04558995v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137844v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648181v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.1929" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/candyguiguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0782-2889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05056014v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alice Chantry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rollet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayanne Pralus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubel-Jam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wombi.2025.101908" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05120082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Begon de Larouzi&#232;re de Montlosier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;ly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaf038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05138755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Berland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Neves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Aubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afaf179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05329427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grampayre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105743" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04569382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourlot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lauron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-024-02418-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04178041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sauvage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15153307" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Savel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chausset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cabane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12969-023-00884-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet&#8208;auclair" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Cardinaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fernandes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.15709" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04031630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11060848" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03794218v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Resseguier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14194091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyrille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Debosque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278383" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03747509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouzaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Dissard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rouille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11144217" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Massouli&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.05.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Auclair" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Prunet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pfabigan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002072" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03472149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delabaere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chauveau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;mery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038684" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zadeh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;ger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Celse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.09.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03416344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mulin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258943" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03389795v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoume Djabour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ninert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verneret-Bord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab115" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dadet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiyedi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-021-00906-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03169651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rachez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-020-01376-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Breysse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Odoul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17197175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138359v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243912" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020370v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ch&#233;rillat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Tronche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-020-04630-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019010v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poizat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229849" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60587-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coste" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.10.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massoubre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labeille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Perrot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3161" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019587v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Viennet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aumeran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Reynaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.14909" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078616v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213907" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auclair" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangione" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.20164" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020393v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Mourgues" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.09.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01701014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joubert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foures" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8769-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020387v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Comptour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Denou&#235;l" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.05.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426200v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Goldstein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bareyre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-018-2339-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Auclair" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.19015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cleret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.07.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mourgues" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2017.02.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693918v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Marcheix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-016-0923-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garnier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111935" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757252v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jalenques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondepierre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourtauchaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.05.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbiez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Citron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2016.01.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020404v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Philippe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruivard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Auclair" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Accoceberry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.01.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757247v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.02.024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022148v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Peyrol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2014.04.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022160v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jalenques" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roblin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tourtauchaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-012-0166-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D33A0788EE38B9C8FB384C38E1350C07C764C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002240v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Corbin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Beytout" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Chambon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Mouly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-013-0485-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K579VJJF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022165v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Belgacem" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fedor" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brugnon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2013.04.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKJQ6HM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Galland" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-12-109" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022169v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bihan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramentol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fysekidis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gerbaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2011.10.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKPHS54V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022177v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amsallem" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD007592.pub2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022182v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NMD.0b013e3182125d4c" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04813575v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828981v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245427v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15058" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873885v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873876v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103722v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lemery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vendittelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122672v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lelong" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurichesse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103666v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair C." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelong A." TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurichesse H." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangione R." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04558995v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648181v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.1929" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137844v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>