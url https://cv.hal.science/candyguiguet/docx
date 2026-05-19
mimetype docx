--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -178,295 +178,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrapartum and childbirth care and outcomes in midwife-led birth centres in France: A nationwide descriptive study with an analysis of maternal and neonatal transfers</w:t>
+                <w:t xml:space="preserve">Risk of refeeding syndrome: an observational study in primary healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Alice Chantry</w:t>
+                <w:t xml:space="preserve">Clément de Begon de Larouzière de Montlosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Rollet</w:t>
+                <w:t xml:space="preserve">Pierre Mély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayanne Pralus</w:t>
+                <w:t xml:space="preserve">David Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dubel-Jam</w:t>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women and Birth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (3), pp.101908. </w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (4), pp.cmaf038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wombi.2025.101908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmaf038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056014v1</w:t>
+                <w:t xml:space="preserve">hal-05120082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of refeeding syndrome: an observational study in primary healthcare</w:t>
+                <w:t xml:space="preserve">Intrapartum and childbirth care and outcomes in midwife-led birth centres in France: A nationwide descriptive study with an analysis of maternal and neonatal transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément de Begon de Larouzière de Montlosier</w:t>
+                <w:t xml:space="preserve">Anne Alice Chantry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mély</w:t>
+                <w:t xml:space="preserve">Clara Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Julien</w:t>
+                <w:t xml:space="preserve">Mayanne Pralus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+                <w:t xml:space="preserve">Marine Dubel-Jam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (4), pp.cmaf038. </w:t>
+              <w:t xml:space="preserve">Women and Birth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (3), pp.101908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmaf038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wombi.2025.101908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120082v1</w:t>
+                <w:t xml:space="preserve">hal-05056014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A patient-centered nutritional intervention with a new fortified high-protein high-energy paste: an observational study to assess nutritional intakes in hospitalized older adults</w:t>
               </w:r>
@@ -831,429 +831,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Energy and Protein Intakes Lower Than Requirements in Older Adults? An Urgent Issue in Hospitals and Nursing Homes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical practice recommendations for nurse‐administered intramuscular injections in mental health: A modified Delphi study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ducher</w:t>
+                <w:t xml:space="preserve">Candy Guiguet‐auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Sauvage</w:t>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15153307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jan.15709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178041v1</w:t>
+                <w:t xml:space="preserve">hal-04103485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of adolescents’ needs and parents’ views on sexual health in juvenile idiopathic arthritis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chausset</w:t>
+                <w:t xml:space="preserve">Are Energy and Protein Intakes Lower Than Requirements in Older Adults? An Urgent Issue in Hospitals and Nursing Homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Cabane</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12969-023-00884-x⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (15), pp.3307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15153307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423152v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical practice recommendations for nurse‐administered intramuscular injections in mental health: A modified Delphi study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survey of adolescents’ needs and parents’ views on sexual health in juvenile idiopathic arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
+                <w:t xml:space="preserve">Carine Savel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Cardinaud</w:t>
+                <w:t xml:space="preserve">Aurélie Chausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Fernandes</w:t>
+                <w:t xml:space="preserve">Laura Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Pediatric Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jan.15709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12969-023-00884-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103485v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Indicators during Delivery and the Immediate Postpartum Period: A Modified Delphi Study</w:t>
               </w:r>
@@ -1265,51 +1265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1350,295 +1350,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Iron Deficiency Anemia in Third Trimester of Pregnancy Based on Data in the First Trimester: A Prospective Cohort Study in a High-Income Country</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The French version of the Gilles de la Tourette Syndrome Quality of Life Scale for adolescents (GTS-QOL-French-Ado): Adaptation and psychometric evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Resseguier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+                <w:t xml:space="preserve">Diane Cyrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+                <w:t xml:space="preserve">Clement Debosque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Serre-Sapin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+                <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.4091. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0278383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu14194091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794218v1</w:t>
+                <w:t xml:space="preserve">hal-04423162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French version of the Gilles de la Tourette Syndrome Quality of Life Scale for adolescents (GTS-QOL-French-Ado): Adaptation and psychometric evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+                <w:t xml:space="preserve">Prediction of Iron Deficiency Anemia in Third Trimester of Pregnancy Based on Data in the First Trimester: A Prospective Cohort Study in a High-Income Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Debosque</w:t>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Derost</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Serre-Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0278383. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14194091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423162v1</w:t>
+                <w:t xml:space="preserve">hal-03794218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Cultural Adaptation and Psychometric Properties of the French Version of the EXIT to Measure Women’s Experiences of Induction of Labor</w:t>
               </w:r>
@@ -1650,51 +1650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rouzaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Dissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1886,563 +1886,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout Among Hospital Non-Healthcare Staff: Influence of Job-Demand-Control Support, and Effort-Reward Imbalance</w:t>
+                <w:t xml:space="preserve">Protocol for the e-POWUS Project: multicentre blinded-randomised controlled trial of ultrasound speed choice to improve sonography quality in pregnant women with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+                <w:t xml:space="preserve">Amélie Delabaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candy Auclair</w:t>
+                <w:t xml:space="preserve">Benoit Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Prunet</w:t>
+                <w:t xml:space="preserve">Didier Lémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Pfabigan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Lesage</w:t>
+                <w:t xml:space="preserve">Amandine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000002072⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.e038684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-038684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030912v1</w:t>
+                <w:t xml:space="preserve">hal-03472149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for the e-POWUS Project: multicentre blinded-randomised controlled trial of ultrasound speed choice to improve sonography quality in pregnant women with obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the ‘EPICES’ social deprivation score in a population of women who have just given birth: a French cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Delabaere</w:t>
+                <w:t xml:space="preserve">S. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chauveau</w:t>
+                <w:t xml:space="preserve">C. Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lémery</w:t>
+                <w:t xml:space="preserve">D. Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Ollier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+                <w:t xml:space="preserve">M.-P. Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (9), pp.e038684. </w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 201, pp.19-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-038684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2021.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472149v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the ‘EPICES’ social deprivation score in a population of women who have just given birth: a French cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the readiness to screen and manage intimate partner violence: Cross-cultural adaptation and psychometric evaluation of the PREMIS tool for perinatal care providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Zadeh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.-P. Celse</w:t>
+                <w:t xml:space="preserve">Blandine Mulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2021.09.027⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (11), pp.e0258943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430866v1</w:t>
+                <w:t xml:space="preserve">hal-03416344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the readiness to screen and manage intimate partner violence: Cross-cultural adaptation and psychometric evaluation of the PREMIS tool for perinatal care providers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+                <w:t xml:space="preserve">Burnout Among Hospital Non-Healthcare Staff: Influence of Job-Demand-Control Support, and Effort-Reward Imbalance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pfabigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Mulin</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (11), pp.e0258943. </w:t>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (1), pp.e13-e20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000002072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416344v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the French Women Abuse Screening Tool to routinely identify intimate partner violence</w:t>
               </w:r>
@@ -2575,64 +2575,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handgrip strength as a valid practical tool to screen early-onset sarcopenia in acute care wards: a first evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,559 +2815,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life among community-dwelling people aged 80 years and over: a cross-sectional study in France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+                <w:t xml:space="preserve">French survey on the crossed needs on sexual health for chronic inflammatory rheumatism patients and healthcare professionals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Savel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+                <w:t xml:space="preserve">Marie-Sophie Chérillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Rachez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Marie Tronche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Soubrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12955-020-01376-2⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (9), pp.1481-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00296-020-04630-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020366v1</w:t>
+                <w:t xml:space="preserve">hal-03020370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital and Population-Based Evidence for COVID-19 Early Circulation in the East of France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+                <w:t xml:space="preserve">Health-related quality of life among community-dwelling people aged 80 years and over: a cross-sectional study in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rachez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (19), pp.7175. </w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17197175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12955-020-01376-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966284v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural adaptation and psychometric evaluation of the French version of the Gilles de la Tourette Syndrome Quality of Life Scale (GTS-QOL)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Derost</w:t>
+                <w:t xml:space="preserve">Hospital and Population-Based Evidence for COVID-19 Early Circulation in the East of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Hartmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lauron</w:t>
+                <w:t xml:space="preserve">Franck Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Odoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243912⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (19), pp.7175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17197175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138359v1</w:t>
+                <w:t xml:space="preserve">hal-02966284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French survey on the crossed needs on sexual health for chronic inflammatory rheumatism patients and healthcare professionals.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Tronche</w:t>
+                <w:t xml:space="preserve">Cross-cultural adaptation and psychometric evaluation of the French version of the Gilles de la Tourette Syndrome Quality of Life Scale (GTS-QOL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Soubrier</w:t>
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (9), pp.1481-1491. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (12), pp.e0243912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00296-020-04630-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020370v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the impact of the French version of The Whiplash Book on both treatment approach and fear-avoidance beliefs among emergency physicians. A cluster randomized controlled trial</w:t>
               </w:r>
@@ -3392,51 +3392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3513,51 +3513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,51 +3673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63, pp.181 - 188. </w:t>
@@ -3883,425 +3883,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Ability and Skin-restricted Lupus Evolution: A Longitudinal Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of the French version of the LEIPAD in community-dwelling people aged 80 years and above</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rachez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/00015555-3161⟩</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078607v1</w:t>
+                <w:t xml:space="preserve">hal-02078616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurses' practices in the preparation and administration of intramuscular injections in mental health: A cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aumeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (17-18), pp.3310-3317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jocn.14909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French version of the LEIPAD in community-dwelling people aged 80 years and above</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emotional Ability and Skin-restricted Lupus Evolution: A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Massoubre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Labeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2340/00015555-3161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078616v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply</w:t>
               </w:r>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (2), pp.276-277. </w:t>
@@ -4460,51 +4460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4545,459 +4545,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MOVES (Motor tic, Obsessions and compulsions, Vocal tic Evaluation Survey): cross-cultural evaluation of the French version and additional psychometric assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+                <w:t xml:space="preserve">Efficacy of self-management exercise program with spa therapy for behavioral management of knee osteoarthritis: research protocol for a quasi-randomized controlled trial (GEET one)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Derost</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Joubert</w:t>
+                <w:t xml:space="preserve">Anna Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Foures</w:t>
+                <w:t xml:space="preserve">Loïc Bareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-018-8769-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12906-018-2339-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701014v1</w:t>
+                <w:t xml:space="preserve">hal-03426200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feelings and expectations in endometriosis: Analysis of open comments from a cohort of endometriosis patients.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MOVES (Motor tic, Obsessions and compulsions, Vocal tic Evaluation Survey): cross-cultural evaluation of the French version and additional psychometric assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Chauvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+                <w:t xml:space="preserve">Pauline Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Comptour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+                <w:t xml:space="preserve">Louis Foures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.05.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-018-8769-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020387v1</w:t>
+                <w:t xml:space="preserve">hal-01701014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of self-management exercise program with spa therapy for behavioral management of knee osteoarthritis: research protocol for a quasi-randomized controlled trial (GEET one)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloe Gay</w:t>
+                <w:t xml:space="preserve">Feelings and expectations in endometriosis: Analysis of open comments from a cohort of endometriosis patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Goldstein</w:t>
+                <w:t xml:space="preserve">Aurélie Comptour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bareyre</w:t>
+                <w:t xml:space="preserve">Amélie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (1), pp.279. </w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (7), pp.281-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12906-018-2339-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426200v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving image quality of mid trimester fetal sonography in obese: the role the ultrasound propagation velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5126,64 +5126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (11), pp.e249 - e258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5364,51 +5364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health-related quality of life, anxiety and depression in parents of adolescents with Gilles de la Tourette syndrome: a controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5479,278 +5479,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Decision-Making in the Treatment of Schizophrenia: Focus on Long-Acting Injectable Antipsychotics.</w:t>
+                <w:t xml:space="preserve">Prescription et surveillance d’antipsychotiques chez les patients âgés souffrant de schizophrénie : pratiques des psychiatres et leurs déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+                <w:t xml:space="preserve">I. Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Candy Auclair</w:t>
+                <w:t xml:space="preserve">F. Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Tourtauchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (11), </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.124 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms17111935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020402v1</w:t>
+                <w:t xml:space="preserve">hal-01757252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescription et surveillance d’antipsychotiques chez les patients âgés souffrant de schizophrénie : pratiques des psychiatres et leurs déterminants</w:t>
+                <w:t xml:space="preserve">Clinical Decision-Making in the Treatment of Schizophrenia: Focus on Long-Acting Injectable Antipsychotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Jalenques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. C. Auclair</w:t>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rondepierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Gerbaud</w:t>
+                <w:t xml:space="preserve">Marion Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tourtauchaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (2), pp.124 - 129. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms17111935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757252v1</w:t>
+                <w:t xml:space="preserve">hal-03020402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiodarone-Induced Thyrotoxicosis Recurrence After Amiodarone Reintroduction.</w:t>
               </w:r>
@@ -5762,51 +5762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwan Maqdasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Batisse-Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6004,103 +6004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la qualité de vie liée à la santé de sujets âgés de 65ans et plus vivant à domicile en région Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tourtauchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (3), pp.183 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6147,77 +6147,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive and cost-effectiveness effect of spa therapy on the resumption of occupational and non-occupational activities in women in breast cancer remission: a French multicentre randomised controlled trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Peyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6573,51 +6573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A caregiver educational program improves quality of life and burden for cancer patients and their caregivers: a randomised clinical trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6758,51 +6758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (1), </w:t>
@@ -6999,90 +6999,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluoride supplements (tablets, drops, lozenges or chewing gums) for preventing dental caries in children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tubert-Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Amsallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tramini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cochrane database of systematic reviews (Online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.CD007592. </w:t>
@@ -7120,90 +7120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence to guidelines by French psychiatrists in their real world of clinical practice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of nervous and mental disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 199 (4), pp.239-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7263,51 +7263,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet de naissance : structuration nationale du contenu</w:t>
+                <w:t xml:space="preserve">Le projet de naissance : structuration nationale du contenu.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
@@ -7321,75 +7321,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de la sage-femme libérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813575v1</w:t>
+                <w:t xml:space="preserve">hal-04828981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet de naissance : structuration nationale du contenu.</w:t>
+                <w:t xml:space="preserve">Le projet de naissance : structuration nationale du contenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
@@ -7403,51 +7403,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de la sage-femme libérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828981v1</w:t>
+                <w:t xml:space="preserve">hal-04813575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge, attitudes and readiness to manage intimate partner violence among perinatal care providers practicing in gynecology and obstetrics in france</w:t>
               </w:r>
@@ -7511,51 +7511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation transculturelle et validation du questionnaire PREMIS (Physician Readiness To Manage Intimate Partner Violence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7606,51 +7606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation transculturelle et validation en français d’un outil de dépistage des violences conjugales faites aux femmes: le WAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7701,51 +7701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for intimate partner violence: French validation of the Woman Abuse Screening Tool.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7809,51 +7809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving image quality of mid trimester fetal sonography in obese: the role the ultrasound propagation velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7934,51 +7934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional ultrasound speed of 1540 m/s is not appropriate for examinations of obese women at second trimester of pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auclair C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8098,51 +8098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Société de Psychiatrie de Centre Auvergne et Limousin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8635,51 +8635,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0B8B06E"/>
+    <w:nsid w:val="DC7A7CEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8866,51 +8866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/candyguiguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0782-2889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05056014v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alice Chantry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rollet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayanne Pralus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubel-Jam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wombi.2025.101908" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05120082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Begon de Larouzi&#232;re de Montlosier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;ly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaf038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05138755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Berland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Neves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Aubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afaf179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05329427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grampayre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105743" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04569382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourlot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lauron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-024-02418-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04178041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sauvage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15153307" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Savel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chausset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cabane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12969-023-00884-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet&#8208;auclair" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Cardinaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fernandes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.15709" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04031630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11060848" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03794218v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Resseguier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14194091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyrille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Debosque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278383" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03747509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouzaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Dissard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rouille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11144217" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Massouli&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.05.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Auclair" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Prunet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pfabigan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002072" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03472149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delabaere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chauveau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;mery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038684" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zadeh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;ger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Celse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.09.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03416344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mulin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258943" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03389795v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoume Djabour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ninert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verneret-Bord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab115" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dadet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiyedi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-021-00906-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03169651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rachez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-020-01376-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Breysse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Odoul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17197175" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138359v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243912" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020370v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ch&#233;rillat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Tronche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-020-04630-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019010v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poizat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229849" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60587-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coste" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.10.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massoubre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labeille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Perrot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3161" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019587v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Viennet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aumeran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Reynaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.14909" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078616v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213907" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auclair" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangione" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.20164" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020393v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Mourgues" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.09.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01701014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joubert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foures" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8769-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020387v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Comptour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Denou&#235;l" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.05.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426200v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Goldstein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bareyre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-018-2339-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Auclair" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.19015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cleret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.07.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mourgues" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2017.02.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693918v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Marcheix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-016-0923-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garnier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111935" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757252v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jalenques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondepierre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourtauchaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.05.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbiez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Citron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2016.01.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020404v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Philippe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruivard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Auclair" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Accoceberry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.01.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757247v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.02.024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022148v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Peyrol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2014.04.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022160v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jalenques" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roblin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tourtauchaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-012-0166-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D33A0788EE38B9C8FB384C38E1350C07C764C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002240v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Corbin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Beytout" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Chambon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Mouly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-013-0485-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K579VJJF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022165v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Belgacem" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fedor" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brugnon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2013.04.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKJQ6HM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Galland" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-12-109" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022169v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bihan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramentol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fysekidis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gerbaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2011.10.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKPHS54V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022177v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amsallem" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD007592.pub2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022182v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NMD.0b013e3182125d4c" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04813575v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828981v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245427v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15058" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873885v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873876v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103722v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lemery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vendittelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122672v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lelong" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurichesse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103666v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair C." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelong A." TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurichesse H." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangione R." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04558995v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648181v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.1929" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137844v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/candyguiguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0782-2889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05120082v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Begon de Larouzi&#232;re de Montlosier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;ly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaf038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05056014v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alice Chantry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rollet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayanne Pralus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubel-Jam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wombi.2025.101908" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05138755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Berland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Neves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Aubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afaf179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05329427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grampayre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105743" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04569382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourlot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lauron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-024-02418-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet&#8208;auclair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Cardinaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fernandes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.15709" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04178041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sauvage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15153307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Savel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chausset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cabane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12969-023-00884-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04031630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11060848" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyrille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Debosque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278383" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03794218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Resseguier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Serre-Sapin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14194091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03747509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouzaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Dissard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rouille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11144217" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Massouli&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.05.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03472149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delabaere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chauveau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;mery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ollier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038684" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zadeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;ger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Celse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.09.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03416344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258943" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Auclair" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Prunet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pfabigan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002072" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03389795v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoume Djabour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ninert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verneret-Bord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab115" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dadet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiyedi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-021-00906-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03169651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020370v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ch&#233;rillat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Tronche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-020-04630-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rachez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-020-01376-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966284v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Breysse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Odoul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17197175" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243912" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019010v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poizat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229849" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60587-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04901642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coste" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.10.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078616v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213907" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019587v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Viennet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aumeran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Reynaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.14909" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078607v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massoubre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labeille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Perrot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-3161" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auclair" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangione" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.20164" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020393v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Mourgues" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.09.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Goldstein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bareyre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-018-2339-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01701014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joubert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foures" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8769-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020387v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Comptour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Denou&#235;l" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.05.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Auclair" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.19015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cleret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.07.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mourgues" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2017.02.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693918v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Marcheix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-016-0923-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757252v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jalenques" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondepierre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourtauchaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.05.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020402v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111935" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbiez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Citron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2016.01.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020404v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Philippe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruivard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Auclair" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Accoceberry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.01.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757247v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.02.024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022148v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Peyrol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2014.04.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022160v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jalenques" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roblin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tourtauchaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-012-0166-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D33A0788EE38B9C8FB384C38E1350C07C764C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002240v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Corbin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Beytout" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Chambon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Mouly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-013-0485-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K579VJJF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022165v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Belgacem" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fedor" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brugnon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2013.04.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKJQ6HM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Galland" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-12-109" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022169v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bihan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramentol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fysekidis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gerbaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2011.10.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKPHS54V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022177v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amsallem" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD007592.pub2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022182v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NMD.0b013e3182125d4c" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04828981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04813575v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245427v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15058" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873885v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873876v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103722v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lemery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vendittelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122672v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lelong" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurichesse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103666v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair C." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelong A." TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurichesse H." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangione R." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04558995v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648181v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.1929" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137844v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>