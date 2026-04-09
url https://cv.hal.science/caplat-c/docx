--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1728,291 +1728,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal concentrations in post-hatching cuttlefish Sepia officinalis and consequences of dissolved zinc exposure</w:t>
+                <w:t xml:space="preserve">Physiological perturbations in juvenile cuttlefish &amp;lt;i&amp;gt;Sepia officinalis&amp;lt;/i&amp;gt; induced by subchronic exposure to dissolved zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Pabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lehodey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
+                <w:t xml:space="preserve">Lorna Dallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noussithé Kouéta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 159, pp.23-35. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (2), pp.678-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119162v1</w:t>
+                <w:t xml:space="preserve">hal-02314080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological perturbations in juvenile cuttlefish &amp;lt;i&amp;gt;Sepia officinalis&amp;lt;/i&amp;gt; induced by subchronic exposure to dissolved zinc</w:t>
+                <w:t xml:space="preserve">Trace metal concentrations in post-hatching cuttlefish Sepia officinalis and consequences of dissolved zinc exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Pabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lehodey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorna Dallas</w:t>
+                <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noussithé Kouéta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 95 (2), pp.678-687. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.23-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314080v1</w:t>
+                <w:t xml:space="preserve">hal-01119162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation of the non-photochemical chlorophyll fluorescence quenching in diatoms: kinetics, components and mechanisms</w:t>
               </w:r>
@@ -5127,51 +5127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanc-Legendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gosselin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agogu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Gissat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.120925" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Nivelais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-022-00975-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29566-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02652-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106501" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laisney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caplat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basuyaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deborde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Grolleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pallud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.01.043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HS30X1D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;guin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpentini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lebel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menet-Nedelec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.02.068" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mirvaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.07.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4GK9JX5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2694-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lehodey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussith&#233; Kou&#233;ta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.11.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Dallas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.02.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Roh&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jacquette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0241" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.10.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mahaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baudini&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chataignier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1211-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/173F48C7873535530B68E40C8442EB3D2B3C3A18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmina Mottin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.06.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLJ91VHG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRVHMRPF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-011-9737-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54S128BX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.09.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ1WNJ0C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahime Oral" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.06.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB42GT3C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2010.07.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4J0KB10-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lelievre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Texier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/03-0131.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314072v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Texier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barillier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelievre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2004.08.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB53Z6GQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisserie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133465v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guegan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Costil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;gan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serpentini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822953v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lem&#233;e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Despresle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lepoittevin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891759v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chapuis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897959v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008578v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356535v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Arizzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822930v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepoittevin Benedicte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueugn&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-05127289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanc-Legendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gosselin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agogu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Gissat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.120925" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Nivelais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-022-00975-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29566-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02652-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106501" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laisney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caplat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basuyaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deborde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Grolleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pallud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.01.043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HS30X1D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;guin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpentini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lebel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menet-Nedelec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.02.068" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mirvaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.07.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4GK9JX5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2694-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lehodey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Dallas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussith&#233; Kou&#233;ta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.02.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.11.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Roh&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jacquette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0241" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.10.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mahaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baudini&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chataignier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1211-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/173F48C7873535530B68E40C8442EB3D2B3C3A18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmina Mottin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.06.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLJ91VHG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRVHMRPF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-011-9737-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54S128BX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.09.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ1WNJ0C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahime Oral" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.06.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB42GT3C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2010.07.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4J0KB10-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lelievre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Texier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/03-0131.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314072v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Texier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barillier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelievre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2004.08.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB53Z6GQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisserie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133465v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guegan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Costil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;gan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serpentini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822953v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lem&#233;e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Despresle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lepoittevin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891759v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chapuis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897959v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008578v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356535v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Arizzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822930v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepoittevin Benedicte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueugn&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-05127289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>