--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -66,3458 +66,3726 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and long-term exposure of marine medaka (Oryzias melastigma) to an aluminum salt and to the cocktail of elements released by galvanic anode cathodic protection (GACP): impact on survival, growth, reproduction and behavior</w:t>
+                <w:t xml:space="preserve">Spatial and temporal variability of biofouling communities during early development in three French harbors of the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Blanc-Legendre</w:t>
+                <w:t xml:space="preserve">Marion Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gosselin</w:t>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Caplat</w:t>
+                <w:t xml:space="preserve">Julie Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Safi</w:t>
+                <w:t xml:space="preserve">Solène Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sean Heighton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 283, pp.107329. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 198 (5), pp.468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-026-15314-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080327v1</w:t>
+                <w:t xml:space="preserve">hal-05608634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 15 month-monitoring of biofouling in relationship with hydrological parameters and contaminants in three French harbours of the English channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Vial</w:t>
+                <w:t xml:space="preserve">Loann Gissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gueuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 269, pp.120925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2025.120925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on Growth of Juvenile Abalones Haliotis tuberculata Under Chronic Exposition to Metals Released from the Dissolution of an Aluminium-Based Galvanic Anode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short and long-term exposure of marine medaka (Oryzias melastigma) to an aluminum salt and to the cocktail of elements released by galvanic anode cathodic protection (GACP): impact on survival, growth, reproduction and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Blanc-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureen Nivelais</w:t>
+                <w:t xml:space="preserve">Georges Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Levallois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00244-022-00975-y⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 283, pp.107329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008377v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effects of trace metal elements released from dissolution of aluminum-based galvanic anodes, aluminum chloride, zinc chloride, and their mixture on the development of the Pacific oyster D-larvae, Crassostrea gigas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects on Growth of Juvenile Abalones Haliotis tuberculata Under Chronic Exposition to Metals Released from the Dissolution of an Aluminium-Based Galvanic Anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Nivelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basuyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-29566-7⟩</w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (1), pp.32-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00244-022-00975-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754385v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact assessment of metals realeased by aluminium-based galvanic anode on the physiology of the abalone Haliotis tuberculata in controlled conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Aluminium-based galvanic anode impacts the photosynthesis of microphytobenthos and supports the bioaccumulation of metals released</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Basuyaux</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-023-02652-9⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258, pp.106501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196506v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium-based galvanic anode impacts the photosynthesis of microphytobenthos and supports the bioaccumulation of metals released</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparative effects of trace metal elements released from dissolution of aluminum-based galvanic anodes, aluminum chloride, zinc chloride, and their mixture on the development of the Pacific oyster D-larvae, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Orvain</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basuyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106501⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (45), pp.101535-101545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-29566-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196500v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chronic exposure of metals released from the dissolution of an aluminium galvanic anode on the Pacific oyster Crassostrea gigas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact assessment of metals realeased by aluminium-based galvanic anode on the physiology of the abalone Haliotis tuberculata in controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Nivelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Basuyaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (4), pp.438-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-023-02652-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03706222v1</w:t>
+                <w:t xml:space="preserve">hal-04196506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of elements released by aluminum galvanic anodes in a marine sedimentary compartment after long-term monitoring in harbor and laboratory environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.M. Grolleau</w:t>
+                <w:t xml:space="preserve">Aluminium-based galvanic anode impacts the photosynthesis of microphytobenthos and supports the bioaccumulation of metals released</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124720⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258, pp.106501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545986v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological effects of CdSe nanocrystals on the marine diatom Phaeodactylum tricornutum: The first mass spectrometry-based proteomic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Demortière</w:t>
+                <w:t xml:space="preserve">Effects of chronic exposure of metals released from the dissolution of an aluminium galvanic anode on the Pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basuyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.01.043⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.106223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02314090v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal bioaccumulation and physiological condition of the Pacific oyster (Crassostrea gigas) reared in two shellfish basins and a marina in Normandy (northwest France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Transfer of elements released by aluminum galvanic anodes in a marine sedimentary compartment after long-term monitoring in harbor and laboratory environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Menet-Nedelec</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Basuyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.02.068⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 239, pp.124720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299737v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of the marine bacterium Pseudomonas fluorescens BA3SM1 to counteract the toxicity of CdSe nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Toxicological effects of CdSe nanocrystals on the marine diatom Phaeodactylum tricornutum: The first mass spectrometry-based proteomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pallud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demortière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.07.021⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.78-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314089v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Galvanic Anode Dissolution on Metal Trace Element Concentrations in Marine Waters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Basuyaux</w:t>
+                <w:t xml:space="preserve">Metal bioaccumulation and physiological condition of the Pacific oyster (Crassostrea gigas) reared in two shellfish basins and a marina in Normandy (northwest France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Serpentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Menet-Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-015-2694-x⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106 (1-2), pp.202-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.02.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238547v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological perturbations in juvenile cuttlefish &amp;lt;i&amp;gt;Sepia officinalis&amp;lt;/i&amp;gt; induced by subchronic exposure to dissolved zinc</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ability of the marine bacterium Pseudomonas fluorescens BA3SM1 to counteract the toxicity of CdSe nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demortière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mirvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.02.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148, pp.213-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314080v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal concentrations in post-hatching cuttlefish Sepia officinalis and consequences of dissolved zinc exposure</w:t>
+                <w:t xml:space="preserve">Impact of Galvanic Anode Dissolution on Metal Trace Element Concentrations in Marine Waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Le Pabic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jonathan Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Refait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noussithé Kouéta</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basuyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.11.012⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 226 (423), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-015-2694-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119162v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of the non-photochemical chlorophyll fluorescence quenching in diatoms: kinetics, components and mechanisms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Physiological perturbations in juvenile cuttlefish &amp;lt;i&amp;gt;Sepia officinalis&amp;lt;/i&amp;gt; induced by subchronic exposure to dissolved zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Pabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lehodey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Dallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noussithé Kouéta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0241⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (2), pp.678-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314091v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of cold stress on the proteome of the marine bacterium Pseudomonas fluorescens BA3SM1 and its ability to cope with metal excess</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Trace metal concentrations in post-hatching cuttlefish Sepia officinalis and consequences of dissolved zinc exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Pabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lehodey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noussithé Kouéta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 157, pp.120-133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.10.002⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 159, pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314086v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The porifera &amp;lt;i&amp;gt;Hymeniacidon perlevis&amp;lt;/i&amp;gt; (Montagu, 1818) as a bioindicator for water quality monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relaxation of the non-photochemical chlorophyll fluorescence quenching in diatoms: kinetics, components and mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Roháček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Mahaut</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Pain</w:t>
+                <w:t xml:space="preserve">Boris Jacquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1211-7⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 369 (1640), pp.20130241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02314082v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of zinc sacrificial anode degradation on the defence system of the Pacific oyster, &amp;lt;i&amp;gt;Crassostrea gigas&amp;lt;/i&amp;gt;: Chronic and acute exposures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The effect of cold stress on the proteome of the marine bacterium Pseudomonas fluorescens BA3SM1 and its ability to cope with metal excess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.06.017⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 157, pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02314104v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chronic exposure to zinc in young spats of the Pacific oyster (&amp;lt;i&amp;gt;Crassostrea gigas&amp;lt;/i&amp;gt; )</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The porifera &amp;lt;i&amp;gt;Hymeniacidon perlevis&amp;lt;/i&amp;gt; (Montagu, 1818) as a bioindicator for water quality monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basuyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baudinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chataignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.2012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.2984-2992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1211-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314079v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a Sacrificial Anode as Assessed by Zinc Accumulation in Different Organs of the Oyster &amp;lt;i&amp;gt;Crassostrea gigas&amp;lt;/i&amp;gt;: Results from Long- and Short-Term Laboratory Tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of chronic exposure to zinc in young spats of the Pacific oyster (&amp;lt;i&amp;gt;Crassostrea gigas&amp;lt;/i&amp;gt; )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Voiseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00244-011-9737-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (12), pp.2841-2847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314103v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of sacrificial anode impact by aluminum accumulation in mussel &amp;lt;i&amp;gt;Mytilus edulis&amp;lt;/i&amp;gt;: A large-scale laboratory test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Pineau</w:t>
+                <w:t xml:space="preserve">Impact of a Sacrificial Anode as Assessed by Zinc Accumulation in Different Organs of the Oyster &amp;lt;i&amp;gt;Crassostrea gigas&amp;lt;/i&amp;gt;: Results from Long- and Short-Term Laboratory Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmina Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serpentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.09.017⟩</w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (4), pp.638-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00244-011-9737-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314085v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative toxicities of aluminum and zinc from sacrificial anodes or from sulfate salt in sea urchin embryos and sperm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of zinc sacrificial anode degradation on the defence system of the Pacific oyster, &amp;lt;i&amp;gt;Crassostrea gigas&amp;lt;/i&amp;gt;: Chronic and acute exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmina Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Latire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mahaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Barillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.06.024⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (9), pp.1911-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314068v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of in vitro exposure to zinc on immunological parameters of haemocytes from the marine gastropod Haliotis tuberculata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessment of sacrificial anode impact by aluminum accumulation in mussel &amp;lt;i&amp;gt;Mytilus edulis&amp;lt;/i&amp;gt;: A large-scale laboratory test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2010.07.022⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (12), pp.2707-2713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278080v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Inventory of Sediment Pollutions in a French Harbor: Comparison to a Nonpolluted Local Area Identified in Bay of Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of in vitro exposure to zinc on immunological parameters of haemocytes from the marine gastropod Haliotis tuberculata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmina Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Lelievre</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/03-0131.1⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (5), pp.846-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2010.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314074v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparative toxicities of aluminum and zinc from sacrificial anodes or from sulfate salt in sea urchin embryos and sperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahime Oral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73 (6), pp.1138-1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.06.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Inventory of Sediment Pollutions in a French Harbor: Comparison to a Nonpolluted Local Area Identified in Bay of Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 223, pp.692-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/03-0131.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Heavy metals mobility in harbour contaminated sediments: The case of Port-en-Bessin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (5), pp.504-511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2004.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3527,1460 +3795,2456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Distribution of Intertidal Shrimps, P. serratus and P. elegans from Two Western and Eastern Cotentin Sites (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Serpentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Claire Bennis; Jean-Claude Dauvin; Eric Feunteun; Teruhisa Komatsu; Osamu Matsuda; Patrick Prouzet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraints and Adaptations to Global Change at the Land-Sea Interface: For a Shared Ecological and Energy Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.75-95, 2025, ISBN 978-3-031-90049-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-90050-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 21-day exposure to copper and high temperatures on the survival, behaviour and physiology of female shrimp, Palaemon serratus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mytilopsis leucophaeata (Conrad, 1831) as a sentinel species to monitor the environmental state in brackish waters: a case study in four populations in Normandy (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Serpentini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th CEMEPE SECOTOX</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05133465v1</w:t>
+              <w:t xml:space="preserve">SECOTOX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mykonos, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Shrimp Palaemon serratus Populations in Normandy, France: From the Knowledge of its Biology to its Sustainable Fishery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combined effects of temperature and copper exposure to shrimp Palaemon serratus in the context of global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basuyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serpentini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th French-Japanese Oceanography Symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04291090v1</w:t>
+              <w:t xml:space="preserve">Primo22, Pollutant Responses in Marine Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copolymères chitosane-g-poly(liquides ioniques) pour des revêtements anti-biofouling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Levillain</w:t>
+                <w:t xml:space="preserve">Impact assessment of metals released by aluminum-based galvanic anode on the physiology of the abalone Haliotis tuberculata in controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Nivelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basuyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOEJC-GFP</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Primo22, Pollutant Responses in Marine Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation spatio-temporelle de l'état de santé des populations de crevettes bouquet en Normandie : une étude intégrée couplant mesures de chimie et mesures de biomarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biomonitoring of the water masses in Normandy, France by using the introduced brackish mussel, Mytilopsis leucophaeata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822953v1</w:t>
+                <w:t xml:space="preserve">Elisa Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pollutant Responses In Marine Organisms (PRIMO 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Goteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects on growth of juvenile abalone Haliotis tuberculata under chronic exposure to metals released from the dissolution of an aluminum-based galvanic anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Nivelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basuyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pollutant Responses In Marine Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Goteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioaccumulation of metals released from the dissolution of an aluminium galvanic anode and potential effects on the pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basuyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOUMARES 12 "Heading to a sustainable and clean ocean"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Hambourg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitosan-g-poly(norbornene-ionic liquids) copolymers for antibiofouling coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Arizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gueuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILMAT V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New coatings from marine biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lepoittevin Benedicte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gueugné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seanergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation spatio-temporelle de l'état de santé des populations de crevettes bouquet en Normandie : une étude intégrée couplant mesures de chimie et mesures de biomarqueurs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of 21-day exposure to copper and high temperatures on the survival, behaviour and physiology of female shrimp, Palaemon serratus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Serpentini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04283216v1</w:t>
+              <w:t xml:space="preserve">12th CEMEPE SECOTOX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mykonos Island, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of the water masses in Normandy, France by using the introduced brackish mussel, Mytilopsis leucophaeata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biofouling monitoring over a one-year period in a French harbor located in the English Channel: findings and future implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisa Chapuis</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loann Gissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollutant Responses In Marine Organisms (PRIMO 21)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03891759v1</w:t>
+              <w:t xml:space="preserve">IBBS19 (International Biodeterioration and Biodegradation Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAM and DECHEMA, Sep 2024, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on growth of juvenile abalone Haliotis tuberculata under chronic exposure to metals released from the dissolution of an aluminum-based galvanic anode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lebel</w:t>
+                <w:t xml:space="preserve">Biofouling in the English Channel: a two-year monitoring on two coatings in the port of Cherbourg (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loann Gissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Costil</w:t>
+                <w:t xml:space="preserve">Hervé Gueuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollutant Responses In Marine Organisms</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03897959v1</w:t>
+              <w:t xml:space="preserve">3rd GloFouling R&amp;D Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministry of Oceans and Fisheries and KRISO, Nov 2024, Busan, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccumulation of metals released from the dissolution of an aluminium galvanic anode and potential effects on the pacific oyster Crassostrea gigas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Levallois</w:t>
+                <w:t xml:space="preserve">Biofouling development study in harbours of the English Channel: the deal of antifouling coatings in a context of blue economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Caplat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laisney</w:t>
+                <w:t xml:space="preserve">Julie Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loann Gissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YOUMARES 12 "Heading to a sustainable and clean ocean"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04008578v1</w:t>
+              <w:t xml:space="preserve">YOUMARES'14 Conference (14th conference for young marine researchers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hambourg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan-g-poly(norbornene-ionic liquids) copolymers for antibiofouling coatings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamics of the Shrimp Palaemon serratus Populations in Normandy, France: From the Knowledge of its Biology to its Sustainable Fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Serpentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT V</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02356535v1</w:t>
+              <w:t xml:space="preserve">The 19th French-Japanese Oceanography Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New coatings from marine biopolymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Gueugné</w:t>
+                <w:t xml:space="preserve">Biosalissures sur les revêtements en milieu marin, une porte ouverte vers la biodétérioration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Caplat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
+                <w:t xml:space="preserve">Julie Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loann Gissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gueuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seanergy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01822930v1</w:t>
+              <w:t xml:space="preserve">XVII Colloque sur la biodétérioration des matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCPME, Nov 2023, Vandoeuvre -les-Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sessile communities in under-pressure coastal ecosystems: the case of French harbours in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loann Gissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gueuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COAST CAEN 2023: Conférence Internationale d'Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copolymères chitosane-g-poly(liquides ioniques) pour des revêtements anti-biofouling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Despresle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNOEJC-GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la biocorrosion aux systèmes de protection cathodique par anodes galvaniques : interactions avec l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de Caen Normandie, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05127289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5127,51 +6391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanc-Legendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gosselin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agogu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Gissat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.120925" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Nivelais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-022-00975-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29566-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02652-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106501" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laisney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caplat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basuyaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deborde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Grolleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124720" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pallud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.01.043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HS30X1D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;guin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpentini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lebel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menet-Nedelec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.02.068" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mirvaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.07.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4GK9JX5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2694-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lehodey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Dallas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussith&#233; Kou&#233;ta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.02.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.11.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Roh&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jacquette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0241" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.10.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mahaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baudini&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chataignier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1211-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/173F48C7873535530B68E40C8442EB3D2B3C3A18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmina Mottin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.06.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLJ91VHG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRVHMRPF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-011-9737-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54S128BX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.09.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ1WNJ0C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahime Oral" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.06.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB42GT3C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2010.07.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4J0KB10-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lelievre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Texier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/03-0131.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314072v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Texier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barillier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelievre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2004.08.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB53Z6GQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisserie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133465v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guegan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Costil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;gan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serpentini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822953v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lem&#233;e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Despresle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lepoittevin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891759v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chapuis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897959v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008578v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356535v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Arizzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822930v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepoittevin Benedicte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueugn&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-05127289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vial" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agogu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Eustache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Heighton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-026-15314-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loann Gissat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.120925" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanc-Legendre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gosselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107329" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Nivelais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-022-00975-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610965v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106501" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29566-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02652-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laisney" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caplat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basuyaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deborde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Grolleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124720" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pallud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.01.043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HS30X1D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;guin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpentini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lebel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menet-Nedelec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.02.068" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mirvaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.07.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4GK9JX5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2694-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lehodey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Dallas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussith&#233; Kou&#233;ta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.02.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119162v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.11.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Roh&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jacquette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0241" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.10.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mahaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baudini&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chataignier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1211-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/173F48C7873535530B68E40C8442EB3D2B3C3A18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRVHMRPF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmina Mottin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-011-9737-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54S128BX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.06.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLJ91VHG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.09.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ1WNJ0C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2010.07.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4J0KB10-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahime Oral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.06.024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB42GT3C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lelievre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Texier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/03-0131.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Texier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barillier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelievre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2004.08.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB53Z6GQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisserie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chapuis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590968v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guegan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283216v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356535v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Arizzi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822930v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lem&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepoittevin Benedicte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueugn&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610754v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610775v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610742v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Costil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;gan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serpentini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610734v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610726v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Despresle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lepoittevin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-05127289v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>