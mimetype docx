--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -2082,303 +2082,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaphonie et usages de « bon » : une petite marque de conciliation pas toujours conciliante</w:t>
+                <w:t xml:space="preserve">Les « titres-liens » sur les pages Web : Analyse linguistique d’une forme de discours spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Congrès International de Communication Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Santiago de Cuba, Cuba</w:t>
+              <w:t xml:space="preserve">Journées d’études Toulousaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247518v1</w:t>
+                <w:t xml:space="preserve">hal-04247504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « titres-liens » sur les pages Web : Analyse linguistique d’une forme de discours spécifique</w:t>
+                <w:t xml:space="preserve">Diaphonie et usages de « bon » : une petite marque de conciliation pas toujours conciliante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études Toulousaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">VIIIème Congrès International de Communication Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Santiago de Cuba, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247504v1</w:t>
+                <w:t xml:space="preserve">hal-04247518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaphonie et usages de « bon » : une petite marque de conciliation pas toujours conciliante</w:t>
+                <w:t xml:space="preserve">Avoir un but dans l’échange : Comment s’organisent les représentations des locuteurs dans l’émergence de l’interaction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du VIIIème Congrès International de Communication sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Santiago de Cuba, Cuba. pp.37-41</w:t>
+              <w:t xml:space="preserve">XVIIème Congrès International des Linguistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247404v1</w:t>
+                <w:t xml:space="preserve">hal-04247512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoir un but dans l’échange : Comment s’organisent les représentations des locuteurs dans l’émergence de l’interaction ?</w:t>
+                <w:t xml:space="preserve">Diaphonie et usages de « bon » : une petite marque de conciliation pas toujours conciliante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème Congrès International des Linguistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Prague, République tchèque</w:t>
+              <w:t xml:space="preserve">Actes du VIIIème Congrès International de Communication sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Santiago de Cuba, Cuba. pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247512v1</w:t>
+                <w:t xml:space="preserve">hal-04247404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La particule bon dans les discours affectés : entre tension et régulation émotive</w:t>
               </w:r>
@@ -2910,51 +2910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03446873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Br&#233;mond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628008v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.239.0151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0239" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03446884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02290559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03595059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.015.0241" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olry-Louis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouliot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-011-9191-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X35DJH3V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246838v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3997" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.048.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134203v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/95-qualite-du-travail-qualite-au-travail.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-discours" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04247387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247412v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03446873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Br&#233;mond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628008v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.239.0151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0239" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03446884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02290559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03595059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.015.0241" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olry-Louis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouliot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-011-9191-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X35DJH3V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246838v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3997" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.048.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134203v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/95-qualite-du-travail-qualite-au-travail.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-discours" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04247387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247512v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247412v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>