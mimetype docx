--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -906,225 +906,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence-sharing in the career counseling interview: emergence and repercussions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-D. Popelard. Moments d’incompréhension une approche pragmatique. Paris : Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Brémond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Pouliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10775-011-9191-6⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (1), pp.181-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.3997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058703v1</w:t>
+                <w:t xml:space="preserve">hal-04246838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-D. Popelard. Moments d’incompréhension une approche pragmatique. Paris : Presses Sorbonne Nouvelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confidence-sharing in the career counseling interview: emergence and repercussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pouliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 12 (n° 1), pp. 47-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10775-011-9191-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.3997⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04246838v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les connecteurs pragmatiques et autres petits mots</w:t>
               </w:r>
@@ -1539,51 +1539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confidence, un lien qui se doit paradoxal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Maury-Rouan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur le Discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1625,51 +1625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'un cadre pour la confidence : le cas des entretiens de conseil en orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2220,165 +2220,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoir un but dans l’échange : Comment s’organisent les représentations des locuteurs dans l’émergence de l’interaction ?</w:t>
+                <w:t xml:space="preserve">Diaphonie et usages de « bon » : une petite marque de conciliation pas toujours conciliante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème Congrès International des Linguistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Prague, République tchèque</w:t>
+              <w:t xml:space="preserve">Actes du VIIIème Congrès International de Communication sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Santiago de Cuba, Cuba. pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247512v1</w:t>
+                <w:t xml:space="preserve">hal-04247404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaphonie et usages de « bon » : une petite marque de conciliation pas toujours conciliante</w:t>
+                <w:t xml:space="preserve">Avoir un but dans l’échange : Comment s’organisent les représentations des locuteurs dans l’émergence de l’interaction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du VIIIème Congrès International de Communication sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Santiago de Cuba, Cuba. pp.37-41</w:t>
+              <w:t xml:space="preserve">XVIIème Congrès International des Linguistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247404v1</w:t>
+                <w:t xml:space="preserve">hal-04247512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La particule bon dans les discours affectés : entre tension et régulation émotive</w:t>
               </w:r>
@@ -2910,51 +2910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03446873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Br&#233;mond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628008v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.239.0151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0239" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03446884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02290559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03595059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.015.0241" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olry-Louis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouliot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-011-9191-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X35DJH3V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246838v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3997" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.048.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134203v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/95-qualite-du-travail-qualite-au-travail.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-discours" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04247387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247512v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247412v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03446873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Br&#233;mond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628008v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.239.0151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0239" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03446884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02290559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03595059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.015.0241" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olry-Louis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouliot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-011-9191-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X35DJH3V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.048.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134203v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/95-qualite-du-travail-qualite-au-travail.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-discours" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04247387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247412v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>