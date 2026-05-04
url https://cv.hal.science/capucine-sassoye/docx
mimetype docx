--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -636,3591 +636,3846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodium-Based Metal-Organic Polyhedra Assemblies for Selective CO2 Photoreduction</w:t>
+                <w:t xml:space="preserve">Molten Salts‐Driven Discovery of a Polar Mixed‐Anion 3D Framework at the Nanoscale: Zn 4 Si 2 O 7 Cl 2 , Charge Transport and Photoelectrocatalytic Water Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghosh</w:t>
+                <w:t xml:space="preserve">Ram Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Ghoridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Legrand</w:t>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rajapaksha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Sassoye</w:t>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c12631⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202303487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636819v1</w:t>
+                <w:t xml:space="preserve">hal-05610789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot prepared mesoporous silica SBA-15-like monoliths with embedded Ni particles as selective and stable catalysts for methane dry reforming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhodium-Based Metal-Organic Polyhedra Assemblies for Selective CO2 Photoreduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Daoura</w:t>
+                <w:t xml:space="preserve">R. Rajapaksha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Fornasieri</w:t>
+                <w:t xml:space="preserve">G. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Boutros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+                <w:t xml:space="preserve">C. Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119417⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (8), pp.3626-3636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c12631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991760v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic Activity of Nanocoatings Based on Mixed Oxide V-TiO2 Nanoparticles with Controlled Composition and Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sanchez Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Sanchez Mendez</w:t>
+                <w:t xml:space="preserve">Mamadou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (12), pp.1457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/catal11121457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen suprafibrillar confinement drives the activity of acidic calcium-binding polymers on apatite mineralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-pot prepared mesoporous silica SBA-15-like monoliths with embedded Ni particles as selective and stable catalysts for methane dry reforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Daoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Fornasieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Silvent</w:t>
+                <w:t xml:space="preserve">Maya Boutros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Nissrine El Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00206⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 280, pp.119417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259914v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Molecular Stoichiometric P-Source for Phase- Selective Synthesis of Crystalline and Amorphous Iron Phosphide Nanocatalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collagen suprafibrillar confinement drives the activity of acidic calcium-binding polymers on apatite mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Silvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian D’accriscio</w:t>
+                <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Schrader</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Capucine Sassoye</w:t>
+                <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Selmane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi André</w:t>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.2802-2814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.202000198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565354v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-directing role of immobilized polyoxometalates in the synthesis of porphyrinic Zr-based metal–organic frameworks</w:t>
+                <w:t xml:space="preserve">A Single Molecular Stoichiometric P-Source for Phase- Selective Synthesis of Crystalline and Amorphous Iron Phosphide Nanocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Duguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alex Lemarchand</w:t>
+                <w:t xml:space="preserve">Florian D’accriscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youven Benseghir</w:t>
+                <w:t xml:space="preserve">Erik Schrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mialane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Gomez-Mingot</w:t>
+                <w:t xml:space="preserve">Mohamed Selmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc04283h⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202000198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945355v1</w:t>
+                <w:t xml:space="preserve">hal-02565354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-immobilization of a Rh Catalyst and a Keggin Polyoxometalate in the UiO-67 Zr-Based Metal–Organic Framework: In Depth Structural Characterization and Photocatalytic Properties for CO2 Reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Structure-directing role of immobilized polyoxometalates in the synthesis of porphyrinic Zr-based metal–organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youven Benseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mialane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gomez-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c02425⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (70), pp.10143-10146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cc04283h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878697v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandgap Engineering from Cation Balance: the Case of Lanthanide Oxysulfide Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-immobilization of a Rh Catalyst and a Keggin Polyoxometalate in the UiO-67 Zr-Based Metal–Organic Framework: In Depth Structural Characterization and Photocatalytic Properties for CO2 Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youven Benseghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mialane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Larquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Capucine Sassoye</w:t>
+                <w:t xml:space="preserve">Maria Gomez-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00450⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (20), pp.9428-9438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c02425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167240v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous TiO2 Support Materials for Ru-Based CO2 Methanation Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bandgap Engineering from Cation Balance: the Case of Lanthanide Oxysulfide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ara Kim</w:t>
+                <w:t xml:space="preserve">Anh-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Sanchez</w:t>
+                <w:t xml:space="preserve">Estelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Haye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boissière</w:t>
+                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00518⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347271v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ insight into the unconventional ruthenium catalyzed growth of carbon nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoporous TiO2 Support Materials for Ru-Based CO2 Methanation Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ara Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bahri</w:t>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dembélé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Sassoye</w:t>
+                <w:t xml:space="preserve">Bernard Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. P Debecker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simona Moldovan</w:t>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR01227J⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (5), pp.3220-3230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912233v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the limits of sensitivity and resolution for natural abundance 43Ca NMR using ultra-high magnetic field (35.2 T)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ insight into the unconventional ruthenium catalyzed growth of carbon nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bonhomme</w:t>
+                <w:t xml:space="preserve">K. Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoling Wang</w:t>
+                <w:t xml:space="preserve">D. P Debecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Hung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christel Gervais</w:t>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc05193c⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (31), pp.14957 - 14965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR01227J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861127v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Active State of Supported Ruthenium Oxide Nanoparticles during Carbon Dioxide Methanation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pushing the limits of sensitivity and resolution for natural abundance 43Ca NMR using ultra-high magnetic field (35.2 T)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoling Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Carenco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Capucine Sassoye</w:t>
+                <w:t xml:space="preserve">Ivan Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Faustini</w:t>
+                <w:t xml:space="preserve">Zhehong Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Eloy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien P. Debecker</w:t>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06313⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (69), pp.9591-9594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc05193c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347308v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective CO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; methanation on Ru/TiO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; catalysts: unravelling the decisive role of the TiO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; support crystal structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Active State of Supported Ruthenium Oxide Nanoparticles during Carbon Dioxide Methanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sassoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kim</w:t>
+                <w:t xml:space="preserve">Marco Faustini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sanchez</w:t>
+                <w:t xml:space="preserve">Pierre Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Patriarche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Moldovan</w:t>
+                <w:t xml:space="preserve">Damien P. Debecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CY01677D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (28), pp.15354-15361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492719v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in the mechanism of deposition and growth of RuO2 colloidal nanoparticles over alumina. Implications on the activity for ammonia synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective CO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; methanation on Ru/TiO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; catalysts: unravelling the decisive role of the TiO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; support crystal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Capucine Sassoye</w:t>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Flores</w:t>
+                <w:t xml:space="preserve">O. Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nestor Escalona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric M. Gaigneaux</w:t>
+                <w:t xml:space="preserve">S. Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2015.05.023⟩</w:t>
+              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (22), pp.8117-8128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CY01677D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291245v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total oxidation of propane with a nano-RuO2/TiO2 catalyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien P. Debecker</w:t>
+                <w:t xml:space="preserve">Insights in the mechanism of deposition and growth of RuO2 colloidal nanoparticles over alumina. Implications on the activity for ammonia synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Farin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Nicolas Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Escalona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric M. Gaigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 481, pp.11-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.04.043⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 502, pp.48-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2015.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289944v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the size and distribution of supported Ru nanoparticles on their activity in ammonia synthesis under mild reaction conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Fernandez</w:t>
+                <w:t xml:space="preserve">Total oxidation of propane with a nano-RuO2/TiO2 catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien P. Debecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Farin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric M. Gaigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Sassoye</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 474 (SI), pp.194-202. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 481, pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.04.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2013.09.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289924v1</w:t>
+                <w:t xml:space="preserve">hal-01289944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and continuous processing of a new submicronic lanthanide-based metal-organic framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc d'Arras</w:t>
+                <w:t xml:space="preserve">Effect of the size and distribution of supported Ru nanoparticles on their activity in ammonia synthesis under mild reaction conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien P. Debecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38 (4), pp.1477-1483. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 474 (SI), pp.194-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3NJ01371E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2013.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974019v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Engineering of Functional Inorganic and Hybrid Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and continuous processing of a new submicronic lanthanide-based metal-organic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boissière</w:t>
+                <w:t xml:space="preserve">Loïc d'Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cassaignon</w:t>
+                <w:t xml:space="preserve">Laurence Rozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Durupthy</w:t>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm402528b⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (4), pp.1477-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3NJ01371E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289918v1</w:t>
+                <w:t xml:space="preserve">hal-00974019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ti8O10(OOCR)(12)] [R = CH(CH3)(2) and CCl3] Carboxylate Titanium Oxo-Clusters: Potential SBUs for the Synthesis of Metal-Organic Frameworks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Engineering of Functional Inorganic and Hybrid Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Frot</w:t>
+                <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Marrot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zaac.201300215⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1, SI), pp.221-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm402528b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01289763v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the Optical Response of the Titanium-MIL-125 Metal-Organic Framework through Ligand Functionalization</w:t>
+                <w:t xml:space="preserve">[Ti8O10(OOCR)(12)] [R = CH(CH3)(2) and CCl3] Carboxylate Titanium Oxo-Clusters: Potential SBUs for the Synthesis of Metal-Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher H. Hendon</w:t>
+                <w:t xml:space="preserve">Theo Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Tiana</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Jerome Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sassoye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 639 (12-13), pp.2181-2185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zaac.201300215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja405350u⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289777v1</w:t>
+                <w:t xml:space="preserve">hal-01289763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New hybrid core–shell star‐like architectures made of poly(n‐butyl acrylate) grown from well‐defined titanium oxo‐clusters</w:t>
+                <w:t xml:space="preserve">Engineering the Optical Response of the Titanium-MIL-125 Metal-Organic Framework through Ligand Functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Périneau</w:t>
+                <w:t xml:space="preserve">Christopher H. Hendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pensec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Capucine Sassoye</w:t>
+                <w:t xml:space="preserve">Davide Tiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ribot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luk Van Lokeren</w:t>
+                <w:t xml:space="preserve">Marc Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc d'Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0jm04047a⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (30), pp.10942-10945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja405350u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696708v1</w:t>
+                <w:t xml:space="preserve">hal-01289777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti8O8(OOCR)16, a New Family of Titanium-Oxo Clusters: Potential NBUs for Reticular Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New hybrid core–shell star‐like architectures made of poly(n‐butyl acrylate) grown from well‐defined titanium oxo‐clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Périneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Frot</w:t>
+                <w:t xml:space="preserve">Sandrine Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cochet</w:t>
+                <w:t xml:space="preserve">François Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Popall</w:t>
+                <w:t xml:space="preserve">Luk Van Lokeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201000807⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (12), pp.4470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0jm04047a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02350781v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Chimie douce”: A land of opportunities for the designed construction of functional inorganic and hybrid organic-inorganic nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Sanchez</w:t>
+                <w:t xml:space="preserve">Ti8O8(OOCR)16, a New Family of Titanium-Oxo Clusters: Potential NBUs for Reticular Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Frot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rozes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Ribot</w:t>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laberty-Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Grosso</w:t>
+                <w:t xml:space="preserve">Michael Popall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (36), pp.5650-5659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201000807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2009.06.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02435816v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block-Copolymer-Templated Synthesis of Electroactive RuO2-Based Mesoporous THin Films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">“Chimie douce”: A land of opportunities for the designed construction of functional inorganic and hybrid organic-inorganic nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Boissière</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.200801831⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1-2), pp.3-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2009.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411175v1</w:t>
+                <w:t xml:space="preserve">hal-02435816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Block-Copolymer-Templated Synthesis of Electroactive RuO2-Based Mesoporous THin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sassoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laberty-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Khanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.1922-1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.200801831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High yield synstheses of reactive fluoride K1 x(Y, LN)xF1+2x nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31, pp.177-1183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Perfect Solids : Pair Distribution Function analysis (PDF)</w:t>
+                <w:t xml:space="preserve">Structural evolution of Tungsten Oxide Network during WO3.H2O formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Sassoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st 4TU.HTM Neutron Diffraction Workshop 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">ADD2026 School and Conference on Analysis of Diffraction Data in Real Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482417v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non Perfect Solids : Pair Distribution Function analysis (PDF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sassoye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st 4TU.HTM Neutron Diffraction Workshop 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ti8O8(OOCR)16 A New Family of Titanium–Oxo Clusters: Complementarity of Solid State NMR and XRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Popall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second SMARTER Crystallography Workshop (Structure elucidation by coMbining mAgnetic Resonance, compuTation modEling and diffRactions)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4230,245 +4485,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron Phosphide Nanocrystals by Pair Distribution Function Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Séné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Sassoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADD2026 School and conference on analysis of diffraction data in real space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron Phosphide Nanocrystals from the Viewpoint of Pair Distribution Function Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Séné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Sassoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4478,297 +4733,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nitride boosts the CO2 methanation activity of Ni/CeO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingrui Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaifa Hongmanorom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feilong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Casale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.119153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jece.2025.119153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark ablation: a dry, physical, and continuous method to prepare powdery metal nanoparticle-based catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Debecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaifa Hongmanorom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardus Zijlstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingrui Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.11076-11079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4cc03469d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4915,51 +5170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Issa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Millot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13111393" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04257377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingrui Zhao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Ben Romdhane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Sudheer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G&#243;mez-Recio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Igoa Salda&#241;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janisch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04170377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00486" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajapaksha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Craig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sassoye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c12631" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02991760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Daoura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fornasieri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Boutros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine El Hassan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119417" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03845775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sanchez Mendez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perruchot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11121457" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259914v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bussola Tovani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00206" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#8217;accriscio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schrader" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202000198" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Duguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youven Benseghir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Mingot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04283h" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02425" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Glais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00450" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02347271v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Kim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00518" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01912233v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P Debecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR01227J" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861127v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehong Gan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc05193c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347308v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien P. Debecker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06313" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moldovan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01677D" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Fernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flores" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Escalona" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Gaigneaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.05.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289944v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.04.043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ruiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.09.039" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c d'Arras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ01371E" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289918v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm402528b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289763v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Frot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300215" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CC2095E0298F850D81FDB849CC9FE22074BC41E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher H. Hendon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tiana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja405350u" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien P&#233;rineau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Van Lokeren" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm04047a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02350781v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Frot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cochet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Popall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000807" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJKHDHXH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02435816v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rozes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty-Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grosso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.06.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200801831" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411213v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mortier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.12.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7RL7F9K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482417v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521092v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Doisneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portehault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484381v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plaifa Hongmanorom" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feilong Yang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.119153" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482360v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debecker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Pfeiffer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardus Zijlstra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc03469d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Issa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Millot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13111393" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04257377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingrui Zhao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Ben Romdhane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Sudheer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G&#243;mez-Recio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Igoa Salda&#241;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janisch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04170377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00486" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610789v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202303487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajapaksha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Craig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sassoye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c12631" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03845775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sanchez Mendez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lemarchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perruchot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11121457" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02991760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Daoura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fornasieri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Boutros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine El Hassan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259914v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bussola Tovani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#8217;accriscio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schrader" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202000198" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Duguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youven Benseghir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Mingot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04283h" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02425" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Glais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00450" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02347271v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Kim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00518" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01912233v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P Debecker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR01227J" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861127v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hung" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehong Gan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc05193c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347308v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien P. Debecker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06313" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moldovan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01677D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291245v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flores" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Escalona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Gaigneaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.05.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.04.043" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ruiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.09.039" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974019v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c d'Arras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ01371E" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289918v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm402528b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289763v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Frot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201300215" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CC2095E0298F850D81FDB849CC9FE22074BC41E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher H. Hendon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tiana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja405350u" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien P&#233;rineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Van Lokeren" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm04047a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02350781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Frot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cochet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Popall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000807" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJKHDHXH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02435816v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rozes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty-Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grosso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.06.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200801831" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411213v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mortier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.12.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7RL7F9K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Doisneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sidhoum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482417v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popall" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484333v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portehault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482301v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plaifa Hongmanorom" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feilong Yang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.119153" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482360v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debecker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Pfeiffer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardus Zijlstra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc03469d" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>