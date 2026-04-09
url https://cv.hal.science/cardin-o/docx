--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Cardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-based anomaly detection under concept drift: A comparison between iterative batch learning and incremental learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 299, pp.130062. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2025.130062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopic public transportation simulation framework based on machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Delhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.100103. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpubtr.2024.100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN energy control by holonic dynamic reconfiguration: Application to the sustainability of communicating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (18), pp.8193. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16188193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-assisted microscopic public transportation simulation: Two coupling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Delhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137, pp.103019. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2024.103019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Digital twin for sustainable manufacturing: A data-driven approach for energy consumption behavior model generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ragazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.103949. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.103949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced methodology of Fault Detection and Diagnosis based on Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (19), pp.43-48. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Artificial Intelligence in the life cycle of industrial Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (10), pp.2545-2550. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Q-Learning Rescheduling Approach to the Flexible Job Shop Problem Combining Energy and Productivity Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132313016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Literature Review of Successful Implementation of Industry 4.0 Technologies in Companies: Synthesis of the IPSI Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.8917. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11198917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-Related Parameters for Evaluation Methodologies of Human Operators in Industry: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Senkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (23), pp.13387. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132313387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0: contributions of holonic manufacturing control architectures and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.1797-1818. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-020-01532-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical production systems applications: Proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.11 - 21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input data management for energy related discrete event simulation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cornardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.194 - 207. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.09.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of holonic control of a switch arrival system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.19 - 29. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X16643568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future industrial systems: best practices of the intelligent manufacturing & services systems (IMS²) French research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.704-713. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2016.2605624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling framework for manufacturing services in Service-oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.26 - 36. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2CM: A holonic architecture for flexible hybrid control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacòn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (Avril 2016), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri net-based methodology to increase flexibility in service-oriented holonic manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L’anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.53 - 68. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'application du paradigme holonique à un système de réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (3), pp.325 - 347. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.49.325-347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling predictive scheduling and reactive control in manufacturing hybrid control architectures: state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (7), pp.1503-1517. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1139-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the robustness of the group scheduling method using an emulation of a complex FMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 146, pp.199 - 207. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of In-Deep Class Storage for Flow-Rack AS/RS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihad Meghelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (22-24), pp.6775-6791. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2011.624561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive production activity control by online simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Simulation and Process Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using online simulation in Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (7), pp.1025-1033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un observateur pour le pilotage des systèmes contrôlés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4-5), pp.463-486. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.43.463-486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un DSL pour représenter et analyser des systèmes à événements discrets *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReSTIC et LICIIS, Nov 2025, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain-Specific Language to evaluate the performance of Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Metiers Institute of Technology - Aix-en-Provence, Oct 2025, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Expressiveness in Automation Control Programming: Addressing Current Gaps and Future Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future. SOHOMA 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ausburg, Germany. pp.347-357, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85316-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de sous-ensembles réaffectés dans un processus de conception: une expérimentation en BUT1 GMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled vs. Decoupled Motion Planning for Four-Robotic Arm Manipulation in a Shared Workspace: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 7th International Conference on Control and Robotics (ICCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Kyoto, Japan. pp.13-19, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCR67607.2025.11372088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of Pick-and-Place Tasks in Shared Workspaces Using a Trajectory-Free Approximation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oberthür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trondheim, Norway. pp.1384-1389, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Trading Model with Battery Social Welfare Assessment for Local Energy Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Ben Haj Mouldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-MIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trondheim, Norway. pp.1083-1088, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation en pédagogie d'une méthodologie de conception durable visant le repurposing de systèmes mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology proposal for reusing discarded products: repurposing function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Patras, Greece. pp.771-774, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.08.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réordonnancement sur critères énergétiques de systèmes de production cyber physiques hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des mécanismes d'adaptation du jumeau numérique face aux dérives dans les systèmes de production via des approches d'apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation et coordination des mouvements de robots en espace partagé : une approche par la recherche opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la soutenabilité du jumeau numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hyper-heuristic for Dynamic Scheduling of Cyber-Physical Production Systems Using Incremental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future. SOHOMA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Annecy, France. pp.200-211, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMIC: Intelligent Manufacturing International Contest - towards the gradual design of a new benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Haddou Benderbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin for decision-support: An insight into the integration of simulation models into Digital Twin architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cheutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELMA : plateformes pédagogiques innovantes en réseau de e-maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Mayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duponnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time field synchronization mechanism for Digital Twin manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.5649-5654, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task allocation and motion planning strategies for multi-robot cooperation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of smart cyber city: keys requirements, tools and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.8189-8196, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive musculoskeletal disorders risk assessment towards an integration in human operators’ Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.5667-5672, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based approach for uncertainty quantification of Energy Consumption modeling in Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.6364-6369, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Knowledge Graphs and Human-Centric Artificial Intelligence for Reconfigurable Supply Chains: A Research Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Reggelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022: 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1693-1698, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Uncertainties with and Within Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Rifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2022 - Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucharest, Romania. pp.118-129, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Game as Learning Media for Reconfigurable Manufacturing System: A Model Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silmi Aprilia Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romadhani Ardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1675-1680, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic aggregation model for reconfigurable holonic control architecture – The GARCIA framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA’22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucarest, Romania. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Use of Human Operator Digital Twins in Industrial Cyber-Physical Systems: Ethical Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tel Aviv, Israel. pp.360-365, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.04.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of SOHOMA Workshop Proceedings: A Bibliometric Analysis and Leading Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Gonzalez-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Juliana Arias-Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Andrés Alvarado-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2020 : Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.151-168, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Model for the Multi-plant Multi-product Physical Internet Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2020: Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.435-448, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the Digital Twins of Reconfigurable Manufacturing Systems: application on a smart factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Information Control Problems in Manufacturing INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Budapest, Hungary. pp.874-879, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de jumeau numérique et réseau de neurones pour la détection et l'analyse des micro-pannes dans un système de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Digital Twin for Cyber-Physical Production Systems: A Multi-Paradigm Modeling Approach in the Postal Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Niati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems (MODELS '20 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3421438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVUE DES METHODES D'EVALUATION DES CONTRAINTES ERGONOMIQUES DES OPERATIONS DE PRODUCTION ET DE LEUR INTEGRATION DANS UN SYSTEME DE PRODUCTION CYBER-PHYSIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la simulation de flux avec la modélisation multiphysique pour la prédiction de la consommation énergétique des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Couedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Robots-Humans Tasks Assignment in a Containers Loading Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2019 : 13th IFAC Workshop on Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Oshawa, Canada. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les CPPS Impact et opportunités pour l'Industrie du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSEIRB - MATMECA, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des architectures de contrôle holoniques à l’industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale de Modélisation, Optimisation et SIMulation- MOSIM’18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of holonic control architectures towards Industry 4.0: A short overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1243-1248, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Approach for Automated Generation of Service-Oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2018 - International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.183-196, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusted Services for Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H²CM-based holonic modeling of a gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementation framework enabling benchmarking of Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF AN EMPIRICAL MODEL OF AVERAGE RANK FOR MULTI-DEEP AS/RS BASED ON SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wsc.2017.8248037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation framework for cloud-based holonic control of cyber-physical production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 14th International Conference on Industrial Informatics (INDIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDIN.2016.7819179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical systems developments: proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’16 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of holonic paradigm to smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Leitão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1099 - 1104, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Process Orchestration Model in a Service Oriented Holonic Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1111 - 1116, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual commissioning-based development and implementation of a service-oriented holonic control for retrofit manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’15 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la modélisation énergétique à la simulation dynamique des flux de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cornardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of holonic-based online scheduling for a switch arrival system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1105 - 1110, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION DU PARADIGME HOLONIQUE A UN SYSTEME DE RESERVOIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling predictive scheduling and reactive control in manufacturing: state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Specification in a Service-Oriented Holonic Manufacturing System using Petri-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, São Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAITEMENT DES DONNÉES DES SYSTÈMES DE PRODUCTION POUR LES SYSTÈMES D'AIDE À LA DÉCISION: PROPOSITIONS D'APPROCHES DE CONCEPTION ALTERNATIVES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data processing from manufacturing systems to decision support systems: propositions of alternative design approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control Problems in Manufacturing INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.1129-1134, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Multiplatform Control for Transitic Systems using a Component-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of an Approach to Automate the Generation of a Transitic System's Observer and Decision Support using MDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Milano, Italy. pp.3593-3598, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DE LA PERFORMANCE D'UN STOCKAGE PAR CLASSES DANS LE CONTEXTE DU STOCKAGE EN AS/RS A CONVOYEURS GRAVITATIONNELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihad Meghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Francophone de Modélisation et Simulation (MOSIM'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hammamet, Tunisie. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour l'aide au pilotage des systèmes contrôlés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Francophone de MOdélisation et SIMulation - MOSIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of simulation in the product-driven systems production activity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the group sequencing method in regards with transportation in an industrial FMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarki Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montreal, Canada. pp.151-156, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2007.4414227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling uncertainty in production activity control using proactive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint-Etienne, France. pp.579-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la simulation proactive: une aide au pilotage des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Francophone de Modélisation et Simulation, MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rabat, Maroc. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining A Command Architecture Enabling Proactive Simulations On A Complex Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mediteranean Modeling Multiconference, Conceptual Modeling and Simulation Conference, I3M-CMS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France. pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Core Reference Model for Applicable Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borangiu, T., Trentesaux, D., Leitão, P., Berrah, L., Jimenez, JF. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1136, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.507-519, 2024, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Lifecycle: Core Challenges and Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1083, Springer International Publishing, pp.157-167, 2023, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Principles in Industry 4.0 Automated Decision-Making Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin de la Higuera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1034, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-347, 2022, Studies in Computational Intelligence, 978-3-030-99108-1. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation Patterns in Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future - Proceedings of {SOHOMA} 2021, Cluny, France,18-19 November 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1034, Springer, pp.3-15, 2022, Studies in Computational Intelligence, 978-3-030-99107-4. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Perfection of Digital Twin Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1034, Springer International Publishing, pp.91-101, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic control architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin, Damien Trentesaux, William Derigent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber‐Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 135-147, Part 4, Chapter 8, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber‐Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781119987420. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Methods of Ergonomics Constraints in Manufacturing Operations for a Sustainable Job Balancing in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.274-285, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Digital Twin for Cyber Physical Production Systems Maintenance: Observation Framework Based on Artificial Intelligence Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.123-134, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an Enrichment for Holon Internal Structure: Introduction of Model and KPI Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Capawa Fotsoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.169-180, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-protocol Communication Tool for Virtualized Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Azzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.385-397, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Future Perspectives on Digital Twin Research at SOHOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Redelinghuys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.81-98, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Communication Middleware for Digital Twin Based Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future Proceedings of SOHOMA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 853, Springer Cham, pp.146-157, 2019, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware resources in Digital Twin: the case of injection molding machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jegouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future. SOHOMA 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 853, Springer Cham, pp.183-194, 2019, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Discussion: Open Reviews of “ARTI Reference Architecture – PROSA Revisited”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Babiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, Damien Trentesaux, André Thomas, Sergio Cavalieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing - Proceedings of SOHOMA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 803, Springer, pp.20-37, 2018, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an implementation framework enabling benchmarking of Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing, Proceedings of SOHOMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-280, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 and Service Companies: The Case of the French Postal Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, Damien Trentesaux, André Thomas, Sergio Cavalieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing - Proceedings of SOHOMA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 803, Springer, pp.436-447, 2018, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H²CM-based holonic modeling of a gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing, Proceedings of SOHOMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-419, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical systems developments: proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 694, pp.25-33, 2017, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Commissioning-Based Development and Implementation of a Service-Oriented Holonic Control for Retrofit Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 640, pp.233-242, 2016, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30337-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process specification framework in a service oriented holonic manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.81-89, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of holonic paradigm to hybrid processes : case of a water treatment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.39-48, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Predictive Scheduling and Reactive Control in Manufacturing: State of the Art and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-37, 2015, Studies in Computational Intelligence, 978-3-319-15159-5. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Specification for Flexible Workflow Orchestrations in Service Oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 544, pp.177-193, 2014, Studies in Computational Intelligence, 978-3-319-04735-5. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04735-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a Flexible Manufacturing System: From Communicating to Autonomous Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 472, pp.167 - 180, 2013, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35852-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myopia of service-oriented holonic manufacturing systems: the contribution of an observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, André Thomas and Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPRINGER, pp.197-210, 2012, Studies in Computational Intelligence, 978-3-642-27448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation for Product Driven Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation for Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE and John Wiley &amp; Sons, pp.221-255, 2008, Control Systems, robotics and manufacturing series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour les système pilotés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes science - Lavoisier, pp.261-296, 2008, Traité IC2 Information - Commande - Communication, série Systèmes Automatisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la simulation en ligne dans l'aide à la décision pour le pilotage des systèmes de production – Application à un système flexible de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Nantes, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00338761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception, l'évaluation et l'implémentation de systèmes de production cyber-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de nantes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01443318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, 2021, Studies in Computational Intelligence, 978-3-030-69373-2. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 762, Springer International Publishing, 2018, Studies in Computational Intelligence, 978-3-319-73750-8. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin, Damien Trentesaux, William Derigent. ISTE - Wiley, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId342"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Cardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level multi-robot coordination in a shared workspace for pick-and-place operations using MILP optimization and heuristic for conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105465. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2026.105465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-based anomaly detection under concept drift: A comparison between iterative batch learning and incremental learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 299, pp.130062. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2025.130062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopic public transportation simulation framework based on machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Delhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.100103. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpubtr.2024.100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN energy control by holonic dynamic reconfiguration: Application to the sustainability of communicating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (18), pp.8193. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16188193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-assisted microscopic public transportation simulation: Two coupling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Delhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137, pp.103019. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2024.103019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Digital twin for sustainable manufacturing: A data-driven approach for energy consumption behavior model generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ragazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.103949. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.103949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Artificial Intelligence in the life cycle of industrial Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (10), pp.2545-2550. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced methodology of Fault Detection and Diagnosis based on Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (19), pp.43-48. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Q-Learning Rescheduling Approach to the Flexible Job Shop Problem Combining Energy and Productivity Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132313016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Literature Review of Successful Implementation of Industry 4.0 Technologies in Companies: Synthesis of the IPSI Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.8917. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11198917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-Related Parameters for Evaluation Methodologies of Human Operators in Industry: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Senkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (23), pp.13387. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132313387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0: contributions of holonic manufacturing control architectures and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.1797-1818. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-020-01532-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical production systems applications: Proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.11 - 21. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input data management for energy related discrete event simulation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cornardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.194 - 207. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.09.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of holonic control of a switch arrival system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.19 - 29. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X16643568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future industrial systems: best practices of the intelligent manufacturing & services systems (IMS²) French research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.704-713. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2016.2605624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2CM: A holonic architecture for flexible hybrid control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacòn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (Avril 2016), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri net-based methodology to increase flexibility in service-oriented holonic manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L’anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.53 - 68. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'application du paradigme holonique à un système de réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (3), pp.325 - 347. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.49.325-347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling framework for manufacturing services in Service-oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.26 - 36. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling predictive scheduling and reactive control in manufacturing hybrid control architectures: state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (7), pp.1503-1517. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1139-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the robustness of the group scheduling method using an emulation of a complex FMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 146, pp.199 - 207. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of In-Deep Class Storage for Flow-Rack AS/RS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihad Meghelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (22-24), pp.6775-6791. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2011.624561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive production activity control by online simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Simulation and Process Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using online simulation in Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (7), pp.1025-1033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un observateur pour le pilotage des systèmes contrôlés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4-5), pp.463-486. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.43.463-486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of Pick-and-Place Tasks in Shared Workspaces Using a Trajectory-Free Approximation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oberthür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trondheim, Norway. pp.1384-1389, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de sous-ensembles réaffectés dans un processus de conception: une expérimentation en BUT1 GMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled vs. Decoupled Motion Planning for Four-Robotic Arm Manipulation in a Shared Workspace: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 7th International Conference on Control and Robotics (ICCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Kyoto, Japan. pp.13-19, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCR67607.2025.11372088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Trading Model with Battery Social Welfare Assessment for Local Energy Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Ben Haj Mouldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-MIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trondheim, Norway. pp.1083-1088, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation en pédagogie d'une méthodologie de conception durable visant le repurposing de systèmes mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology proposal for reusing discarded products: repurposing function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Patras, Greece. pp.771-774, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.08.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un DSL pour représenter et analyser des systèmes à événements discrets *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReSTIC et LICIIS, Nov 2025, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain-Specific Language to evaluate the performance of Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Metiers Institute of Technology - Aix-en-Provence, Oct 2025, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Expressiveness in Automation Control Programming: Addressing Current Gaps and Future Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future. SOHOMA 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ausburg, Germany. pp.347-357, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85316-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation et coordination des mouvements de robots en espace partagé : une approche par la recherche opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des mécanismes d'adaptation du jumeau numérique face aux dérives dans les systèmes de production via des approches d'apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la soutenabilité du jumeau numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hyper-heuristic for Dynamic Scheduling of Cyber-Physical Production Systems Using Incremental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future. SOHOMA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Annecy, France. pp.200-211, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMIC: Intelligent Manufacturing International Contest - towards the gradual design of a new benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Haddou Benderbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réordonnancement sur critères énergétiques de systèmes de production cyber physiques hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin for decision-support: An insight into the integration of simulation models into Digital Twin architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cheutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of smart cyber city: keys requirements, tools and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.8189-8196, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELMA : plateformes pédagogiques innovantes en réseau de e-maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Mayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duponnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time field synchronization mechanism for Digital Twin manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.5649-5654, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task allocation and motion planning strategies for multi-robot cooperation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive musculoskeletal disorders risk assessment towards an integration in human operators’ Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.5667-5672, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based approach for uncertainty quantification of Energy Consumption modeling in Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.6364-6369, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Knowledge Graphs and Human-Centric Artificial Intelligence for Reconfigurable Supply Chains: A Research Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Reggelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022: 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1693-1698, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Uncertainties with and Within Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Rifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2022 - Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucharest, Romania. pp.118-129, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Game as Learning Media for Reconfigurable Manufacturing System: A Model Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silmi Aprilia Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romadhani Ardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1675-1680, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic aggregation model for reconfigurable holonic control architecture – The GARCIA framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA’22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucarest, Romania. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Use of Human Operator Digital Twins in Industrial Cyber-Physical Systems: Ethical Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tel Aviv, Israel. pp.360-365, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.04.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Principles in Industry 4.0 Automated Decision-Making Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin de la Higuera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2021: Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cluny, France. pp.333-347, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of SOHOMA Workshop Proceedings: A Bibliometric Analysis and Leading Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Gonzalez-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Juliana Arias-Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Andrés Alvarado-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2020 : Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.151-168, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Model for the Multi-plant Multi-product Physical Internet Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2020: Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.435-448, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the Digital Twins of Reconfigurable Manufacturing Systems: application on a smart factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Information Control Problems in Manufacturing INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Budapest, Hungary. pp.874-879, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de jumeau numérique et réseau de neurones pour la détection et l'analyse des micro-pannes dans un système de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Digital Twin for Cyber-Physical Production Systems: A Multi-Paradigm Modeling Approach in the Postal Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Niati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems (MODELS '20 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3421438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVUE DES METHODES D'EVALUATION DES CONTRAINTES ERGONOMIQUES DES OPERATIONS DE PRODUCTION ET DE LEUR INTEGRATION DANS UN SYSTEME DE PRODUCTION CYBER-PHYSIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la simulation de flux avec la modélisation multiphysique pour la prédiction de la consommation énergétique des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Couedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Robots-Humans Tasks Assignment in a Containers Loading Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2019 : 13th IFAC Workshop on Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Oshawa, Canada. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les CPPS Impact et opportunités pour l'Industrie du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSEIRB - MATMECA, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des architectures de contrôle holoniques à l’industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale de Modélisation, Optimisation et SIMulation- MOSIM’18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of holonic control architectures towards Industry 4.0: A short overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1243-1248, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Approach for Automated Generation of Service-Oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2018 - International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.183-196, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H²CM-based holonic modeling of a gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusted Services for Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementation framework enabling benchmarking of Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF AN EMPIRICAL MODEL OF AVERAGE RANK FOR MULTI-DEEP AS/RS BASED ON SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wsc.2017.8248037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical systems developments: proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’16 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation framework for cloud-based holonic control of cyber-physical production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 14th International Conference on Industrial Informatics (INDIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDIN.2016.7819179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual commissioning-based development and implementation of a service-oriented holonic control for retrofit manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’15 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la modélisation énergétique à la simulation dynamique des flux de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cornardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of holonic-based online scheduling for a switch arrival system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1105 - 1110, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of holonic paradigm to smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Leitão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1099 - 1104, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Process Orchestration Model in a Service Oriented Holonic Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1111 - 1116, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling predictive scheduling and reactive control in manufacturing: state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION DU PARADIGME HOLONIQUE A UN SYSTEME DE RESERVOIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Specification in a Service-Oriented Holonic Manufacturing System using Petri-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, São Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data processing from manufacturing systems to decision support systems: propositions of alternative design approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control Problems in Manufacturing INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.1129-1134, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAITEMENT DES DONNÉES DES SYSTÈMES DE PRODUCTION POUR LES SYSTÈMES D'AIDE À LA DÉCISION: PROPOSITIONS D'APPROCHES DE CONCEPTION ALTERNATIVES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Multiplatform Control for Transitic Systems using a Component-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of an Approach to Automate the Generation of a Transitic System's Observer and Decision Support using MDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Milano, Italy. pp.3593-3598, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DE LA PERFORMANCE D'UN STOCKAGE PAR CLASSES DANS LE CONTEXTE DU STOCKAGE EN AS/RS A CONVOYEURS GRAVITATIONNELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihad Meghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Francophone de Modélisation et Simulation (MOSIM'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hammamet, Tunisie. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of simulation in the product-driven systems production activity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour l'aide au pilotage des systèmes contrôlés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Francophone de MOdélisation et SIMulation - MOSIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the group sequencing method in regards with transportation in an industrial FMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarki Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montreal, Canada. pp.151-156, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2007.4414227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la simulation proactive: une aide au pilotage des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Francophone de Modélisation et Simulation, MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rabat, Maroc. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling uncertainty in production activity control using proactive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint-Etienne, France. pp.579-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining A Command Architecture Enabling Proactive Simulations On A Complex Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mediteranean Modeling Multiconference, Conceptual Modeling and Simulation Conference, I3M-CMS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France. pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Core Reference Model for Applicable Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borangiu, T., Trentesaux, D., Leitão, P., Berrah, L., Jimenez, JF. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1136, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.507-519, 2024, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Lifecycle: Core Challenges and Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1083, Springer International Publishing, pp.157-167, 2023, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation Patterns in Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future - Proceedings of {SOHOMA} 2021, Cluny, France,18-19 November 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1034, Springer, pp.3-15, 2022, Studies in Computational Intelligence, 978-3-030-99107-4. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Perfection of Digital Twin Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1034, Springer International Publishing, pp.91-101, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic control architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin, Damien Trentesaux, William Derigent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber‐Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 135-147, Part 4, Chapter 8, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber‐Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781119987420. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Methods of Ergonomics Constraints in Manufacturing Operations for a Sustainable Job Balancing in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.274-285, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an Enrichment for Holon Internal Structure: Introduction of Model and KPI Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Capawa Fotsoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.169-180, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-protocol Communication Tool for Virtualized Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Azzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.385-397, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Digital Twin for Cyber Physical Production Systems Maintenance: Observation Framework Based on Artificial Intelligence Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.123-134, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Future Perspectives on Digital Twin Research at SOHOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Redelinghuys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.81-98, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware resources in Digital Twin: the case of injection molding machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jegouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future. SOHOMA 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 853, Springer Cham, pp.183-194, 2019, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Communication Middleware for Digital Twin Based Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future Proceedings of SOHOMA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 853, Springer Cham, pp.146-157, 2019, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an implementation framework enabling benchmarking of Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing, Proceedings of SOHOMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-280, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 and Service Companies: The Case of the French Postal Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, Damien Trentesaux, André Thomas, Sergio Cavalieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing - Proceedings of SOHOMA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 803, Springer, pp.436-447, 2018, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H²CM-based holonic modeling of a gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing, Proceedings of SOHOMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-419, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Discussion: Open Reviews of “ARTI Reference Architecture – PROSA Revisited”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Babiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, Damien Trentesaux, André Thomas, Sergio Cavalieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing - Proceedings of SOHOMA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 803, Springer, pp.20-37, 2018, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical systems developments: proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 694, pp.25-33, 2017, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Commissioning-Based Development and Implementation of a Service-Oriented Holonic Control for Retrofit Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 640, pp.233-242, 2016, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30337-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of holonic paradigm to hybrid processes : case of a water treatment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.39-48, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process specification framework in a service oriented holonic manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.81-89, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Predictive Scheduling and Reactive Control in Manufacturing: State of the Art and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-37, 2015, Studies in Computational Intelligence, 978-3-319-15159-5. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Specification for Flexible Workflow Orchestrations in Service Oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 544, pp.177-193, 2014, Studies in Computational Intelligence, 978-3-319-04735-5. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04735-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a Flexible Manufacturing System: From Communicating to Autonomous Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 472, pp.167 - 180, 2013, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35852-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myopia of service-oriented holonic manufacturing systems: the contribution of an observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, André Thomas and Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPRINGER, pp.197-210, 2012, Studies in Computational Intelligence, 978-3-642-27448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation for Product Driven Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation for Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE and John Wiley &amp; Sons, pp.221-255, 2008, Control Systems, robotics and manufacturing series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour les système pilotés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes science - Lavoisier, pp.261-296, 2008, Traité IC2 Information - Commande - Communication, série Systèmes Automatisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la simulation en ligne dans l'aide à la décision pour le pilotage des systèmes de production – Application à un système flexible de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Nantes, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00338761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception, l'évaluation et l'implémentation de systèmes de production cyber-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de nantes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01443318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, 2021, Studies in Computational Intelligence, 978-3-030-69373-2. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 762, Springer International Publishing, 2018, Studies in Computational Intelligence, 978-3-319-73750-8. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin, Damien Trentesaux, William Derigent. ISTE - Wiley, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.130062" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719367v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Delhoum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubtr.2024.100103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najjar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16188193" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2024.103019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ragazzini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.103949" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.092" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447346v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Naimi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11198917" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Murcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mohafid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313387" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01532-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.10.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kouki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornardeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.09.061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDCGNZGL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indriago" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16643568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2605624" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gamboa Quintanilla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#8217;anton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.06.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW4V17VW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277310v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto-Ravalontsalama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chac&#242;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gamboa Quintanilla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#8217;anton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.09.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-678X4B4M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628880v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.325-347" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1139-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01115937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.06.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Meghelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.624561" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784336v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chov&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.463-486" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Locteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dali Youcef" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_25" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de la Morinerie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Ghazi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCR67607.2025.11372088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402301v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oberth&#252;r" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.233" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Ben Haj Mouldi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.183" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342347v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.08.131" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642894v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_17" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770839v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252067v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duponnois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.487" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_32" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.999" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.494" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362324v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delumeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.822" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982239v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reggelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.641" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03968008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_10" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053044v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmi Aprilia Andari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romadhani Ardi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.638" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_32" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695771v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.220" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407583v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Jimenez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Gonzalez-Neira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Juliana Arias-Paredes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Alvarado-Valencia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407654v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Giret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_31" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.103" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296113v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925123v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Niati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Selma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3421438" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317397v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02355041v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.10.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501556v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985716v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900270v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.420" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959122v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Tebib" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690903v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_27" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693143v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat&#233;fa Ghomri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_31" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693145v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900274v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wsc.2017.8248037" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693146v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Anton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819179" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693141v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693154v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ferreira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Ferreira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Leit&#227;o" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.230" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693150v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.232" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693149v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260772v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chacon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.231" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166615v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094788v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116281v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kubler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00094" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728683v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Adam" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808263v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00140" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bevan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808261v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02521" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620879v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620876v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620877v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410115v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Nasser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414227" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620874v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620873v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620872v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440581v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/7092" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_42" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980513v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_13" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302352v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.bunantes.idm.oclc.org/chapter/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904851v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890564v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849488v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524870v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452292v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_19" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452295v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Capawa Fotsoh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kruger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_11" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452293v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Azzi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_27" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452294v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kruger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redelinghuys" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382463v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_11" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382494v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jegouzo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_14" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983013v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Borangiu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Babiceanu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983042v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982994v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bruggeman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_34" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983053v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693166v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693165v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'Anton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_22" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693161v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693164v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660209v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-15159-5_3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116045v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04735-5_12" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116041v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35852-4_11" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A71BA34BB20506EAC8C01068AB13E3E192B6928/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784349v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341987v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klein" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341856v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338761v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01443318v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171458v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983027v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849501v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Ghazi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2026.105465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.130062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719367v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Delhoum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubtr.2024.100103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najjar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16188193" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2024.103019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ragazzini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.103949" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.092" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.181" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Naimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11198917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Murcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mohafid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313387" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01532-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.10.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kouki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornardeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.09.061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDCGNZGL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indriago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16643568" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2605624" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto-Ravalontsalama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chac&#242;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gamboa Quintanilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#8217;anton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.09.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-678X4B4M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.325-347" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gamboa Quintanilla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#8217;anton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.06.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW4V17VW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1139-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01115937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.06.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Meghelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.624561" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chov&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.463-486" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402301v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oberth&#252;r" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.233" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de la Morinerie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCR67607.2025.11372088" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Ben Haj Mouldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.183" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.08.131" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Locteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dali Youcef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_25" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642930v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642894v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_17" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770839v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.999" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397923v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duponnois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362310v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.487" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_32" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362300v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.494" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delumeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.822" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reggelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.641" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03968008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_10" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmi Aprilia Andari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romadhani Ardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.638" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_32" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.220" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302352v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407583v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Jimenez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Gonzalez-Neira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Juliana Arias-Paredes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Alvarado-Valencia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407654v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Giret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_31" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423497v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.103" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296113v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925123v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Niati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Selma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3421438" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192803v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317397v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02355041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.10.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985716v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900270v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.420" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959122v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Tebib" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693143v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat&#233;fa Ghomri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_31" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_27" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900274v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wsc.2017.8248037" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693141v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Anton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819179" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693149v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260772v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chacon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.231" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ferreira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Ferreira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Leit&#227;o" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.230" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693150v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.232" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094788v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166615v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116281v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kubler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00094" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808263v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Adam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00140" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728683v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bevan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02521" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620879v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620877v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620876v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410115v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Nasser" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414227" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620872v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440581v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/7092" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_42" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980513v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_13" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904851v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890564v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524870v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452292v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_19" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452295v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Capawa Fotsoh" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kruger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_11" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452293v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Azzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_27" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452297v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452294v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kruger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redelinghuys" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382494v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jegouzo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_14" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382463v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983042v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982994v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bruggeman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_34" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983053v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Borangiu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Babiceanu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693166v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693165v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'Anton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_22" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693161v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660209v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-15159-5_3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116045v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04735-5_12" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116041v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35852-4_11" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A71BA34BB20506EAC8C01068AB13E3E192B6928/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784349v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341987v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klein" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341856v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338761v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01443318v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171458v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983027v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849501v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>