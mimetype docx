--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Cardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level multi-robot coordination in a shared workspace for pick-and-place operations using MILP optimization and heuristic for conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105465. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2026.105465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-based anomaly detection under concept drift: A comparison between iterative batch learning and incremental learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 299, pp.130062. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2025.130062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopic public transportation simulation framework based on machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Delhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.100103. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpubtr.2024.100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN energy control by holonic dynamic reconfiguration: Application to the sustainability of communicating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (18), pp.8193. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16188193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-assisted microscopic public transportation simulation: Two coupling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Delhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137, pp.103019. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2024.103019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Digital twin for sustainable manufacturing: A data-driven approach for energy consumption behavior model generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ragazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.103949. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.103949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Artificial Intelligence in the life cycle of industrial Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (10), pp.2545-2550. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced methodology of Fault Detection and Diagnosis based on Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (19), pp.43-48. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Q-Learning Rescheduling Approach to the Flexible Job Shop Problem Combining Energy and Productivity Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132313016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Literature Review of Successful Implementation of Industry 4.0 Technologies in Companies: Synthesis of the IPSI Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.8917. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11198917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-Related Parameters for Evaluation Methodologies of Human Operators in Industry: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Senkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (23), pp.13387. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132313387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0: contributions of holonic manufacturing control architectures and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.1797-1818. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-020-01532-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical production systems applications: Proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.11 - 21. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input data management for energy related discrete event simulation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cornardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.194 - 207. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.09.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of holonic control of a switch arrival system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.19 - 29. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X16643568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future industrial systems: best practices of the intelligent manufacturing & services systems (IMS²) French research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.704-713. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2016.2605624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2CM: A holonic architecture for flexible hybrid control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacòn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (Avril 2016), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri net-based methodology to increase flexibility in service-oriented holonic manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L’anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.53 - 68. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'application du paradigme holonique à un système de réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (3), pp.325 - 347. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.49.325-347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling framework for manufacturing services in Service-oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.26 - 36. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling predictive scheduling and reactive control in manufacturing hybrid control architectures: state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (7), pp.1503-1517. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1139-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the robustness of the group scheduling method using an emulation of a complex FMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 146, pp.199 - 207. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of In-Deep Class Storage for Flow-Rack AS/RS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihad Meghelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (22-24), pp.6775-6791. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2011.624561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive production activity control by online simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Simulation and Process Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using online simulation in Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (7), pp.1025-1033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un observateur pour le pilotage des systèmes contrôlés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4-5), pp.463-486. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.43.463-486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of Pick-and-Place Tasks in Shared Workspaces Using a Trajectory-Free Approximation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oberthür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trondheim, Norway. pp.1384-1389, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de sous-ensembles réaffectés dans un processus de conception: une expérimentation en BUT1 GMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled vs. Decoupled Motion Planning for Four-Robotic Arm Manipulation in a Shared Workspace: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 7th International Conference on Control and Robotics (ICCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Kyoto, Japan. pp.13-19, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCR67607.2025.11372088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Trading Model with Battery Social Welfare Assessment for Local Energy Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Ben Haj Mouldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-MIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trondheim, Norway. pp.1083-1088, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation en pédagogie d'une méthodologie de conception durable visant le repurposing de systèmes mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology proposal for reusing discarded products: repurposing function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Patras, Greece. pp.771-774, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.08.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un DSL pour représenter et analyser des systèmes à événements discrets *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReSTIC et LICIIS, Nov 2025, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain-Specific Language to evaluate the performance of Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Metiers Institute of Technology - Aix-en-Provence, Oct 2025, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Expressiveness in Automation Control Programming: Addressing Current Gaps and Future Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future. SOHOMA 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ausburg, Germany. pp.347-357, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85316-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation et coordination des mouvements de robots en espace partagé : une approche par la recherche opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des mécanismes d'adaptation du jumeau numérique face aux dérives dans les systèmes de production via des approches d'apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la soutenabilité du jumeau numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hyper-heuristic for Dynamic Scheduling of Cyber-Physical Production Systems Using Incremental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future. SOHOMA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Annecy, France. pp.200-211, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMIC: Intelligent Manufacturing International Contest - towards the gradual design of a new benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Haddou Benderbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réordonnancement sur critères énergétiques de systèmes de production cyber physiques hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin for decision-support: An insight into the integration of simulation models into Digital Twin architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cheutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of smart cyber city: keys requirements, tools and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.8189-8196, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELMA : plateformes pédagogiques innovantes en réseau de e-maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Mayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duponnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time field synchronization mechanism for Digital Twin manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.5649-5654, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task allocation and motion planning strategies for multi-robot cooperation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive musculoskeletal disorders risk assessment towards an integration in human operators’ Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.5667-5672, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based approach for uncertainty quantification of Energy Consumption modeling in Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.6364-6369, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Knowledge Graphs and Human-Centric Artificial Intelligence for Reconfigurable Supply Chains: A Research Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Reggelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022: 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1693-1698, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Uncertainties with and Within Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Rifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2022 - Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucharest, Romania. pp.118-129, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Game as Learning Media for Reconfigurable Manufacturing System: A Model Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silmi Aprilia Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romadhani Ardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1675-1680, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic aggregation model for reconfigurable holonic control architecture – The GARCIA framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA’22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucarest, Romania. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Use of Human Operator Digital Twins in Industrial Cyber-Physical Systems: Ethical Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tel Aviv, Israel. pp.360-365, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.04.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Principles in Industry 4.0 Automated Decision-Making Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin de la Higuera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2021: Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cluny, France. pp.333-347, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of SOHOMA Workshop Proceedings: A Bibliometric Analysis and Leading Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Gonzalez-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Juliana Arias-Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Andrés Alvarado-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2020 : Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.151-168, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Model for the Multi-plant Multi-product Physical Internet Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2020: Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.435-448, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the Digital Twins of Reconfigurable Manufacturing Systems: application on a smart factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Information Control Problems in Manufacturing INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Budapest, Hungary. pp.874-879, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de jumeau numérique et réseau de neurones pour la détection et l'analyse des micro-pannes dans un système de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Digital Twin for Cyber-Physical Production Systems: A Multi-Paradigm Modeling Approach in the Postal Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Niati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems (MODELS '20 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3421438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVUE DES METHODES D'EVALUATION DES CONTRAINTES ERGONOMIQUES DES OPERATIONS DE PRODUCTION ET DE LEUR INTEGRATION DANS UN SYSTEME DE PRODUCTION CYBER-PHYSIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la simulation de flux avec la modélisation multiphysique pour la prédiction de la consommation énergétique des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Couedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Robots-Humans Tasks Assignment in a Containers Loading Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2019 : 13th IFAC Workshop on Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Oshawa, Canada. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les CPPS Impact et opportunités pour l'Industrie du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSEIRB - MATMECA, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des architectures de contrôle holoniques à l’industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale de Modélisation, Optimisation et SIMulation- MOSIM’18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of holonic control architectures towards Industry 4.0: A short overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1243-1248, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Approach for Automated Generation of Service-Oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2018 - International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.183-196, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H²CM-based holonic modeling of a gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusted Services for Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementation framework enabling benchmarking of Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF AN EMPIRICAL MODEL OF AVERAGE RANK FOR MULTI-DEEP AS/RS BASED ON SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wsc.2017.8248037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical systems developments: proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’16 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation framework for cloud-based holonic control of cyber-physical production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 14th International Conference on Industrial Informatics (INDIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDIN.2016.7819179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual commissioning-based development and implementation of a service-oriented holonic control for retrofit manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’15 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la modélisation énergétique à la simulation dynamique des flux de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cornardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of holonic-based online scheduling for a switch arrival system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1105 - 1110, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of holonic paradigm to smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Leitão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1099 - 1104, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Process Orchestration Model in a Service Oriented Holonic Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1111 - 1116, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling predictive scheduling and reactive control in manufacturing: state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION DU PARADIGME HOLONIQUE A UN SYSTEME DE RESERVOIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Specification in a Service-Oriented Holonic Manufacturing System using Petri-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, São Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data processing from manufacturing systems to decision support systems: propositions of alternative design approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control Problems in Manufacturing INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.1129-1134, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAITEMENT DES DONNÉES DES SYSTÈMES DE PRODUCTION POUR LES SYSTÈMES D'AIDE À LA DÉCISION: PROPOSITIONS D'APPROCHES DE CONCEPTION ALTERNATIVES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Multiplatform Control for Transitic Systems using a Component-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of an Approach to Automate the Generation of a Transitic System's Observer and Decision Support using MDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Milano, Italy. pp.3593-3598, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DE LA PERFORMANCE D'UN STOCKAGE PAR CLASSES DANS LE CONTEXTE DU STOCKAGE EN AS/RS A CONVOYEURS GRAVITATIONNELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihad Meghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Francophone de Modélisation et Simulation (MOSIM'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hammamet, Tunisie. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of simulation in the product-driven systems production activity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour l'aide au pilotage des systèmes contrôlés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Francophone de MOdélisation et SIMulation - MOSIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the group sequencing method in regards with transportation in an industrial FMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarki Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montreal, Canada. pp.151-156, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2007.4414227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la simulation proactive: une aide au pilotage des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Francophone de Modélisation et Simulation, MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rabat, Maroc. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling uncertainty in production activity control using proactive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint-Etienne, France. pp.579-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining A Command Architecture Enabling Proactive Simulations On A Complex Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mediteranean Modeling Multiconference, Conceptual Modeling and Simulation Conference, I3M-CMS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France. pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Core Reference Model for Applicable Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borangiu, T., Trentesaux, D., Leitão, P., Berrah, L., Jimenez, JF. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1136, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.507-519, 2024, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Lifecycle: Core Challenges and Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1083, Springer International Publishing, pp.157-167, 2023, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation Patterns in Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future - Proceedings of {SOHOMA} 2021, Cluny, France,18-19 November 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1034, Springer, pp.3-15, 2022, Studies in Computational Intelligence, 978-3-030-99107-4. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Perfection of Digital Twin Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1034, Springer International Publishing, pp.91-101, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic control architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin, Damien Trentesaux, William Derigent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber‐Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 135-147, Part 4, Chapter 8, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber‐Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781119987420. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Methods of Ergonomics Constraints in Manufacturing Operations for a Sustainable Job Balancing in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.274-285, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an Enrichment for Holon Internal Structure: Introduction of Model and KPI Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Capawa Fotsoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.169-180, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-protocol Communication Tool for Virtualized Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Azzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.385-397, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Digital Twin for Cyber Physical Production Systems Maintenance: Observation Framework Based on Artificial Intelligence Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.123-134, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Future Perspectives on Digital Twin Research at SOHOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Redelinghuys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.81-98, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware resources in Digital Twin: the case of injection molding machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jegouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future. SOHOMA 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 853, Springer Cham, pp.183-194, 2019, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Communication Middleware for Digital Twin Based Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future Proceedings of SOHOMA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 853, Springer Cham, pp.146-157, 2019, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an implementation framework enabling benchmarking of Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing, Proceedings of SOHOMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-280, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 and Service Companies: The Case of the French Postal Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, Damien Trentesaux, André Thomas, Sergio Cavalieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing - Proceedings of SOHOMA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 803, Springer, pp.436-447, 2018, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H²CM-based holonic modeling of a gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing, Proceedings of SOHOMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-419, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Discussion: Open Reviews of “ARTI Reference Architecture – PROSA Revisited”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Babiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, Damien Trentesaux, André Thomas, Sergio Cavalieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing - Proceedings of SOHOMA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 803, Springer, pp.20-37, 2018, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical systems developments: proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 694, pp.25-33, 2017, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Commissioning-Based Development and Implementation of a Service-Oriented Holonic Control for Retrofit Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 640, pp.233-242, 2016, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30337-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of holonic paradigm to hybrid processes : case of a water treatment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.39-48, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process specification framework in a service oriented holonic manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.81-89, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Predictive Scheduling and Reactive Control in Manufacturing: State of the Art and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-37, 2015, Studies in Computational Intelligence, 978-3-319-15159-5. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Specification for Flexible Workflow Orchestrations in Service Oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 544, pp.177-193, 2014, Studies in Computational Intelligence, 978-3-319-04735-5. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04735-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a Flexible Manufacturing System: From Communicating to Autonomous Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 472, pp.167 - 180, 2013, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35852-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myopia of service-oriented holonic manufacturing systems: the contribution of an observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, André Thomas and Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPRINGER, pp.197-210, 2012, Studies in Computational Intelligence, 978-3-642-27448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation for Product Driven Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation for Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE and John Wiley &amp; Sons, pp.221-255, 2008, Control Systems, robotics and manufacturing series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour les système pilotés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes science - Lavoisier, pp.261-296, 2008, Traité IC2 Information - Commande - Communication, série Systèmes Automatisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la simulation en ligne dans l'aide à la décision pour le pilotage des systèmes de production – Application à un système flexible de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Nantes, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00338761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception, l'évaluation et l'implémentation de systèmes de production cyber-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de nantes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01443318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, 2021, Studies in Computational Intelligence, 978-3-030-69373-2. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 762, Springer International Publishing, 2018, Studies in Computational Intelligence, 978-3-319-73750-8. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin, Damien Trentesaux, William Derigent. ISTE - Wiley, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Cardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-based anomaly detection under concept drift: A comparison between iterative batch learning and incremental learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 299, pp.130062. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2025.130062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level multi-robot coordination in a shared workspace for pick-and-place operations using MILP optimization and heuristic for conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105465. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2026.105465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopic public transportation simulation framework based on machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Delhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.100103. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpubtr.2024.100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN energy control by holonic dynamic reconfiguration: Application to the sustainability of communicating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (18), pp.8193. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16188193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-assisted microscopic public transportation simulation: Two coupling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Delhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137, pp.103019. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2024.103019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Digital twin for sustainable manufacturing: A data-driven approach for energy consumption behavior model generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ragazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.103949. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.103949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Artificial Intelligence in the life cycle of industrial Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (10), pp.2545-2550. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced methodology of Fault Detection and Diagnosis based on Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (19), pp.43-48. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Q-Learning Rescheduling Approach to the Flexible Job Shop Problem Combining Energy and Productivity Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132313016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Literature Review of Successful Implementation of Industry 4.0 Technologies in Companies: Synthesis of the IPSI Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.8917. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11198917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-Related Parameters for Evaluation Methodologies of Human Operators in Industry: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Senkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (23), pp.13387. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132313387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0: contributions of holonic manufacturing control architectures and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.1797-1818. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-020-01532-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical production systems applications: Proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.11 - 21. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input data management for energy related discrete event simulation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cornardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.194 - 207. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.09.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of holonic control of a switch arrival system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.19 - 29. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X16643568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future industrial systems: best practices of the intelligent manufacturing & services systems (IMS²) French research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.704-713. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2016.2605624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2CM: A holonic architecture for flexible hybrid control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacòn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (Avril 2016), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri net-based methodology to increase flexibility in service-oriented holonic manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L’anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.53 - 68. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'application du paradigme holonique à un système de réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (3), pp.325 - 347. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.49.325-347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling framework for manufacturing services in Service-oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.26 - 36. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling predictive scheduling and reactive control in manufacturing hybrid control architectures: state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (7), pp.1503-1517. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1139-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the robustness of the group scheduling method using an emulation of a complex FMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 146, pp.199 - 207. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of In-Deep Class Storage for Flow-Rack AS/RS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihad Meghelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (22-24), pp.6775-6791. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2011.624561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive production activity control by online simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Simulation and Process Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un observateur pour le pilotage des systèmes contrôlés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4-5), pp.463-486. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.43.463-486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using online simulation in Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (7), pp.1025-1033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de sous-ensembles réaffectés dans un processus de conception: une expérimentation en BUT1 GMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled vs. Decoupled Motion Planning for Four-Robotic Arm Manipulation in a Shared Workspace: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 7th International Conference on Control and Robotics (ICCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Kyoto, Japan. pp.13-19, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCR67607.2025.11372088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of Pick-and-Place Tasks in Shared Workspaces Using a Trajectory-Free Approximation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oberthür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trondheim, Norway. pp.1384-1389, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Trading Model with Battery Social Welfare Assessment for Local Energy Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Ben Haj Mouldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-MIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trondheim, Norway. pp.1083-1088, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation en pédagogie d'une méthodologie de conception durable visant le repurposing de systèmes mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology proposal for reusing discarded products: repurposing function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Patras, Greece. pp.771-774, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.08.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain-Specific Language to evaluate the performance of Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Metiers Institute of Technology - Aix-en-Provence, Oct 2025, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Expressiveness in Automation Control Programming: Addressing Current Gaps and Future Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future. SOHOMA 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ausburg, Germany. pp.347-357, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85316-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un DSL pour représenter et analyser des systèmes à événements discrets *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReSTIC et LICIIS, Nov 2025, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation et coordination des mouvements de robots en espace partagé : une approche par la recherche opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des mécanismes d'adaptation du jumeau numérique face aux dérives dans les systèmes de production via des approches d'apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la soutenabilité du jumeau numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hyper-heuristic for Dynamic Scheduling of Cyber-Physical Production Systems Using Incremental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future. SOHOMA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Annecy, France. pp.200-211, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMIC: Intelligent Manufacturing International Contest - towards the gradual design of a new benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Haddou Benderbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réordonnancement sur critères énergétiques de systèmes de production cyber physiques hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin for decision-support: An insight into the integration of simulation models into Digital Twin architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cheutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELMA : plateformes pédagogiques innovantes en réseau de e-maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Mayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duponnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time field synchronization mechanism for Digital Twin manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.5649-5654, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task allocation and motion planning strategies for multi-robot cooperation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of smart cyber city: keys requirements, tools and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.8189-8196, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive musculoskeletal disorders risk assessment towards an integration in human operators’ Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.5667-5672, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based approach for uncertainty quantification of Energy Consumption modeling in Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.6364-6369, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Knowledge Graphs and Human-Centric Artificial Intelligence for Reconfigurable Supply Chains: A Research Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Reggelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022: 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1693-1698, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Uncertainties with and Within Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Rifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2022 - Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucharest, Romania. pp.118-129, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Game as Learning Media for Reconfigurable Manufacturing System: A Model Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silmi Aprilia Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romadhani Ardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1675-1680, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic aggregation model for reconfigurable holonic control architecture – The GARCIA framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA’22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucarest, Romania. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Use of Human Operator Digital Twins in Industrial Cyber-Physical Systems: Ethical Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tel Aviv, Israel. pp.360-365, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.04.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Principles in Industry 4.0 Automated Decision-Making Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin de la Higuera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2021: Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cluny, France. pp.333-347, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of SOHOMA Workshop Proceedings: A Bibliometric Analysis and Leading Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Gonzalez-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Juliana Arias-Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Andrés Alvarado-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2020 : Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.151-168, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Model for the Multi-plant Multi-product Physical Internet Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2020: Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.435-448, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the Digital Twins of Reconfigurable Manufacturing Systems: application on a smart factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Information Control Problems in Manufacturing INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Budapest, Hungary. pp.874-879, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de jumeau numérique et réseau de neurones pour la détection et l'analyse des micro-pannes dans un système de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Digital Twin for Cyber-Physical Production Systems: A Multi-Paradigm Modeling Approach in the Postal Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Niati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems (MODELS '20 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3421438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVUE DES METHODES D'EVALUATION DES CONTRAINTES ERGONOMIQUES DES OPERATIONS DE PRODUCTION ET DE LEUR INTEGRATION DANS UN SYSTEME DE PRODUCTION CYBER-PHYSIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la simulation de flux avec la modélisation multiphysique pour la prédiction de la consommation énergétique des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Couedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Robots-Humans Tasks Assignment in a Containers Loading Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2019 : 13th IFAC Workshop on Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Oshawa, Canada. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les CPPS Impact et opportunités pour l'Industrie du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSEIRB - MATMECA, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des architectures de contrôle holoniques à l’industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale de Modélisation, Optimisation et SIMulation- MOSIM’18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of holonic control architectures towards Industry 4.0: A short overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1243-1248, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Approach for Automated Generation of Service-Oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2018 - International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.183-196, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusted Services for Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H²CM-based holonic modeling of a gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementation framework enabling benchmarking of Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF AN EMPIRICAL MODEL OF AVERAGE RANK FOR MULTI-DEEP AS/RS BASED ON SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wsc.2017.8248037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical systems developments: proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’16 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation framework for cloud-based holonic control of cyber-physical production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 14th International Conference on Industrial Informatics (INDIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDIN.2016.7819179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual commissioning-based development and implementation of a service-oriented holonic control for retrofit manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’15 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la modélisation énergétique à la simulation dynamique des flux de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cornardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of holonic-based online scheduling for a switch arrival system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1105 - 1110, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of holonic paradigm to smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Leitão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1099 - 1104, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Process Orchestration Model in a Service Oriented Holonic Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1111 - 1116, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling predictive scheduling and reactive control in manufacturing: state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION DU PARADIGME HOLONIQUE A UN SYSTEME DE RESERVOIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Specification in a Service-Oriented Holonic Manufacturing System using Petri-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, São Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAITEMENT DES DONNÉES DES SYSTÈMES DE PRODUCTION POUR LES SYSTÈMES D'AIDE À LA DÉCISION: PROPOSITIONS D'APPROCHES DE CONCEPTION ALTERNATIVES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data processing from manufacturing systems to decision support systems: propositions of alternative design approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control Problems in Manufacturing INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.1129-1134, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Multiplatform Control for Transitic Systems using a Component-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of an Approach to Automate the Generation of a Transitic System's Observer and Decision Support using MDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Milano, Italy. pp.3593-3598, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DE LA PERFORMANCE D'UN STOCKAGE PAR CLASSES DANS LE CONTEXTE DU STOCKAGE EN AS/RS A CONVOYEURS GRAVITATIONNELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihad Meghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Francophone de Modélisation et Simulation (MOSIM'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hammamet, Tunisie. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour l'aide au pilotage des systèmes contrôlés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Francophone de MOdélisation et SIMulation - MOSIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of simulation in the product-driven systems production activity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the group sequencing method in regards with transportation in an industrial FMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarki Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montreal, Canada. pp.151-156, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2007.4414227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la simulation proactive: une aide au pilotage des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Francophone de Modélisation et Simulation, MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rabat, Maroc. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling uncertainty in production activity control using proactive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint-Etienne, France. pp.579-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining A Command Architecture Enabling Proactive Simulations On A Complex Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mediteranean Modeling Multiconference, Conceptual Modeling and Simulation Conference, I3M-CMS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France. pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Core Reference Model for Applicable Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borangiu, T., Trentesaux, D., Leitão, P., Berrah, L., Jimenez, JF. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1136, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.507-519, 2024, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Lifecycle: Core Challenges and Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1083, Springer International Publishing, pp.157-167, 2023, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation Patterns in Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future - Proceedings of {SOHOMA} 2021, Cluny, France,18-19 November 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1034, Springer, pp.3-15, 2022, Studies in Computational Intelligence, 978-3-030-99107-4. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Perfection of Digital Twin Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1034, Springer International Publishing, pp.91-101, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic control architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin, Damien Trentesaux, William Derigent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber‐Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 135-147, Part 4, Chapter 8, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber‐Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781119987420. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Methods of Ergonomics Constraints in Manufacturing Operations for a Sustainable Job Balancing in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.274-285, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Digital Twin for Cyber Physical Production Systems Maintenance: Observation Framework Based on Artificial Intelligence Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.123-134, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an Enrichment for Holon Internal Structure: Introduction of Model and KPI Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Capawa Fotsoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.169-180, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-protocol Communication Tool for Virtualized Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Azzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.385-397, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Future Perspectives on Digital Twin Research at SOHOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Redelinghuys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.81-98, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Communication Middleware for Digital Twin Based Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future Proceedings of SOHOMA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 853, Springer Cham, pp.146-157, 2019, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware resources in Digital Twin: the case of injection molding machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jegouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future. SOHOMA 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 853, Springer Cham, pp.183-194, 2019, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an implementation framework enabling benchmarking of Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing, Proceedings of SOHOMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-280, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 and Service Companies: The Case of the French Postal Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, Damien Trentesaux, André Thomas, Sergio Cavalieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing - Proceedings of SOHOMA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 803, Springer, pp.436-447, 2018, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H²CM-based holonic modeling of a gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing, Proceedings of SOHOMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-419, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Discussion: Open Reviews of “ARTI Reference Architecture – PROSA Revisited”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Babiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, Damien Trentesaux, André Thomas, Sergio Cavalieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing - Proceedings of SOHOMA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 803, Springer, pp.20-37, 2018, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical systems developments: proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 694, pp.25-33, 2017, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Commissioning-Based Development and Implementation of a Service-Oriented Holonic Control for Retrofit Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 640, pp.233-242, 2016, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30337-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process specification framework in a service oriented holonic manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.81-89, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of holonic paradigm to hybrid processes : case of a water treatment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.39-48, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Predictive Scheduling and Reactive Control in Manufacturing: State of the Art and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-37, 2015, Studies in Computational Intelligence, 978-3-319-15159-5. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Specification for Flexible Workflow Orchestrations in Service Oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 544, pp.177-193, 2014, Studies in Computational Intelligence, 978-3-319-04735-5. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04735-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a Flexible Manufacturing System: From Communicating to Autonomous Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 472, pp.167 - 180, 2013, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35852-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myopia of service-oriented holonic manufacturing systems: the contribution of an observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, André Thomas and Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPRINGER, pp.197-210, 2012, Studies in Computational Intelligence, 978-3-642-27448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation for Product Driven Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation for Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE and John Wiley &amp; Sons, pp.221-255, 2008, Control Systems, robotics and manufacturing series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour les système pilotés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes science - Lavoisier, pp.261-296, 2008, Traité IC2 Information - Commande - Communication, série Systèmes Automatisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la simulation en ligne dans l'aide à la décision pour le pilotage des systèmes de production – Application à un système flexible de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Nantes, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00338761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception, l'évaluation et l'implémentation de systèmes de production cyber-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de nantes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01443318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, 2021, Studies in Computational Intelligence, 978-3-030-69373-2. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 762, Springer International Publishing, 2018, Studies in Computational Intelligence, 978-3-319-73750-8. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin, Damien Trentesaux, William Derigent. ISTE - Wiley, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Ghazi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2026.105465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.130062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719367v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Delhoum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubtr.2024.100103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najjar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16188193" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2024.103019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ragazzini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.103949" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.092" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.181" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Naimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11198917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Murcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mohafid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313387" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01532-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.10.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kouki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornardeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.09.061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDCGNZGL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indriago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16643568" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2605624" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto-Ravalontsalama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chac&#242;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gamboa Quintanilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#8217;anton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.09.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-678X4B4M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.325-347" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gamboa Quintanilla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#8217;anton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.06.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW4V17VW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1139-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01115937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.06.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Meghelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.624561" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chov&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.463-486" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402301v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oberth&#252;r" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.233" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de la Morinerie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCR67607.2025.11372088" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Ben Haj Mouldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.183" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.08.131" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Locteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dali Youcef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_25" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642930v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642894v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_17" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770839v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.999" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397923v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duponnois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362310v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.487" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_32" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362300v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.494" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delumeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.822" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reggelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.641" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03968008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_10" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmi Aprilia Andari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romadhani Ardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.638" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_32" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.220" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302352v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407583v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Jimenez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Gonzalez-Neira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Juliana Arias-Paredes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Alvarado-Valencia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407654v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Giret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_31" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423497v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.103" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296113v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925123v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Niati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Selma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3421438" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192803v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317397v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02355041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.10.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985716v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900270v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.420" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959122v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Tebib" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693143v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat&#233;fa Ghomri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_31" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_27" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900274v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wsc.2017.8248037" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693141v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Anton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819179" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693149v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260772v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chacon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.231" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ferreira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Ferreira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Leit&#227;o" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.230" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693150v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.232" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094788v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166615v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116281v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kubler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00094" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808263v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Adam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00140" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728683v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bevan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02521" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620879v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620877v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620876v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410115v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Nasser" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414227" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620872v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440581v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/7092" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_42" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980513v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_13" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904851v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890564v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524870v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452292v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_19" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452295v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Capawa Fotsoh" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kruger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_11" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452293v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Azzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_27" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452297v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452294v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kruger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redelinghuys" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382494v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jegouzo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_14" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382463v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983042v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982994v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bruggeman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_34" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983053v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Borangiu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Babiceanu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693166v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693165v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'Anton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_22" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693161v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660209v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-15159-5_3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116045v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04735-5_12" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116041v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35852-4_11" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A71BA34BB20506EAC8C01068AB13E3E192B6928/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784349v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341987v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klein" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341856v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338761v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01443318v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171458v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983027v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849501v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.130062" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577004v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Ghazi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2026.105465" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719367v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Delhoum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubtr.2024.100103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najjar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16188193" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2024.103019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ragazzini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.103949" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.092" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.181" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Naimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11198917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Murcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mohafid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313387" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01532-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.10.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kouki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornardeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.09.061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDCGNZGL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indriago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16643568" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2605624" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto-Ravalontsalama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chac&#242;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gamboa Quintanilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#8217;anton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.09.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-678X4B4M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.325-347" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gamboa Quintanilla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#8217;anton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.06.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW4V17VW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1139-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01115937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.06.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Meghelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.624561" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chov&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.463-486" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de la Morinerie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509445v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCR67607.2025.11372088" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oberth&#252;r" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.233" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Ben Haj Mouldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.183" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.08.131" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Locteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dali Youcef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342346v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642930v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642894v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_17" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770839v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duponnois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362310v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.487" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_32" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530503v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.999" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362300v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.494" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delumeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.822" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reggelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.641" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03968008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_10" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmi Aprilia Andari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romadhani Ardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.638" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_32" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.220" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302352v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407583v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Jimenez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Gonzalez-Neira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Juliana Arias-Paredes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Alvarado-Valencia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407654v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Giret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_31" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423497v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.103" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296113v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925123v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Niati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Selma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3421438" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192803v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317397v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02355041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.10.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985716v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900270v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.420" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959122v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Tebib" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_27" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693143v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat&#233;fa Ghomri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_31" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900274v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wsc.2017.8248037" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693141v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Anton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819179" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693149v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260772v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chacon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.231" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ferreira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Ferreira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Leit&#227;o" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.230" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693150v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.232" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094788v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166615v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116281v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kubler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00094" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728683v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Adam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808263v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00140" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bevan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02521" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620879v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620876v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620877v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410115v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Nasser" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414227" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620872v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440581v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/7092" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_42" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980513v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_13" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904851v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890564v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524870v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452292v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_19" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452297v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452295v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Capawa Fotsoh" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kruger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_11" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452293v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Azzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_27" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452294v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kruger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redelinghuys" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382463v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_11" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382494v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jegouzo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_14" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983042v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982994v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bruggeman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_34" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983053v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Borangiu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Babiceanu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693166v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693165v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'Anton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_22" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693161v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693164v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660209v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-15159-5_3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116045v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04735-5_12" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116041v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35852-4_11" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A71BA34BB20506EAC8C01068AB13E3E192B6928/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784349v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341987v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klein" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341856v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338761v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01443318v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171458v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983027v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849501v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>