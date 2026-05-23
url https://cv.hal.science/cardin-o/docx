--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Cardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-based anomaly detection under concept drift: A comparison between iterative batch learning and incremental learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 299, pp.130062. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2025.130062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level multi-robot coordination in a shared workspace for pick-and-place operations using MILP optimization and heuristic for conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105465. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2026.105465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopic public transportation simulation framework based on machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Delhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.100103. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpubtr.2024.100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN energy control by holonic dynamic reconfiguration: Application to the sustainability of communicating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (18), pp.8193. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16188193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-assisted microscopic public transportation simulation: Two coupling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Delhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137, pp.103019. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2024.103019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Digital twin for sustainable manufacturing: A data-driven approach for energy consumption behavior model generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ragazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.103949. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.103949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Artificial Intelligence in the life cycle of industrial Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (10), pp.2545-2550. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced methodology of Fault Detection and Diagnosis based on Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (19), pp.43-48. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Q-Learning Rescheduling Approach to the Flexible Job Shop Problem Combining Energy and Productivity Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132313016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Literature Review of Successful Implementation of Industry 4.0 Technologies in Companies: Synthesis of the IPSI Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.8917. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11198917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-Related Parameters for Evaluation Methodologies of Human Operators in Industry: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Senkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (23), pp.13387. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132313387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0: contributions of holonic manufacturing control architectures and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.1797-1818. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-020-01532-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical production systems applications: Proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.11 - 21. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input data management for energy related discrete event simulation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cornardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.194 - 207. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.09.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of holonic control of a switch arrival system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.19 - 29. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X16643568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future industrial systems: best practices of the intelligent manufacturing & services systems (IMS²) French research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.704-713. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2016.2605624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2CM: A holonic architecture for flexible hybrid control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacòn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (Avril 2016), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri net-based methodology to increase flexibility in service-oriented holonic manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L’anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.53 - 68. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'application du paradigme holonique à un système de réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (3), pp.325 - 347. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.49.325-347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling framework for manufacturing services in Service-oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.26 - 36. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling predictive scheduling and reactive control in manufacturing hybrid control architectures: state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (7), pp.1503-1517. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1139-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the robustness of the group scheduling method using an emulation of a complex FMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 146, pp.199 - 207. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of In-Deep Class Storage for Flow-Rack AS/RS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihad Meghelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (22-24), pp.6775-6791. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2011.624561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive production activity control by online simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Simulation and Process Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un observateur pour le pilotage des systèmes contrôlés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4-5), pp.463-486. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.43.463-486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using online simulation in Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (7), pp.1025-1033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de sous-ensembles réaffectés dans un processus de conception: une expérimentation en BUT1 GMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled vs. Decoupled Motion Planning for Four-Robotic Arm Manipulation in a Shared Workspace: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 7th International Conference on Control and Robotics (ICCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Kyoto, Japan. pp.13-19, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCR67607.2025.11372088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of Pick-and-Place Tasks in Shared Workspaces Using a Trajectory-Free Approximation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oberthür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trondheim, Norway. pp.1384-1389, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Trading Model with Battery Social Welfare Assessment for Local Energy Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Ben Haj Mouldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-MIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trondheim, Norway. pp.1083-1088, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation en pédagogie d'une méthodologie de conception durable visant le repurposing de systèmes mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology proposal for reusing discarded products: repurposing function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Patras, Greece. pp.771-774, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.08.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain-Specific Language to evaluate the performance of Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Metiers Institute of Technology - Aix-en-Provence, Oct 2025, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Expressiveness in Automation Control Programming: Addressing Current Gaps and Future Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future. SOHOMA 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ausburg, Germany. pp.347-357, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85316-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un DSL pour représenter et analyser des systèmes à événements discrets *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReSTIC et LICIIS, Nov 2025, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation et coordination des mouvements de robots en espace partagé : une approche par la recherche opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des mécanismes d'adaptation du jumeau numérique face aux dérives dans les systèmes de production via des approches d'apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la soutenabilité du jumeau numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hyper-heuristic for Dynamic Scheduling of Cyber-Physical Production Systems Using Incremental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future. SOHOMA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Annecy, France. pp.200-211, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMIC: Intelligent Manufacturing International Contest - towards the gradual design of a new benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Haddou Benderbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réordonnancement sur critères énergétiques de systèmes de production cyber physiques hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin for decision-support: An insight into the integration of simulation models into Digital Twin architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cheutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELMA : plateformes pédagogiques innovantes en réseau de e-maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Mayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duponnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time field synchronization mechanism for Digital Twin manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.5649-5654, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task allocation and motion planning strategies for multi-robot cooperation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of smart cyber city: keys requirements, tools and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.8189-8196, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive musculoskeletal disorders risk assessment towards an integration in human operators’ Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.5667-5672, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based approach for uncertainty quantification of Energy Consumption modeling in Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.6364-6369, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Knowledge Graphs and Human-Centric Artificial Intelligence for Reconfigurable Supply Chains: A Research Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Reggelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022: 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1693-1698, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Uncertainties with and Within Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Rifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2022 - Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucharest, Romania. pp.118-129, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Game as Learning Media for Reconfigurable Manufacturing System: A Model Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silmi Aprilia Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romadhani Ardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1675-1680, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic aggregation model for reconfigurable holonic control architecture – The GARCIA framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA’22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucarest, Romania. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Use of Human Operator Digital Twins in Industrial Cyber-Physical Systems: Ethical Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tel Aviv, Israel. pp.360-365, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.04.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Principles in Industry 4.0 Automated Decision-Making Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin de la Higuera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2021: Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cluny, France. pp.333-347, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of SOHOMA Workshop Proceedings: A Bibliometric Analysis and Leading Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Gonzalez-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Juliana Arias-Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Andrés Alvarado-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2020 : Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.151-168, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Model for the Multi-plant Multi-product Physical Internet Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2020: Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.435-448, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the Digital Twins of Reconfigurable Manufacturing Systems: application on a smart factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Information Control Problems in Manufacturing INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Budapest, Hungary. pp.874-879, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de jumeau numérique et réseau de neurones pour la détection et l'analyse des micro-pannes dans un système de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Digital Twin for Cyber-Physical Production Systems: A Multi-Paradigm Modeling Approach in the Postal Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Niati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems (MODELS '20 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3421438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVUE DES METHODES D'EVALUATION DES CONTRAINTES ERGONOMIQUES DES OPERATIONS DE PRODUCTION ET DE LEUR INTEGRATION DANS UN SYSTEME DE PRODUCTION CYBER-PHYSIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la simulation de flux avec la modélisation multiphysique pour la prédiction de la consommation énergétique des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Couedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Robots-Humans Tasks Assignment in a Containers Loading Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2019 : 13th IFAC Workshop on Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Oshawa, Canada. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les CPPS Impact et opportunités pour l'Industrie du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSEIRB - MATMECA, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des architectures de contrôle holoniques à l’industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale de Modélisation, Optimisation et SIMulation- MOSIM’18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of holonic control architectures towards Industry 4.0: A short overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1243-1248, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Approach for Automated Generation of Service-Oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2018 - International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.183-196, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusted Services for Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H²CM-based holonic modeling of a gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementation framework enabling benchmarking of Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF AN EMPIRICAL MODEL OF AVERAGE RANK FOR MULTI-DEEP AS/RS BASED ON SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wsc.2017.8248037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical systems developments: proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’16 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation framework for cloud-based holonic control of cyber-physical production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 14th International Conference on Industrial Informatics (INDIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDIN.2016.7819179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual commissioning-based development and implementation of a service-oriented holonic control for retrofit manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’15 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la modélisation énergétique à la simulation dynamique des flux de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cornardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of holonic-based online scheduling for a switch arrival system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1105 - 1110, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of holonic paradigm to smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Leitão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1099 - 1104, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Process Orchestration Model in a Service Oriented Holonic Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1111 - 1116, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling predictive scheduling and reactive control in manufacturing: state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION DU PARADIGME HOLONIQUE A UN SYSTEME DE RESERVOIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Specification in a Service-Oriented Holonic Manufacturing System using Petri-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, São Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAITEMENT DES DONNÉES DES SYSTÈMES DE PRODUCTION POUR LES SYSTÈMES D'AIDE À LA DÉCISION: PROPOSITIONS D'APPROCHES DE CONCEPTION ALTERNATIVES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data processing from manufacturing systems to decision support systems: propositions of alternative design approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control Problems in Manufacturing INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.1129-1134, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Multiplatform Control for Transitic Systems using a Component-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of an Approach to Automate the Generation of a Transitic System's Observer and Decision Support using MDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Milano, Italy. pp.3593-3598, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DE LA PERFORMANCE D'UN STOCKAGE PAR CLASSES DANS LE CONTEXTE DU STOCKAGE EN AS/RS A CONVOYEURS GRAVITATIONNELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihad Meghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Francophone de Modélisation et Simulation (MOSIM'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hammamet, Tunisie. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour l'aide au pilotage des systèmes contrôlés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Francophone de MOdélisation et SIMulation - MOSIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of simulation in the product-driven systems production activity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the group sequencing method in regards with transportation in an industrial FMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarki Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montreal, Canada. pp.151-156, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2007.4414227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la simulation proactive: une aide au pilotage des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Francophone de Modélisation et Simulation, MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rabat, Maroc. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling uncertainty in production activity control using proactive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint-Etienne, France. pp.579-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining A Command Architecture Enabling Proactive Simulations On A Complex Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mediteranean Modeling Multiconference, Conceptual Modeling and Simulation Conference, I3M-CMS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France. pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Core Reference Model for Applicable Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borangiu, T., Trentesaux, D., Leitão, P., Berrah, L., Jimenez, JF. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1136, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.507-519, 2024, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Lifecycle: Core Challenges and Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1083, Springer International Publishing, pp.157-167, 2023, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation Patterns in Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future - Proceedings of {SOHOMA} 2021, Cluny, France,18-19 November 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1034, Springer, pp.3-15, 2022, Studies in Computational Intelligence, 978-3-030-99107-4. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Perfection of Digital Twin Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1034, Springer International Publishing, pp.91-101, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic control architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin, Damien Trentesaux, William Derigent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber‐Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 135-147, Part 4, Chapter 8, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber‐Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781119987420. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Methods of Ergonomics Constraints in Manufacturing Operations for a Sustainable Job Balancing in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.274-285, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Digital Twin for Cyber Physical Production Systems Maintenance: Observation Framework Based on Artificial Intelligence Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.123-134, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an Enrichment for Holon Internal Structure: Introduction of Model and KPI Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Capawa Fotsoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.169-180, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-protocol Communication Tool for Virtualized Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Azzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.385-397, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Future Perspectives on Digital Twin Research at SOHOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Redelinghuys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.81-98, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Communication Middleware for Digital Twin Based Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future Proceedings of SOHOMA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 853, Springer Cham, pp.146-157, 2019, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware resources in Digital Twin: the case of injection molding machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jegouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future. SOHOMA 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 853, Springer Cham, pp.183-194, 2019, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an implementation framework enabling benchmarking of Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing, Proceedings of SOHOMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-280, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 and Service Companies: The Case of the French Postal Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, Damien Trentesaux, André Thomas, Sergio Cavalieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing - Proceedings of SOHOMA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 803, Springer, pp.436-447, 2018, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H²CM-based holonic modeling of a gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing, Proceedings of SOHOMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-419, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Discussion: Open Reviews of “ARTI Reference Architecture – PROSA Revisited”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Babiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, Damien Trentesaux, André Thomas, Sergio Cavalieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing - Proceedings of SOHOMA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 803, Springer, pp.20-37, 2018, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical systems developments: proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 694, pp.25-33, 2017, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Commissioning-Based Development and Implementation of a Service-Oriented Holonic Control for Retrofit Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 640, pp.233-242, 2016, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30337-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process specification framework in a service oriented holonic manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.81-89, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of holonic paradigm to hybrid processes : case of a water treatment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.39-48, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Predictive Scheduling and Reactive Control in Manufacturing: State of the Art and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-37, 2015, Studies in Computational Intelligence, 978-3-319-15159-5. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Specification for Flexible Workflow Orchestrations in Service Oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 544, pp.177-193, 2014, Studies in Computational Intelligence, 978-3-319-04735-5. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04735-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a Flexible Manufacturing System: From Communicating to Autonomous Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 472, pp.167 - 180, 2013, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35852-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myopia of service-oriented holonic manufacturing systems: the contribution of an observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, André Thomas and Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPRINGER, pp.197-210, 2012, Studies in Computational Intelligence, 978-3-642-27448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation for Product Driven Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation for Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE and John Wiley &amp; Sons, pp.221-255, 2008, Control Systems, robotics and manufacturing series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour les système pilotés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes science - Lavoisier, pp.261-296, 2008, Traité IC2 Information - Commande - Communication, série Systèmes Automatisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la simulation en ligne dans l'aide à la décision pour le pilotage des systèmes de production – Application à un système flexible de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Nantes, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00338761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception, l'évaluation et l'implémentation de systèmes de production cyber-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de nantes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01443318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, 2021, Studies in Computational Intelligence, 978-3-030-69373-2. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 762, Springer International Publishing, 2018, Studies in Computational Intelligence, 978-3-319-73750-8. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin, Damien Trentesaux, William Derigent. ISTE - Wiley, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Cardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level multi-robot coordination in a shared workspace for pick-and-place operations using MILP optimization and heuristic for conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105465. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2026.105465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-based anomaly detection under concept drift: A comparison between iterative batch learning and incremental learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 299, pp.130062. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2025.130062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopic public transportation simulation framework based on machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Delhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.100103. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpubtr.2024.100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN energy control by holonic dynamic reconfiguration: Application to the sustainability of communicating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (18), pp.8193. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16188193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-assisted microscopic public transportation simulation: Two coupling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Delhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137, pp.103019. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2024.103019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Digital twin for sustainable manufacturing: A data-driven approach for energy consumption behavior model generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ragazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.103949. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2023.103949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced methodology of Fault Detection and Diagnosis based on Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (19), pp.43-48. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Artificial Intelligence in the life cycle of industrial Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (10), pp.2545-2550. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Q-Learning Rescheduling Approach to the Flexible Job Shop Problem Combining Energy and Productivity Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132313016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Literature Review of Successful Implementation of Industry 4.0 Technologies in Companies: Synthesis of the IPSI Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.8917. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11198917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-Related Parameters for Evaluation Methodologies of Human Operators in Industry: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Senkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (23), pp.13387. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132313387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0: contributions of holonic manufacturing control architectures and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.1797-1818. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-020-01532-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical production systems applications: Proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.11 - 21. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input data management for energy related discrete event simulation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cornardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.194 - 207. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.09.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of holonic control of a switch arrival system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.19 - 29. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X16643568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future industrial systems: best practices of the intelligent manufacturing & services systems (IMS²) French research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.704-713. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2016.2605624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling framework for manufacturing services in Service-oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.26 - 36. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri net-based methodology to increase flexibility in service-oriented holonic manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L’anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.53 - 68. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'application du paradigme holonique à un système de réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (3), pp.325 - 347. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.49.325-347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2CM: A holonic architecture for flexible hybrid control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacòn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (Avril 2016), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling predictive scheduling and reactive control in manufacturing hybrid control architectures: state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (7), pp.1503-1517. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1139-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the robustness of the group scheduling method using an emulation of a complex FMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 146, pp.199 - 207. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of In-Deep Class Storage for Flow-Rack AS/RS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihad Meghelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (22-24), pp.6775-6791. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2011.624561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive production activity control by online simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Simulation and Process Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using online simulation in Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (7), pp.1025-1033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un observateur pour le pilotage des systèmes contrôlés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4-5), pp.463-486. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.43.463-486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un DSL pour représenter et analyser des systèmes à événements discrets *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReSTIC et LICIIS, Nov 2025, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain-Specific Language to evaluate the performance of Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Locteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Dali Youcef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Metiers Institute of Technology - Aix-en-Provence, Oct 2025, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Expressiveness in Automation Control Programming: Addressing Current Gaps and Future Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future. SOHOMA 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ausburg, Germany. pp.347-357, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85316-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of Pick-and-Place Tasks in Shared Workspaces Using a Trajectory-Free Approximation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oberthür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trondheim, Norway. pp.1384-1389, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de sous-ensembles réaffectés dans un processus de conception: une expérimentation en BUT1 GMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled vs. Decoupled Motion Planning for Four-Robotic Arm Manipulation in a Shared Workspace: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 7th International Conference on Control and Robotics (ICCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Kyoto, Japan. pp.13-19, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCR67607.2025.11372088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Trading Model with Battery Social Welfare Assessment for Local Energy Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akrem Ben Haj Mouldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-MIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trondheim, Norway. pp.1083-1088, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation en pédagogie d'une méthodologie de conception durable visant le repurposing de systèmes mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology proposal for reusing discarded products: repurposing function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de la Morinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th CIRP Design 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Patras, Greece. pp.771-774, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.08.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réordonnancement sur critères énergétiques de systèmes de production cyber physiques hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation et coordination des mouvements de robots en espace partagé : une approche par la recherche opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des mécanismes d'adaptation du jumeau numérique face aux dérives dans les systèmes de production via des approches d'apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la soutenabilité du jumeau numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hyper-heuristic for Dynamic Scheduling of Cyber-Physical Production Systems Using Incremental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future. SOHOMA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Annecy, France. pp.200-211, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMIC: Intelligent Manufacturing International Contest - towards the gradual design of a new benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Haddou Benderbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of smart cyber city: keys requirements, tools and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.8189-8196, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELMA : plateformes pédagogiques innovantes en réseau de e-maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Mayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duponnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time field synchronization mechanism for Digital Twin manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.5649-5654, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task allocation and motion planning strategies for multi-robot cooperation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Subrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin for decision-support: An insight into the integration of simulation models into Digital Twin architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cheutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive musculoskeletal disorders risk assessment towards an integration in human operators’ Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.5667-5672, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based approach for uncertainty quantification of Energy Consumption modeling in Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.6364-6369, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Principles in Industry 4.0 Automated Decision-Making Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin de la Higuera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2021: Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cluny, France. pp.333-347, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Uncertainties with and Within Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Rifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fontanili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2022 - Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucharest, Romania. pp.118-129, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Knowledge Graphs and Human-Centric Artificial Intelligence for Reconfigurable Supply Chains: A Research Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Reggelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022: 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1693-1698, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Game as Learning Media for Reconfigurable Manufacturing System: A Model Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silmi Aprilia Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romadhani Ardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1675-1680, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic aggregation model for reconfigurable holonic control architecture – The GARCIA framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA’22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bucarest, Romania. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Use of Human Operator Digital Twins in Industrial Cyber-Physical Systems: Ethical Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tel Aviv, Israel. pp.360-365, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.04.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Model for the Multi-plant Multi-product Physical Internet Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2020: Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.435-448, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of SOHOMA Workshop Proceedings: A Bibliometric Analysis and Leading Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Gonzalez-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Juliana Arias-Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Andrés Alvarado-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2020 : Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.151-168, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the Digital Twins of Reconfigurable Manufacturing Systems: application on a smart factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Information Control Problems in Manufacturing INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Budapest, Hungary. pp.874-879, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de jumeau numérique et réseau de neurones pour la détection et l'analyse des micro-pannes dans un système de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Digital Twin for Cyber-Physical Production Systems: A Multi-Paradigm Modeling Approach in the Postal Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Niati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems (MODELS '20 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3421438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVUE DES METHODES D'EVALUATION DES CONTRAINTES ERGONOMIQUES DES OPERATIONS DE PRODUCTION ET DE LEUR INTEGRATION DANS UN SYSTEME DE PRODUCTION CYBER-PHYSIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la simulation de flux avec la modélisation multiphysique pour la prédiction de la consommation énergétique des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Couedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Robots-Humans Tasks Assignment in a Containers Loading Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2019 : 13th IFAC Workshop on Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Oshawa, Canada. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les CPPS Impact et opportunités pour l'Industrie du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSEIRB - MATMECA, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des architectures de contrôle holoniques à l’industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale de Modélisation, Optimisation et SIMulation- MOSIM’18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of holonic control architectures towards Industry 4.0: A short overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1243-1248, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Approach for Automated Generation of Service-Oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2018 - International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.183-196, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H²CM-based holonic modeling of a gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusted Services for Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementation framework enabling benchmarking of Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’17 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF AN EMPIRICAL MODEL OF AVERAGE RANK FOR MULTI-DEEP AS/RS BASED ON SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wsc.2017.8248037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation framework for cloud-based holonic control of cyber-physical production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 14th International Conference on Industrial Informatics (INDIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDIN.2016.7819179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical systems developments: proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’16 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of holonic paradigm to smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Leitão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1099 - 1104, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Process Orchestration Model in a Service Oriented Holonic Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1111 - 1116, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual commissioning-based development and implementation of a service-oriented holonic control for retrofit manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA’15 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la modélisation énergétique à la simulation dynamique des flux de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cornardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of holonic-based online scheduling for a switch arrival system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1105 - 1110, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION DU PARADIGME HOLONIQUE A UN SYSTEME DE RESERVOIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto-Ravalontsalama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling predictive scheduling and reactive control in manufacturing: state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Specification in a Service-Oriented Holonic Manufacturing System using Petri-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, São Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data processing from manufacturing systems to decision support systems: propositions of alternative design approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control Problems in Manufacturing INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania. pp.1129-1134, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAITEMENT DES DONNÉES DES SYSTÈMES DE PRODUCTION POUR LES SYSTÈMES D'AIDE À LA DÉCISION: PROPOSITIONS D'APPROCHES DE CONCEPTION ALTERNATIVES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Multiplatform Control for Transitic Systems using a Component-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Frizon de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of an Approach to Automate the Generation of a Transitic System's Observer and Decision Support using MDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Milano, Italy. pp.3593-3598, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DE LA PERFORMANCE D'UN STOCKAGE PAR CLASSES DANS LE CONTEXTE DU STOCKAGE EN AS/RS A CONVOYEURS GRAVITATIONNELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihad Meghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaki Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Francophone de Modélisation et Simulation (MOSIM'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hammamet, Tunisie. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of simulation in the product-driven systems production activity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour l'aide au pilotage des systèmes contrôlés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chové</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Francophone de MOdélisation et SIMulation - MOSIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the group sequencing method in regards with transportation in an industrial FMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mebarki Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montreal, Canada. pp.151-156, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2007.4414227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling uncertainty in production activity control using proactive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint-Etienne, France. pp.579-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la simulation proactive: une aide au pilotage des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Francophone de Modélisation et Simulation, MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rabat, Maroc. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining A Command Architecture Enabling Proactive Simulations On A Complex Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mediteranean Modeling Multiconference, Conceptual Modeling and Simulation Conference, I3M-CMS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France. pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Core Reference Model for Applicable Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borangiu, T., Trentesaux, D., Leitão, P., Berrah, L., Jimenez, JF. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1136, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.507-519, 2024, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Lifecycle: Core Challenges and Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1083, Springer International Publishing, pp.157-167, 2023, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Perfection of Digital Twin Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1034, Springer International Publishing, pp.91-101, 2022, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic control architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin, Damien Trentesaux, William Derigent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber‐Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, 135-147, Part 4, Chapter 8, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation Patterns in Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future - Proceedings of {SOHOMA} 2021, Cluny, France,18-19 November 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1034, Springer, pp.3-15, 2022, Studies in Computational Intelligence, 978-3-030-99107-4. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber‐Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781119987420. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an Enrichment for Holon Internal Structure: Introduction of Model and KPI Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Capawa Fotsoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.169-180, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-protocol Communication Tool for Virtualized Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Azzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.385-397, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Methods of Ergonomics Constraints in Manufacturing Operations for a Sustainable Job Balancing in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmoula Mohafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.274-285, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Digital Twin for Cyber Physical Production Systems Maintenance: Observation Framework Based on Artificial Intelligence Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.123-134, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Future Perspectives on Digital Twin Research at SOHOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Redelinghuys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, pp.81-98, 2021, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware resources in Digital Twin: the case of injection molding machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jegouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future. SOHOMA 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 853, Springer Cham, pp.183-194, 2019, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Communication Middleware for Digital Twin Based Cyber Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future Proceedings of SOHOMA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 853, Springer Cham, pp.146-157, 2019, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Discussion: Open Reviews of “ARTI Reference Architecture – PROSA Revisited”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Babiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, Damien Trentesaux, André Thomas, Sergio Cavalieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing - Proceedings of SOHOMA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 803, Springer, pp.20-37, 2018, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an implementation framework enabling benchmarking of Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L’anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing, Proceedings of SOHOMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-280, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 and Service Companies: The Case of the French Postal Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Selma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Tamzalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, Damien Trentesaux, André Thomas, Sergio Cavalieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing - Proceedings of SOHOMA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 803, Springer, pp.436-447, 2018, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H²CM-based holonic modeling of a gas pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latéfa Ghomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing, Proceedings of SOHOMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-419, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of cyber-physical systems developments: proposition of an analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 694, pp.25-33, 2017, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Commissioning-Based Development and Implementation of a Service-Oriented Holonic Control for Retrofit Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 640, pp.233-242, 2016, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30337-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of holonic paradigm to hybrid processes : case of a water treatment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Indriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.39-48, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process specification framework in a service oriented holonic manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, pp.81-89, 2015, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Predictive Scheduling and Reactive Control in Manufacturing: State of the Art and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-37, 2015, Studies in Computational Intelligence, 978-3-319-15159-5. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Specification for Flexible Workflow Orchestrations in Service Oriented Holonic Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 544, pp.177-193, 2014, Studies in Computational Intelligence, 978-3-319-04735-5. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04735-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a Flexible Manufacturing System: From Communicating to Autonomous Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gamboa Quintanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 472, pp.167 - 180, 2013, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35852-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myopia of service-oriented holonic manufacturing systems: the contribution of an observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, André Thomas and Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPRINGER, pp.197-210, 2012, Studies in Computational Intelligence, 978-3-642-27448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour les système pilotés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes science - Lavoisier, pp.261-296, 2008, Traité IC2 Information - Commande - Communication, série Systèmes Automatisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation for Product Driven Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation for Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE and John Wiley &amp; Sons, pp.221-255, 2008, Control Systems, robotics and manufacturing series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la simulation en ligne dans l'aide à la décision pour le pilotage des systèmes de production – Application à un système flexible de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Nantes, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00338761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conception, l'évaluation et l'implémentation de systèmes de production cyber-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de nantes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01443318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 952, Springer International Publishing, 2021, Studies in Computational Intelligence, 978-3-030-69373-2. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 762, Springer International Publishing, 2018, Studies in Computational Intelligence, 978-3-319-73750-8. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin, Damien Trentesaux, William Derigent. ISTE - Wiley, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.130062" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577004v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Ghazi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2026.105465" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719367v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Delhoum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubtr.2024.100103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najjar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16188193" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2024.103019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ragazzini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.103949" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.092" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.181" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Naimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11198917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Murcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mohafid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313387" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01532-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.10.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kouki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornardeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.09.061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDCGNZGL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indriago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16643568" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2605624" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto-Ravalontsalama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chac&#242;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gamboa Quintanilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#8217;anton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.09.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-678X4B4M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.325-347" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gamboa Quintanilla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#8217;anton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.06.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW4V17VW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1139-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01115937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.06.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Meghelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.624561" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chov&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.463-486" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de la Morinerie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509445v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCR67607.2025.11372088" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oberth&#252;r" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.233" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Ben Haj Mouldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.183" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.08.131" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Locteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dali Youcef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342346v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642930v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642894v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_17" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770839v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duponnois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362310v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.487" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_32" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530503v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.999" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362300v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.494" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delumeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.822" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reggelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.641" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03968008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_10" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmi Aprilia Andari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romadhani Ardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.638" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_32" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.220" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302352v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407583v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Jimenez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Gonzalez-Neira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Juliana Arias-Paredes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Alvarado-Valencia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407654v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Giret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_31" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423497v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.103" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296113v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925123v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Niati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Selma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3421438" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192803v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317397v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02355041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.10.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985716v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900270v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.420" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959122v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Tebib" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_27" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693143v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat&#233;fa Ghomri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_31" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900274v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wsc.2017.8248037" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693141v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Anton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819179" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693149v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260772v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chacon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.231" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ferreira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Ferreira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Leit&#227;o" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.230" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693150v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.232" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094788v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166615v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116281v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kubler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00094" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728683v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Adam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808263v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00140" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bevan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02521" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620879v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620876v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620877v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410115v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Nasser" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414227" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620872v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440581v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/7092" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_42" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980513v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_13" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904851v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890564v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524870v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452292v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_19" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452297v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452295v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Capawa Fotsoh" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kruger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_11" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452293v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Azzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_27" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452294v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kruger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redelinghuys" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382463v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_11" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382494v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jegouzo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_14" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983042v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982994v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bruggeman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_34" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983053v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Borangiu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Babiceanu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693166v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693165v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'Anton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_22" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693161v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693164v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660209v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-15159-5_3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116045v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04735-5_12" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116041v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35852-4_11" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A71BA34BB20506EAC8C01068AB13E3E192B6928/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784349v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341987v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klein" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341856v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338761v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01443318v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171458v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983027v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849501v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Ghazi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2026.105465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.130062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719367v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Delhoum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubtr.2024.100103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najjar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16188193" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2024.103019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ragazzini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.103949" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.181" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Naimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11198917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Murcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoula Mohafid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313387" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01532-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.10.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kouki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornardeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.09.061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDCGNZGL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indriago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16643568" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2605624" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gamboa Quintanilla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#8217;anton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.06.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW4V17VW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gamboa Quintanilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#8217;anton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.09.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-678X4B4M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.325-347" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto-Ravalontsalama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chac&#242;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1139-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01115937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.06.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Meghelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.624561" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chov&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.463-486" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Locteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dali Youcef" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317379v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342346v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_25" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402301v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oberth&#252;r" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.233" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093357v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de la Morinerie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509445v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCR67607.2025.11372088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrem Ben Haj Mouldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.183" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312989v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.08.131" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642894v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530503v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.999" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duponnois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362310v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.487" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_32" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362300v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.494" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delumeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.822" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03968008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_10" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reggelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.641" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053044v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmi Aprilia Andari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romadhani Ardi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.638" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_32" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695771v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.220" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407654v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Giret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_31" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407583v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Jimenez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Gonzalez-Neira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Juliana Arias-Paredes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Alvarado-Valencia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423497v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.103" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296113v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925123v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Niati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Selma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3421438" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192803v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317397v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couedel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Launay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02355041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.10.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985716v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900270v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.420" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959122v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Tebib" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693143v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat&#233;fa Ghomri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_31" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_27" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900274v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wsc.2017.8248037" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693146v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Anton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819179" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693141v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693154v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ferreira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Ferreira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Leit&#227;o" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.230" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693150v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.232" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260772v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693153v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chacon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.231" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166615v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116281v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kubler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00094" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808263v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Adam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00140" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728683v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bevan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02521" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620879v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620877v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620876v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410115v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Nasser" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414227" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620874v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620873v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620872v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440581v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/7092" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_42" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980513v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_13" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890564v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849488v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904851v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524870v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452295v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Capawa Fotsoh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kruger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_11" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452293v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Azzi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_27" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452292v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_19" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452297v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452294v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kruger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redelinghuys" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382494v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Madec" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jegouzo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_14" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382463v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983013v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Borangiu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Babiceanu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982994v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bruggeman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_34" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983053v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693166v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693165v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'Anton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_22" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01693161v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660209v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-15159-5_3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116045v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04735-5_12" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01116041v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35852-4_11" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A71BA34BB20506EAC8C01068AB13E3E192B6928/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784349v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341856v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341987v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klein" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338761v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01443318v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171458v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983027v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849501v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>