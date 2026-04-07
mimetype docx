--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Aillerie </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférence Unité de recherche TECHNE [20297] Technologies numériques pour l'éducation Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1981-9166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166768707</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">295638673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000400038447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pratiques informationnelles des jeunes (collégiens, lycéens, étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pratiques informationnelles des enseignants, cultures de d’information et éducation aux médias et à l’information (EMI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">approches socio-critiques du numérique en éducation et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suite à une mise à jour de son état civil en septembre 2019, Carine Aillerie a modifié l’orthographe de son prénom (de Karine à Carine)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary School Teachers’ Media and Information Literacy: A Contrastive Study Between France and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusta Cecilia Valle Taiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Figueroa Iberico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01678329251400648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles quotidiennes des enseignants et éducation aux médias et à l’information à l’école primaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Castillo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Figueroa Iberico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 139, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/132j0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux politiques du « tout numérique » à l’école et pouvoir d’agir des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue: Critical Approaches to Digital Technology in Education and Training: Diversity in Action / Numéro spécial : Les approches critiques du numérique en éducation et formation : une diversité à l’œuvre, 49 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21432/cjlt28455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des enseignants de l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.195-212. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à la maison en situation de confinement total ou partiel : quand les usages numériques scolaires et personnels se rencontrent à la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.4214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir les pratiques informationnelles. L’apport des méthodes visuelles à la caractérisation des pratiques informationnelles dans le champ des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie réflexive et pratiques informationnelles : une méthodologie au service de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.12038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des enseignants : le cas des ressources institutionnelles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny aina Rakotomalala harisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.137-156. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.10252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle pertinence de la notion de translittératie pour une approche sociocritique du numérique en éducation? Le cas d’usages scolaires lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.49-58. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2019.482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les politiques d’équipement des écoles rurales : l’exemple d’un dispositif d’acculturation des enseignants à l’intégration des TIC dans la pratique quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.25.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02465942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teenagers’ information practices in academic settings: What relevance for a transliteracy-based approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Librarianship and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.096100061774246. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0961000617742463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « numérique éducatif » à l’épreuve des pratiques scolaires : petits arrangements avec le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.078.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les digital natives n’ont besoin de personne et autres idées reçues sur les jeunes et l’info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille tout-écran, guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital inequalities and social media: experiences of young people in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (7/8), pp.372-384. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILS-05-2017-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Social Networking Sites information sources? : Informational purposes of high-school students in using SNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Librarianship and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (12), pp.2 - 12. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0961000616631612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des jeunes : quels enjeux pour quelle «&nbsp;culture numérique&nbsp;»&nbsp;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cultures numeriques et pratiques numeriques des jeunes : donner du sens aux usages, 28, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information literacy and social networking sites: challenges and stakes regarding teenagers' uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d’information des jeunes : quelques éléments pour un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Ados et l'info (156)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas P. MACKEY et Trudi E. JACOBSON (2014), &amp;lt;i&amp;gt;Metaliteracy: Reinventing Information Literacy to Empower Learners&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les publics imaginés et réels des professionnels d'internet, vol. 33/2, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.6095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une orientation translittéracique des modèles d’Information Literacy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliotheques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1033434ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle compétence informationnelle pour les usages juvéniles du Web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques juvéniles d’information : de l’incertitude à la sérendipité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.491.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des élèves et médiation info-documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Apprendre l’info-doc : quelle médiation ?, 7, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents en recherche d'info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter CDI : revue des centres de documentation et d'information de l'enseignement secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualité des pratiques informationnelles juvéniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Espace d’information, espace de formation, 3, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du panel &amp;quot;Diversité des pratiques informationnelles et transitions des espaces sociaux des apprentissages&amp;quot; (GER Pratiques d’information)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société Française des Sciences de l'Information &amp; de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication; Pôle de Recherche et de Formation : Information, Communication, Sociolinguistique (PREFICS, Univ.Rennes2), Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation de la formation professionnelle : quelles réceptions des “discours d’escorte” par les ingénieurs pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED24 Le travail en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie, Centre d’Enseignement Multimédia Universitaire (CEMU), May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en SIC : au-delà de l'expérience informationnelle individuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études “Les Images dans la recherche en sciences sociales Pratiques de chercheurs, techniques, méthodologies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'études et de recherches appliquées en sciences de la société (LERASS) Université Toulouse Paul Sabatier, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les enseignants pour une meilleure intégration des étudiants de première année à l'université : le projet START</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marigel Garcia Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie informationnelle à l’école depuis la pandémie de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Marsouin, May 2023, Lanester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives : apports des épistémologies féministes pour l’étude des pratiques informationnelles en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-conférence dans le cadre du Groupe d’études et de recherches sur les pratiques informationnelles : Pratiques informationnelles en contexte éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’études et de recherches sur les pratiques informationnelles - GERPI; Société Française des Sciences de l'Information &amp; de la Communication, Jun 2023, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Literacy at School: What Post-Pandemic Uses of Online Video by Primary School Teachers in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on information literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Krakow, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie réflexive et pratiques informationnelles des étudiants : quelle contribution méthodologique à une approche sociocritique du numérique en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED 22 Recherches sur les usages du numériques en éducation : Perspectives critiques sur le numérique en éducation et formation. Enjeux politiques, sociaux et économiques du design aux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2022, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les enjeux politiques du &amp;quot; tout numérique &amp;quot; à l’école élémentaire : quels usages des enseignants pour quels objectifs pédagogiques pour les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED 22 Recherches sur les usages du numériques en éducation : Perspectives critiques sur le numérique en éducation et formation. Enjeux politiques, sociaux et économiques du design aux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de regard sur les pratiques numériques des adolescents et des jeunes adultes : table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Piqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment éduquer et accompagner les adolescents et les jeunes adultes dans l’univers médiatique contemporain pour les aider à grandir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure des sciences de l'information et des bibliothèques, Jan 2021, Lyon (Enssib), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche translittératique et réflexive des pratiques médiatiques : Le cas d'étudiants de Licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Athènes, Grèce. pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Empowerment in Transliteracy at School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in the Workplace - 5th European Conference on Information Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Information Management of Hacettepe University; Department of Information and Communication Sciences of Zagreb University, Sep 2017, Saint Malo, France. pp.315-321, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74334-9_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les politiques d’équipement : l’exemple d’un dispositif d’acculturation des enseignants à l’intégration des TIC dans la pratique quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les technologies en éducation et formation : innovations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences de l’éducation à l’université Mohammed V, Mar 2017, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques en construction hors de l’école. Le cas des usages informationnels des réseaux sociaux numériques par les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire « Sauver les jeunes des médias sociaux ? Etat des lieux des recherches sur les usages informationnels et relationnels juvéniles des médias sociaux, et perspectives éducatives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉSPÉ Toulouse Midi-Pyrénées, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’organiser collectivement au lycée et en dehors avec les outils à disposition : entre bricolages et prescriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur une approche sociocritique du numérique en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke; Université du Québec à Montréal, May 2017, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes et information : quels usages ? Quelles implications pour la médiation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques et éducation aux médias [Journée Médiat Rhône-Alpes/Enssib]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB; Médiat Rhône-Alpes, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des usages et description des littératies : enjeux pour le champ scolaire et éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole doctorale d'été ReDMIL (Research on Digital, Media and Information Literacy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche en Médiation des Savoirs - GReMS; Université Catholique Louvain - UCL, Sep 2016, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques juvéniles d’information et réseaux sociaux numériques : « intermédiations » des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et identité numérique [Journée d'étude et ateliers]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé; Espace Mendes France - Le lieu Multiple, Oct 2016, Poitiers (Centre de culture scientifique, technique et industrielle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On s’organise tout ça sur FBK ? » : le rôle des réseaux sociaux dans les tâches scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international en éducation : Enjeux actuels de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise translittératique à l’épreuve du terrain : postures scolaires et stratégies implicites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international en éducation : Enjeux actuels de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses d’interactions au sein de « situations translittéraciques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final ANR TRANSLIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à l'image, aux médias et au numérique : chercheure témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres culture numérique : éducation à l'image, aux médias et au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture et de la communication, Jun 2015, Paris (Cinémathèque française), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ephemeral information to sustainable knowledge management (panel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Information Literacy (ECIL): Information Literacy in the Green Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Information Studies of Tallinn University, Oct 2015, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels espaces documentaires pour quelles lectures ? : les enjeux de la translittératie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDI, spatiu al lecturii si communicarii : 5e édition de le Conférence nationale des centres de documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Corpului Didactic Sibiu (CCD Sibiu); Inspectoratul Școlar Județean Sibiu (ISJ Sibiu); Facultatea de Litere și Arte Sibiu; Asociaţia Bibliotecarilor din România (ABR); Asociaţia EduMedia; Asociaţia ECCE Educaţia, Dec 2015, Sibiu, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information literacy on Social Networking Sites: issues and challenges from teenagers’ uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux numériques : un espace de liberté à prendre ou une utopie mort-née?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco « Pratiques journalistiques et médiatiques » à l’Université de Strasbourg, Nov 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique numérique des jeunes au numérique éducatif : vers la construction des apprentissages scolaires et leur évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque écriTech’6 : Vie numérique de l’élève : une identité en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé; Direction du numérique éducatif (DNE) - Ministère de l'éducation nationale, Apr 2015, Nice (Université Sophia-Antipolis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation numérique peut-elle être une éducation à la collaboration et à l’inter-culturalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e édition du COLLOQUE SPÉCIALISÉ en SCIENCES DE L’INFORMATION (COSSI) « Information, communication, documentation : les nouvelles utopies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Moncton; Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers), Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quels enjeux des réseaux et médias sociaux dans les pratiques numériques des jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web 2.0 en classe : les défis des Réseaux Sociaux : XXIIe Congrès de l’Association Portugaise des Professeurs de Français (APPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Portugaise des Professeurs de Français (APPF), Nov 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles informelles des adolescents (14–18 ans) sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ONISEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONISEP, Jun 2014, Lognes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’acceptabilité d’une application ludoéducative pour tablettes tactiles en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Saint-Bauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS M@souin, May 2014, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can digital education be an education in collaboration and interculturality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialized in Information Sciences Symposium (COSSI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers); Université de Moncton, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des scénarios Itec pour la création de documents et outils pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus Européen d'été de l'Université de Poitiers : UX design, l'expérience utilisateur au service des apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techne - Université de Poitiers, Sep 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles juvéniles et médiation documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès des enseignants documentalistes de l'éducation nationale : Nouveaux objets numériques : quel enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professeurs documentalistes de l'Education nationale - APDEN, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'incertitude et compétence informationnelle : jalons pour approche comparative des situations professionnelle et scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du COLLOQUE SPÉCIALISÉ en SCIENCES DE L’INFORMATION (COSSI) « Information, incertitudes, intelligences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers), Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00727302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de Wikipédia chez les jeunes : connaître les pratiques pour mieux former</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Wikimédia France 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wikimédia France; Université Paris Descartes, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individualité des pratiques informationnelles des adolescents sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSSI : Médiations et hybridations : construction sociale des savoirs et de l’information Colloque international 15, 16, 17 juin 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERASS Toulouse, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de recherche d'information informelles des jeunes sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « L'Éducation à la culture informationnelle »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERTé (Equipe de Recherche en Technologie éducative) « Culture informationnelle et curriculum documentaire »., Oct 2008, Lille, France. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les pratiques informationnelles des élèves est (aussi) une question de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cultures aux pratiques informationnelles Approches, enjeux, diversité des pratiques informationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9782367814476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques en construction hors de l'école : le cas des usages informationnels des réseaux sociaux numériques (RSN) par les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation de la vie des jeunes : Regards pluridisciplinaires sur les usages juvéniles des médias sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.115-130, 2019, 978-2-343-18815-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Empowerment in Transliteracy at School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in the Workplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-74334-9. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74334-9_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accompagnement pour quelles compétences médiatiques ? : entre innovation pédagogique et pratiques quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d’études sur les Jeunes et les Médias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias, participation et accompagnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.98-107, 2015, 978-2-9549483-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation aux médias comme démarche participative et heuristique. Analyser les modalités de distanciation face aux programmes de téléréalité, in Marlène Loicq, Florence Rio, Les jeunes : acteurs des médias Participation et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias Participation et accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, Les jeunes acteurs des médias : participation et accompagnement, 978-2-9559583-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public/usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale française pour l'Unesco; Divina Frau-Meigs, Alain Kiyindou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l’ère du numérique. Glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement personnel et prescription scolaire dans les usages informationnels de l’internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturenum : politiques culturelles et éducatives dans la vague numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F EDITIONS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2915825319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques de recherche d’information informelles des jeunes sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chapron; Éric Delamotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’enssib, pp.189-198, 2010, Papiers. Série Culture de l'information, 978-2-910227-75-3. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT num TECHNE#REVE - Cahier d'expérience : Rôle des écosystèmes dans la dynamique des projets numériques éducatifs. Trois études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers, Techne; CREN Université de Nantes; Le Mans Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation scientifique du démonstrateur du dispositif Territoires Numériques Éducatifs (TNE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers, Techne; Université Cergy Pontoise. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et perceptions d’Éduthèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme éducation Paris 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources Europeana pour Éduthèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Translit. Bilan scientifique de la tâche 2. Analyse des dispositifs et des usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2017, Rapport scientifique, 93 p. ; Annexes au Bilan scientifique, 40 p. ; sélections de publications, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01552095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources d’accompagnement des nouveaux programmes sur éduscol (cycles 2, 3 ET 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Aina Rakotomalala Harisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Braconne &amp; Charente : étude sur les outils numériques et le travail collaboratif à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’Affaire Tailleferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu sérieux « Vis ma vue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application tactile « Les animaux de la jungle » (Gallimard / CNDP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de l’ENT et du TNI dans les écoles du département de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles informelles des adolescents (14 - 18 ans) sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris-Nord - Paris XIII, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00653958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias ParticiPation et accomPagnement sous la direction de Marlène loicq et Florence rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabriac Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Centre d'études sur les jeunes et les médias. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Centre d'études sur les jeunes et les médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marlène Loicq, 978-2-9549483-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BYOD : pour quel projet pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborer de façon informelle sur les réseaux sociaux : quelles pratiques ? Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Design Thinking. Pour une intégration des TICe dans la scénarisation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’individualité des pratiques informationnelles des adolescents sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipédia peut-elle être un outil pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Aillerie </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférence Unité de recherche TECHNE [20297] Technologies numériques pour l'éducation Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1981-9166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166768707</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">295638673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000400038447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pratiques informationnelles des jeunes (collégiens, lycéens, étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pratiques informationnelles des enseignants, cultures de d’information et éducation aux médias et à l’information (EMI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">approches socio-critiques du numérique en éducation et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suite à une mise à jour de son état civil en septembre 2019, Carine Aillerie a modifié l’orthographe de son prénom (de Karine à Carine)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary School Teachers’ Media and Information Literacy: A Contrastive Study Between France and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusta Cecilia Valle Taiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Figueroa Iberico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01678329251400648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles quotidiennes des enseignants et éducation aux médias et à l’information à l’école primaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Castillo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Figueroa Iberico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 139, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/132j0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux politiques du « tout numérique » à l’école et pouvoir d’agir des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue: Critical Approaches to Digital Technology in Education and Training: Diversity in Action / Numéro spécial : Les approches critiques du numérique en éducation et formation : une diversité à l’œuvre, 49 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21432/cjlt28455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des enseignants de l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.195-212. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à la maison en situation de confinement total ou partiel : quand les usages numériques scolaires et personnels se rencontrent à la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.4214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir les pratiques informationnelles. L’apport des méthodes visuelles à la caractérisation des pratiques informationnelles dans le champ des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie réflexive et pratiques informationnelles : une méthodologie au service de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.12038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des enseignants : le cas des ressources institutionnelles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny aina Rakotomalala harisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.137-156. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.10252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle pertinence de la notion de translittératie pour une approche sociocritique du numérique en éducation? Le cas d’usages scolaires lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.49-58. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2019.482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les politiques d’équipement des écoles rurales : l’exemple d’un dispositif d’acculturation des enseignants à l’intégration des TIC dans la pratique quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.25.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02465942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les digital natives n’ont besoin de personne et autres idées reçues sur les jeunes et l’info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille tout-écran, guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « numérique éducatif » à l’épreuve des pratiques scolaires : petits arrangements avec le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.078.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital inequalities and social media: experiences of young people in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (7/8), pp.372-384. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILS-05-2017-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teenagers’ information practices in academic settings: What relevance for a transliteracy-based approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Librarianship and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.096100061774246. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0961000617742463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Social Networking Sites information sources? : Informational purposes of high-school students in using SNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Librarianship and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (12), pp.2 - 12. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0961000616631612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des jeunes : quels enjeux pour quelle «&nbsp;culture numérique&nbsp;»&nbsp;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cultures numeriques et pratiques numeriques des jeunes : donner du sens aux usages, 28, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information literacy and social networking sites: challenges and stakes regarding teenagers' uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas P. MACKEY et Trudi E. JACOBSON (2014), &amp;lt;i&amp;gt;Metaliteracy: Reinventing Information Literacy to Empower Learners&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les publics imaginés et réels des professionnels d'internet, vol. 33/2, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.6095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une orientation translittéracique des modèles d’Information Literacy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1033434ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d’information des jeunes : quelques éléments pour un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Ados et l'info (156)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle compétence informationnelle pour les usages juvéniles du Web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques juvéniles d’information : de l’incertitude à la sérendipité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.491.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des élèves et médiation info-documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Apprendre l’info-doc : quelle médiation ?, 7, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents en recherche d'info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter CDI : revue des centres de documentation et d'information de l'enseignement secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualité des pratiques informationnelles juvéniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Espace d’information, espace de formation, 3, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du panel &amp;quot;Diversité des pratiques informationnelles et transitions des espaces sociaux des apprentissages&amp;quot; (GER Pratiques d’information)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société Française des Sciences de l'Information &amp; de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication; Pôle de Recherche et de Formation : Information, Communication, Sociolinguistique (PREFICS, Univ.Rennes2), Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en SIC : au-delà de l'expérience informationnelle individuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études “Les Images dans la recherche en sciences sociales Pratiques de chercheurs, techniques, méthodologies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'études et de recherches appliquées en sciences de la société (LERASS) Université Toulouse Paul Sabatier, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation de la formation professionnelle : quelles réceptions des “discours d’escorte” par les ingénieurs pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED24 Le travail en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie, Centre d’Enseignement Multimédia Universitaire (CEMU), May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les enseignants pour une meilleure intégration des étudiants de première année à l'université : le projet START</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marigel Garcia Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie informationnelle à l’école depuis la pandémie de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Marsouin, May 2023, Lanester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives : apports des épistémologies féministes pour l’étude des pratiques informationnelles en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-conférence dans le cadre du Groupe d’études et de recherches sur les pratiques informationnelles : Pratiques informationnelles en contexte éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’études et de recherches sur les pratiques informationnelles - GERPI; Société Française des Sciences de l'Information &amp; de la Communication, Jun 2023, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Literacy at School: What Post-Pandemic Uses of Online Video by Primary School Teachers in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on information literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Krakow, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les enjeux politiques du &amp;quot; tout numérique &amp;quot; à l’école élémentaire : quels usages des enseignants pour quels objectifs pédagogiques pour les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED 22 Recherches sur les usages du numériques en éducation : Perspectives critiques sur le numérique en éducation et formation. Enjeux politiques, sociaux et économiques du design aux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie réflexive et pratiques informationnelles des étudiants : quelle contribution méthodologique à une approche sociocritique du numérique en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED 22 Recherches sur les usages du numériques en éducation : Perspectives critiques sur le numérique en éducation et formation. Enjeux politiques, sociaux et économiques du design aux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2022, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de regard sur les pratiques numériques des adolescents et des jeunes adultes : table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Piqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment éduquer et accompagner les adolescents et les jeunes adultes dans l’univers médiatique contemporain pour les aider à grandir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure des sciences de l'information et des bibliothèques, Jan 2021, Lyon (Enssib), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche translittératique et réflexive des pratiques médiatiques : Le cas d'étudiants de Licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Athènes, Grèce. pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Empowerment in Transliteracy at School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in the Workplace - 5th European Conference on Information Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Information Management of Hacettepe University; Department of Information and Communication Sciences of Zagreb University, Sep 2017, Saint Malo, France. pp.315-321, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74334-9_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les politiques d’équipement : l’exemple d’un dispositif d’acculturation des enseignants à l’intégration des TIC dans la pratique quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les technologies en éducation et formation : innovations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences de l’éducation à l’université Mohammed V, Mar 2017, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques en construction hors de l’école. Le cas des usages informationnels des réseaux sociaux numériques par les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire « Sauver les jeunes des médias sociaux ? Etat des lieux des recherches sur les usages informationnels et relationnels juvéniles des médias sociaux, et perspectives éducatives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉSPÉ Toulouse Midi-Pyrénées, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’organiser collectivement au lycée et en dehors avec les outils à disposition : entre bricolages et prescriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur une approche sociocritique du numérique en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke; Université du Québec à Montréal, May 2017, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes et information : quels usages ? Quelles implications pour la médiation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques et éducation aux médias [Journée Médiat Rhône-Alpes/Enssib]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB; Médiat Rhône-Alpes, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des usages et description des littératies : enjeux pour le champ scolaire et éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole doctorale d'été ReDMIL (Research on Digital, Media and Information Literacy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche en Médiation des Savoirs - GReMS; Université Catholique Louvain - UCL, Sep 2016, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques juvéniles d’information et réseaux sociaux numériques : « intermédiations » des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et identité numérique [Journée d'étude et ateliers]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé; Espace Mendes France - Le lieu Multiple, Oct 2016, Poitiers (Centre de culture scientifique, technique et industrielle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On s’organise tout ça sur FBK ? » : le rôle des réseaux sociaux dans les tâches scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international en éducation : Enjeux actuels de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise translittératique à l’épreuve du terrain : postures scolaires et stratégies implicites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international en éducation : Enjeux actuels de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses d’interactions au sein de « situations translittéraciques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final ANR TRANSLIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à l'image, aux médias et au numérique : chercheure témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres culture numérique : éducation à l'image, aux médias et au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture et de la communication, Jun 2015, Paris (Cinémathèque française), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ephemeral information to sustainable knowledge management (panel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Information Literacy (ECIL): Information Literacy in the Green Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Information Studies of Tallinn University, Oct 2015, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information literacy on Social Networking Sites: issues and challenges from teenagers’ uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux numériques : un espace de liberté à prendre ou une utopie mort-née?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco « Pratiques journalistiques et médiatiques » à l’Université de Strasbourg, Nov 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels espaces documentaires pour quelles lectures ? : les enjeux de la translittératie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDI, spatiu al lecturii si communicarii : 5e édition de le Conférence nationale des centres de documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Corpului Didactic Sibiu (CCD Sibiu); Inspectoratul Școlar Județean Sibiu (ISJ Sibiu); Facultatea de Litere și Arte Sibiu; Asociaţia Bibliotecarilor din România (ABR); Asociaţia EduMedia; Asociaţia ECCE Educaţia, Dec 2015, Sibiu, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique numérique des jeunes au numérique éducatif : vers la construction des apprentissages scolaires et leur évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque écriTech’6 : Vie numérique de l’élève : une identité en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé; Direction du numérique éducatif (DNE) - Ministère de l'éducation nationale, Apr 2015, Nice (Université Sophia-Antipolis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles informelles des adolescents (14–18 ans) sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ONISEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONISEP, Jun 2014, Lognes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quels enjeux des réseaux et médias sociaux dans les pratiques numériques des jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web 2.0 en classe : les défis des Réseaux Sociaux : XXIIe Congrès de l’Association Portugaise des Professeurs de Français (APPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Portugaise des Professeurs de Français (APPF), Nov 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation numérique peut-elle être une éducation à la collaboration et à l’inter-culturalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e édition du COLLOQUE SPÉCIALISÉ en SCIENCES DE L’INFORMATION (COSSI) « Information, communication, documentation : les nouvelles utopies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Moncton; Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers), Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’acceptabilité d’une application ludoéducative pour tablettes tactiles en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Saint-Bauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS M@souin, May 2014, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can digital education be an education in collaboration and interculturality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialized in Information Sciences Symposium (COSSI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers); Université de Moncton, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des scénarios Itec pour la création de documents et outils pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus Européen d'été de l'Université de Poitiers : UX design, l'expérience utilisateur au service des apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techne - Université de Poitiers, Sep 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles juvéniles et médiation documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès des enseignants documentalistes de l'éducation nationale : Nouveaux objets numériques : quel enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professeurs documentalistes de l'Education nationale - APDEN, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'incertitude et compétence informationnelle : jalons pour approche comparative des situations professionnelle et scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du COLLOQUE SPÉCIALISÉ en SCIENCES DE L’INFORMATION (COSSI) « Information, incertitudes, intelligences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers), Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00727302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de Wikipédia chez les jeunes : connaître les pratiques pour mieux former</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Wikimédia France 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wikimédia France; Université Paris Descartes, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individualité des pratiques informationnelles des adolescents sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSSI : Médiations et hybridations : construction sociale des savoirs et de l’information Colloque international 15, 16, 17 juin 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERASS Toulouse, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de recherche d'information informelles des jeunes sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « L'Éducation à la culture informationnelle »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERTé (Equipe de Recherche en Technologie éducative) « Culture informationnelle et curriculum documentaire »., Oct 2008, Lille, France. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les pratiques informationnelles des élèves est (aussi) une question de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cultures aux pratiques informationnelles Approches, enjeux, diversité des pratiques informationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9782367814476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques en construction hors de l'école : le cas des usages informationnels des réseaux sociaux numériques (RSN) par les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation de la vie des jeunes : Regards pluridisciplinaires sur les usages juvéniles des médias sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.115-130, 2019, 978-2-343-18815-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Empowerment in Transliteracy at School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in the Workplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-74334-9. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74334-9_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation aux médias comme démarche participative et heuristique. Analyser les modalités de distanciation face aux programmes de téléréalité, in Marlène Loicq, Florence Rio, Les jeunes : acteurs des médias Participation et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias Participation et accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, Les jeunes acteurs des médias : participation et accompagnement, 978-2-9559583-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accompagnement pour quelles compétences médiatiques ? : entre innovation pédagogique et pratiques quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d’études sur les Jeunes et les Médias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias, participation et accompagnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.98-107, 2015, 978-2-9549483-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public/usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale française pour l'Unesco; Divina Frau-Meigs, Alain Kiyindou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l’ère du numérique. Glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement personnel et prescription scolaire dans les usages informationnels de l’internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturenum : politiques culturelles et éducatives dans la vague numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F EDITIONS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2915825319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques de recherche d’information informelles des jeunes sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chapron; Éric Delamotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’enssib, pp.189-198, 2010, Papiers. Série Culture de l'information, 978-2-910227-75-3. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT num TECHNE#REVE - Cahier d'expérience : Rôle des écosystèmes dans la dynamique des projets numériques éducatifs. Trois études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers, Techne; CREN Université de Nantes; Le Mans Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation scientifique du démonstrateur du dispositif Territoires Numériques Éducatifs (TNE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers, Techne; Université Cergy Pontoise. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et perceptions d’Éduthèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme éducation Paris 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources Europeana pour Éduthèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Translit. Bilan scientifique de la tâche 2. Analyse des dispositifs et des usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2017, Rapport scientifique, 93 p. ; Annexes au Bilan scientifique, 40 p. ; sélections de publications, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01552095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources d’accompagnement des nouveaux programmes sur éduscol (cycles 2, 3 ET 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Aina Rakotomalala Harisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Braconne &amp; Charente : étude sur les outils numériques et le travail collaboratif à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’Affaire Tailleferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu sérieux « Vis ma vue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application tactile « Les animaux de la jungle » (Gallimard / CNDP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de l’ENT et du TNI dans les écoles du département de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles informelles des adolescents (14 - 18 ans) sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris-Nord - Paris XIII, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00653958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias ParticiPation et accomPagnement sous la direction de Marlène loicq et Florence rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabriac Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Centre d'études sur les jeunes et les médias. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Centre d'études sur les jeunes et les médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marlène Loicq, 978-2-9549483-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BYOD : pour quel projet pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborer de façon informelle sur les réseaux sociaux : quelles pratiques ? Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Design Thinking. Pour une intégration des TICe dans la scénarisation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipédia peut-elle être un outil pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’individualité des pratiques informationnelles des adolescents sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A060CDF4"/>
+    <w:nsid w:val="0E5598C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="011671D5"/>
+    <w:nsid w:val="56975919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-aillerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1981-9166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166768707" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295638673" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400038447" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Cecilia Valle Taiman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Figueroa Iberico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01678329251400648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Figueroa Iberico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt28455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33190" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4214" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Mazurier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny&#160;aina Rakotomalala&#160;harisoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2019.482" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aillerie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kaldm&#228;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961000617742463" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609094v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcnicol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILS-05-2017-0047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489154v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961000616631612" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401732v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.6095" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033434ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.960" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133560v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigel Garcia Lozano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391539v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165325v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piqu&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74334-9_33" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401679v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Favre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131909v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Saint-Bauzel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marri&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebaron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00727302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401683v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.815" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599185v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350109v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305816v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pottier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552095v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Aina Rakotomalala Harisoa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132304v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132318v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132323v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405100v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabriac Karen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jeunesetmedias.fr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132228v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132224v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-aillerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1981-9166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166768707" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295638673" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400038447" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Cecilia Valle Taiman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Figueroa Iberico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01678329251400648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Figueroa Iberico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt28455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33190" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4214" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Mazurier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny&#160;aina Rakotomalala&#160;harisoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2019.482" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aillerie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kaldm&#228;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609094v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcnicol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILS-05-2017-0047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961000617742463" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489154v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961000616631612" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401732v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.6095" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033434ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.960" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133551v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigel Garcia Lozano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391539v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165325v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piqu&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74334-9_33" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401679v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402012v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074696v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Favre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131909v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Saint-Bauzel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marri&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebaron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00727302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401683v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.815" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599185v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350109v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305816v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pottier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552095v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Aina Rakotomalala Harisoa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132304v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132318v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132323v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405100v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabriac Karen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jeunesetmedias.fr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132228v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132224v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132243v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>