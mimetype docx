--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Aillerie </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférence Unité de recherche TECHNE [20297] Technologies numériques pour l'éducation Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1981-9166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166768707</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">295638673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000400038447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pratiques informationnelles des jeunes (collégiens, lycéens, étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pratiques informationnelles des enseignants, cultures de d’information et éducation aux médias et à l’information (EMI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">approches socio-critiques du numérique en éducation et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suite à une mise à jour de son état civil en septembre 2019, Carine Aillerie a modifié l’orthographe de son prénom (de Karine à Carine)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary School Teachers’ Media and Information Literacy: A Contrastive Study Between France and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusta Cecilia Valle Taiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Figueroa Iberico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01678329251400648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles quotidiennes des enseignants et éducation aux médias et à l’information à l’école primaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Castillo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Figueroa Iberico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 139, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/132j0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux politiques du « tout numérique » à l’école et pouvoir d’agir des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue: Critical Approaches to Digital Technology in Education and Training: Diversity in Action / Numéro spécial : Les approches critiques du numérique en éducation et formation : une diversité à l’œuvre, 49 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21432/cjlt28455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des enseignants de l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.195-212. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à la maison en situation de confinement total ou partiel : quand les usages numériques scolaires et personnels se rencontrent à la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.4214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir les pratiques informationnelles. L’apport des méthodes visuelles à la caractérisation des pratiques informationnelles dans le champ des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie réflexive et pratiques informationnelles : une méthodologie au service de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.12038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des enseignants : le cas des ressources institutionnelles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny aina Rakotomalala harisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.137-156. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.10252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle pertinence de la notion de translittératie pour une approche sociocritique du numérique en éducation? Le cas d’usages scolaires lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.49-58. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2019.482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les politiques d’équipement des écoles rurales : l’exemple d’un dispositif d’acculturation des enseignants à l’intégration des TIC dans la pratique quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.25.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02465942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les digital natives n’ont besoin de personne et autres idées reçues sur les jeunes et l’info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille tout-écran, guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « numérique éducatif » à l’épreuve des pratiques scolaires : petits arrangements avec le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.078.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital inequalities and social media: experiences of young people in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (7/8), pp.372-384. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILS-05-2017-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teenagers’ information practices in academic settings: What relevance for a transliteracy-based approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Librarianship and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.096100061774246. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0961000617742463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Social Networking Sites information sources? : Informational purposes of high-school students in using SNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Librarianship and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (12), pp.2 - 12. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0961000616631612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des jeunes : quels enjeux pour quelle «&nbsp;culture numérique&nbsp;»&nbsp;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cultures numeriques et pratiques numeriques des jeunes : donner du sens aux usages, 28, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information literacy and social networking sites: challenges and stakes regarding teenagers' uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas P. MACKEY et Trudi E. JACOBSON (2014), &amp;lt;i&amp;gt;Metaliteracy: Reinventing Information Literacy to Empower Learners&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les publics imaginés et réels des professionnels d'internet, vol. 33/2, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.6095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une orientation translittéracique des modèles d’Information Literacy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1033434ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d’information des jeunes : quelques éléments pour un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Ados et l'info (156)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle compétence informationnelle pour les usages juvéniles du Web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques juvéniles d’information : de l’incertitude à la sérendipité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.491.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des élèves et médiation info-documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Apprendre l’info-doc : quelle médiation ?, 7, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents en recherche d'info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter CDI : revue des centres de documentation et d'information de l'enseignement secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualité des pratiques informationnelles juvéniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Espace d’information, espace de formation, 3, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du panel &amp;quot;Diversité des pratiques informationnelles et transitions des espaces sociaux des apprentissages&amp;quot; (GER Pratiques d’information)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société Française des Sciences de l'Information &amp; de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication; Pôle de Recherche et de Formation : Information, Communication, Sociolinguistique (PREFICS, Univ.Rennes2), Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en SIC : au-delà de l'expérience informationnelle individuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études “Les Images dans la recherche en sciences sociales Pratiques de chercheurs, techniques, méthodologies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'études et de recherches appliquées en sciences de la société (LERASS) Université Toulouse Paul Sabatier, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation de la formation professionnelle : quelles réceptions des “discours d’escorte” par les ingénieurs pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED24 Le travail en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie, Centre d’Enseignement Multimédia Universitaire (CEMU), May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les enseignants pour une meilleure intégration des étudiants de première année à l'université : le projet START</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marigel Garcia Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie informationnelle à l’école depuis la pandémie de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Marsouin, May 2023, Lanester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives : apports des épistémologies féministes pour l’étude des pratiques informationnelles en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-conférence dans le cadre du Groupe d’études et de recherches sur les pratiques informationnelles : Pratiques informationnelles en contexte éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’études et de recherches sur les pratiques informationnelles - GERPI; Société Française des Sciences de l'Information &amp; de la Communication, Jun 2023, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Literacy at School: What Post-Pandemic Uses of Online Video by Primary School Teachers in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on information literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Krakow, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les enjeux politiques du &amp;quot; tout numérique &amp;quot; à l’école élémentaire : quels usages des enseignants pour quels objectifs pédagogiques pour les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED 22 Recherches sur les usages du numériques en éducation : Perspectives critiques sur le numérique en éducation et formation. Enjeux politiques, sociaux et économiques du design aux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie réflexive et pratiques informationnelles des étudiants : quelle contribution méthodologique à une approche sociocritique du numérique en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED 22 Recherches sur les usages du numériques en éducation : Perspectives critiques sur le numérique en éducation et formation. Enjeux politiques, sociaux et économiques du design aux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2022, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de regard sur les pratiques numériques des adolescents et des jeunes adultes : table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Piqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment éduquer et accompagner les adolescents et les jeunes adultes dans l’univers médiatique contemporain pour les aider à grandir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure des sciences de l'information et des bibliothèques, Jan 2021, Lyon (Enssib), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche translittératique et réflexive des pratiques médiatiques : Le cas d'étudiants de Licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Athènes, Grèce. pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Empowerment in Transliteracy at School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in the Workplace - 5th European Conference on Information Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Information Management of Hacettepe University; Department of Information and Communication Sciences of Zagreb University, Sep 2017, Saint Malo, France. pp.315-321, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74334-9_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les politiques d’équipement : l’exemple d’un dispositif d’acculturation des enseignants à l’intégration des TIC dans la pratique quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les technologies en éducation et formation : innovations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences de l’éducation à l’université Mohammed V, Mar 2017, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques en construction hors de l’école. Le cas des usages informationnels des réseaux sociaux numériques par les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire « Sauver les jeunes des médias sociaux ? Etat des lieux des recherches sur les usages informationnels et relationnels juvéniles des médias sociaux, et perspectives éducatives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉSPÉ Toulouse Midi-Pyrénées, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’organiser collectivement au lycée et en dehors avec les outils à disposition : entre bricolages et prescriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur une approche sociocritique du numérique en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke; Université du Québec à Montréal, May 2017, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes et information : quels usages ? Quelles implications pour la médiation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques et éducation aux médias [Journée Médiat Rhône-Alpes/Enssib]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB; Médiat Rhône-Alpes, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des usages et description des littératies : enjeux pour le champ scolaire et éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole doctorale d'été ReDMIL (Research on Digital, Media and Information Literacy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche en Médiation des Savoirs - GReMS; Université Catholique Louvain - UCL, Sep 2016, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques juvéniles d’information et réseaux sociaux numériques : « intermédiations » des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et identité numérique [Journée d'étude et ateliers]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé; Espace Mendes France - Le lieu Multiple, Oct 2016, Poitiers (Centre de culture scientifique, technique et industrielle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On s’organise tout ça sur FBK ? » : le rôle des réseaux sociaux dans les tâches scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international en éducation : Enjeux actuels de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise translittératique à l’épreuve du terrain : postures scolaires et stratégies implicites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international en éducation : Enjeux actuels de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses d’interactions au sein de « situations translittéraciques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final ANR TRANSLIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à l'image, aux médias et au numérique : chercheure témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres culture numérique : éducation à l'image, aux médias et au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture et de la communication, Jun 2015, Paris (Cinémathèque française), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ephemeral information to sustainable knowledge management (panel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Information Literacy (ECIL): Information Literacy in the Green Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Information Studies of Tallinn University, Oct 2015, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information literacy on Social Networking Sites: issues and challenges from teenagers’ uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux numériques : un espace de liberté à prendre ou une utopie mort-née?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco « Pratiques journalistiques et médiatiques » à l’Université de Strasbourg, Nov 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels espaces documentaires pour quelles lectures ? : les enjeux de la translittératie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDI, spatiu al lecturii si communicarii : 5e édition de le Conférence nationale des centres de documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Corpului Didactic Sibiu (CCD Sibiu); Inspectoratul Școlar Județean Sibiu (ISJ Sibiu); Facultatea de Litere și Arte Sibiu; Asociaţia Bibliotecarilor din România (ABR); Asociaţia EduMedia; Asociaţia ECCE Educaţia, Dec 2015, Sibiu, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique numérique des jeunes au numérique éducatif : vers la construction des apprentissages scolaires et leur évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque écriTech’6 : Vie numérique de l’élève : une identité en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé; Direction du numérique éducatif (DNE) - Ministère de l'éducation nationale, Apr 2015, Nice (Université Sophia-Antipolis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles informelles des adolescents (14–18 ans) sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ONISEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONISEP, Jun 2014, Lognes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quels enjeux des réseaux et médias sociaux dans les pratiques numériques des jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web 2.0 en classe : les défis des Réseaux Sociaux : XXIIe Congrès de l’Association Portugaise des Professeurs de Français (APPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Portugaise des Professeurs de Français (APPF), Nov 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation numérique peut-elle être une éducation à la collaboration et à l’inter-culturalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e édition du COLLOQUE SPÉCIALISÉ en SCIENCES DE L’INFORMATION (COSSI) « Information, communication, documentation : les nouvelles utopies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Moncton; Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers), Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’acceptabilité d’une application ludoéducative pour tablettes tactiles en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Saint-Bauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS M@souin, May 2014, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can digital education be an education in collaboration and interculturality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialized in Information Sciences Symposium (COSSI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers); Université de Moncton, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des scénarios Itec pour la création de documents et outils pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus Européen d'été de l'Université de Poitiers : UX design, l'expérience utilisateur au service des apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techne - Université de Poitiers, Sep 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles juvéniles et médiation documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès des enseignants documentalistes de l'éducation nationale : Nouveaux objets numériques : quel enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professeurs documentalistes de l'Education nationale - APDEN, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'incertitude et compétence informationnelle : jalons pour approche comparative des situations professionnelle et scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du COLLOQUE SPÉCIALISÉ en SCIENCES DE L’INFORMATION (COSSI) « Information, incertitudes, intelligences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers), Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00727302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de Wikipédia chez les jeunes : connaître les pratiques pour mieux former</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Wikimédia France 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wikimédia France; Université Paris Descartes, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individualité des pratiques informationnelles des adolescents sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSSI : Médiations et hybridations : construction sociale des savoirs et de l’information Colloque international 15, 16, 17 juin 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERASS Toulouse, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de recherche d'information informelles des jeunes sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « L'Éducation à la culture informationnelle »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERTé (Equipe de Recherche en Technologie éducative) « Culture informationnelle et curriculum documentaire »., Oct 2008, Lille, France. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les pratiques informationnelles des élèves est (aussi) une question de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cultures aux pratiques informationnelles Approches, enjeux, diversité des pratiques informationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9782367814476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques en construction hors de l'école : le cas des usages informationnels des réseaux sociaux numériques (RSN) par les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation de la vie des jeunes : Regards pluridisciplinaires sur les usages juvéniles des médias sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.115-130, 2019, 978-2-343-18815-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Empowerment in Transliteracy at School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in the Workplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-74334-9. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74334-9_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation aux médias comme démarche participative et heuristique. Analyser les modalités de distanciation face aux programmes de téléréalité, in Marlène Loicq, Florence Rio, Les jeunes : acteurs des médias Participation et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias Participation et accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, Les jeunes acteurs des médias : participation et accompagnement, 978-2-9559583-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accompagnement pour quelles compétences médiatiques ? : entre innovation pédagogique et pratiques quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d’études sur les Jeunes et les Médias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias, participation et accompagnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.98-107, 2015, 978-2-9549483-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public/usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale française pour l'Unesco; Divina Frau-Meigs, Alain Kiyindou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l’ère du numérique. Glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement personnel et prescription scolaire dans les usages informationnels de l’internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturenum : politiques culturelles et éducatives dans la vague numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F EDITIONS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2915825319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques de recherche d’information informelles des jeunes sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chapron; Éric Delamotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’enssib, pp.189-198, 2010, Papiers. Série Culture de l'information, 978-2-910227-75-3. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT num TECHNE#REVE - Cahier d'expérience : Rôle des écosystèmes dans la dynamique des projets numériques éducatifs. Trois études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers, Techne; CREN Université de Nantes; Le Mans Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation scientifique du démonstrateur du dispositif Territoires Numériques Éducatifs (TNE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers, Techne; Université Cergy Pontoise. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et perceptions d’Éduthèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme éducation Paris 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources Europeana pour Éduthèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Translit. Bilan scientifique de la tâche 2. Analyse des dispositifs et des usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2017, Rapport scientifique, 93 p. ; Annexes au Bilan scientifique, 40 p. ; sélections de publications, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01552095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources d’accompagnement des nouveaux programmes sur éduscol (cycles 2, 3 ET 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Aina Rakotomalala Harisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Braconne &amp; Charente : étude sur les outils numériques et le travail collaboratif à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’Affaire Tailleferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu sérieux « Vis ma vue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application tactile « Les animaux de la jungle » (Gallimard / CNDP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de l’ENT et du TNI dans les écoles du département de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles informelles des adolescents (14 - 18 ans) sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris-Nord - Paris XIII, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00653958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias ParticiPation et accomPagnement sous la direction de Marlène loicq et Florence rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabriac Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Centre d'études sur les jeunes et les médias. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Centre d'études sur les jeunes et les médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marlène Loicq, 978-2-9549483-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BYOD : pour quel projet pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborer de façon informelle sur les réseaux sociaux : quelles pratiques ? Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Design Thinking. Pour une intégration des TICe dans la scénarisation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipédia peut-elle être un outil pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’individualité des pratiques informationnelles des adolescents sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Aillerie </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférence Unité de recherche TECHNE [20297] Technologies numériques pour l'éducation Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1981-9166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166768707</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">295638673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000400038447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pratiques informationnelles des jeunes (collégiens, lycéens, étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pratiques informationnelles des enseignants, cultures de d’information et éducation aux médias et à l’information (EMI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">approches socio-critiques du numérique en éducation et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suite à une mise à jour de son état civil en septembre 2019, Carine Aillerie a modifié l’orthographe de son prénom (de Karine à Carine)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary School Teachers’ Media and Information Literacy: A Contrastive Study Between France and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusta Cecilia Valle Taiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Figueroa Iberico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01678329251400648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles quotidiennes des enseignants et éducation aux médias et à l’information à l’école primaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Castillo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Figueroa Iberico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 139, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/132j0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux politiques du « tout numérique » à l’école et pouvoir d’agir des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue: Critical Approaches to Digital Technology in Education and Training: Diversity in Action / Numéro spécial : Les approches critiques du numérique en éducation et formation : une diversité à l’œuvre, 49 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21432/cjlt28455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des enseignants de l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.195-212. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à la maison en situation de confinement total ou partiel : quand les usages numériques scolaires et personnels se rencontrent à la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.4214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir les pratiques informationnelles. L’apport des méthodes visuelles à la caractérisation des pratiques informationnelles dans le champ des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie réflexive et pratiques informationnelles : une méthodologie au service de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.12038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des enseignants : le cas des ressources institutionnelles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny aina Rakotomalala harisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.137-156. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.10252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle pertinence de la notion de translittératie pour une approche sociocritique du numérique en éducation? Le cas d’usages scolaires lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.49-58. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2019.482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les politiques d’équipement des écoles rurales : l’exemple d’un dispositif d’acculturation des enseignants à l’intégration des TIC dans la pratique quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.25.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02465942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teenagers’ information practices in academic settings: What relevance for a transliteracy-based approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Librarianship and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.096100061774246. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0961000617742463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « numérique éducatif » à l’épreuve des pratiques scolaires : petits arrangements avec le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.078.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les digital natives n’ont besoin de personne et autres idées reçues sur les jeunes et l’info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille tout-écran, guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital inequalities and social media: experiences of young people in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (7/8), pp.372-384. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILS-05-2017-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Social Networking Sites information sources? : Informational purposes of high-school students in using SNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Librarianship and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (12), pp.2 - 12. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0961000616631612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des jeunes : quels enjeux pour quelle «&nbsp;culture numérique&nbsp;»&nbsp;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cultures numeriques et pratiques numeriques des jeunes : donner du sens aux usages, 28, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information literacy and social networking sites: challenges and stakes regarding teenagers' uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d’information des jeunes : quelques éléments pour un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Ados et l'info (156)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas P. MACKEY et Trudi E. JACOBSON (2014), &amp;lt;i&amp;gt;Metaliteracy: Reinventing Information Literacy to Empower Learners&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les publics imaginés et réels des professionnels d'internet, vol. 33/2, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.6095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une orientation translittéracique des modèles d’Information Literacy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1033434ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle compétence informationnelle pour les usages juvéniles du Web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques juvéniles d’information : de l’incertitude à la sérendipité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.491.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des élèves et médiation info-documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Apprendre l’info-doc : quelle médiation ?, 7, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents en recherche d'info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter CDI : revue des centres de documentation et d'information de l'enseignement secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualité des pratiques informationnelles juvéniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Espace d’information, espace de formation, 3, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du panel &amp;quot;Diversité des pratiques informationnelles et transitions des espaces sociaux des apprentissages&amp;quot; (GER Pratiques d’information)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société Française des Sciences de l'Information &amp; de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication; Pôle de Recherche et de Formation : Information, Communication, Sociolinguistique (PREFICS, Univ.Rennes2), Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en SIC : au-delà de l'expérience informationnelle individuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études “Les Images dans la recherche en sciences sociales Pratiques de chercheurs, techniques, méthodologies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'études et de recherches appliquées en sciences de la société (LERASS) Université Toulouse Paul Sabatier, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation de la formation professionnelle : quelles réceptions des “discours d’escorte” par les ingénieurs pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED24 Le travail en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie, Centre d’Enseignement Multimédia Universitaire (CEMU), May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les enseignants pour une meilleure intégration des étudiants de première année à l'université : le projet START</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marigel Garcia Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie informationnelle à l’école depuis la pandémie de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Marsouin, May 2023, Lanester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives : apports des épistémologies féministes pour l’étude des pratiques informationnelles en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-conférence dans le cadre du Groupe d’études et de recherches sur les pratiques informationnelles : Pratiques informationnelles en contexte éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’études et de recherches sur les pratiques informationnelles - GERPI; Société Française des Sciences de l'Information &amp; de la Communication, Jun 2023, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Literacy at School: What Post-Pandemic Uses of Online Video by Primary School Teachers in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on information literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Krakow, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie réflexive et pratiques informationnelles des étudiants : quelle contribution méthodologique à une approche sociocritique du numérique en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED 22 Recherches sur les usages du numériques en éducation : Perspectives critiques sur le numérique en éducation et formation. Enjeux politiques, sociaux et économiques du design aux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2022, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les enjeux politiques du &amp;quot; tout numérique &amp;quot; à l’école élémentaire : quels usages des enseignants pour quels objectifs pédagogiques pour les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED 22 Recherches sur les usages du numériques en éducation : Perspectives critiques sur le numérique en éducation et formation. Enjeux politiques, sociaux et économiques du design aux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de regard sur les pratiques numériques des adolescents et des jeunes adultes : table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Piqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment éduquer et accompagner les adolescents et les jeunes adultes dans l’univers médiatique contemporain pour les aider à grandir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure des sciences de l'information et des bibliothèques, Jan 2021, Lyon (Enssib), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche translittératique et réflexive des pratiques médiatiques : Le cas d'étudiants de Licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Athènes, Grèce. pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Empowerment in Transliteracy at School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in the Workplace - 5th European Conference on Information Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Information Management of Hacettepe University; Department of Information and Communication Sciences of Zagreb University, Sep 2017, Saint Malo, France. pp.315-321, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74334-9_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les politiques d’équipement : l’exemple d’un dispositif d’acculturation des enseignants à l’intégration des TIC dans la pratique quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les technologies en éducation et formation : innovations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences de l’éducation à l’université Mohammed V, Mar 2017, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques en construction hors de l’école. Le cas des usages informationnels des réseaux sociaux numériques par les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire « Sauver les jeunes des médias sociaux ? Etat des lieux des recherches sur les usages informationnels et relationnels juvéniles des médias sociaux, et perspectives éducatives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉSPÉ Toulouse Midi-Pyrénées, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’organiser collectivement au lycée et en dehors avec les outils à disposition : entre bricolages et prescriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur une approche sociocritique du numérique en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke; Université du Québec à Montréal, May 2017, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes et information : quels usages ? Quelles implications pour la médiation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques et éducation aux médias [Journée Médiat Rhône-Alpes/Enssib]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB; Médiat Rhône-Alpes, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des usages et description des littératies : enjeux pour le champ scolaire et éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole doctorale d'été ReDMIL (Research on Digital, Media and Information Literacy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche en Médiation des Savoirs - GReMS; Université Catholique Louvain - UCL, Sep 2016, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques juvéniles d’information et réseaux sociaux numériques : « intermédiations » des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et identité numérique [Journée d'étude et ateliers]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé; Espace Mendes France - Le lieu Multiple, Oct 2016, Poitiers (Centre de culture scientifique, technique et industrielle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On s’organise tout ça sur FBK ? » : le rôle des réseaux sociaux dans les tâches scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international en éducation : Enjeux actuels de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise translittératique à l’épreuve du terrain : postures scolaires et stratégies implicites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international en éducation : Enjeux actuels de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses d’interactions au sein de « situations translittéraciques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final ANR TRANSLIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à l'image, aux médias et au numérique : chercheure témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres culture numérique : éducation à l'image, aux médias et au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture et de la communication, Jun 2015, Paris (Cinémathèque française), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ephemeral information to sustainable knowledge management (panel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Information Literacy (ECIL): Information Literacy in the Green Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Information Studies of Tallinn University, Oct 2015, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels espaces documentaires pour quelles lectures ? : les enjeux de la translittératie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDI, spatiu al lecturii si communicarii : 5e édition de le Conférence nationale des centres de documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Corpului Didactic Sibiu (CCD Sibiu); Inspectoratul Școlar Județean Sibiu (ISJ Sibiu); Facultatea de Litere și Arte Sibiu; Asociaţia Bibliotecarilor din România (ABR); Asociaţia EduMedia; Asociaţia ECCE Educaţia, Dec 2015, Sibiu, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information literacy on Social Networking Sites: issues and challenges from teenagers’ uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux numériques : un espace de liberté à prendre ou une utopie mort-née?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco « Pratiques journalistiques et médiatiques » à l’Université de Strasbourg, Nov 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique numérique des jeunes au numérique éducatif : vers la construction des apprentissages scolaires et leur évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque écriTech’6 : Vie numérique de l’élève : une identité en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé; Direction du numérique éducatif (DNE) - Ministère de l'éducation nationale, Apr 2015, Nice (Université Sophia-Antipolis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles informelles des adolescents (14–18 ans) sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ONISEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONISEP, Jun 2014, Lognes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quels enjeux des réseaux et médias sociaux dans les pratiques numériques des jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web 2.0 en classe : les défis des Réseaux Sociaux : XXIIe Congrès de l’Association Portugaise des Professeurs de Français (APPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Portugaise des Professeurs de Français (APPF), Nov 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation numérique peut-elle être une éducation à la collaboration et à l’inter-culturalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e édition du COLLOQUE SPÉCIALISÉ en SCIENCES DE L’INFORMATION (COSSI) « Information, communication, documentation : les nouvelles utopies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Moncton; Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers), Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can digital education be an education in collaboration and interculturality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialized in Information Sciences Symposium (COSSI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers); Université de Moncton, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’acceptabilité d’une application ludoéducative pour tablettes tactiles en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Saint-Bauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS M@souin, May 2014, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des scénarios Itec pour la création de documents et outils pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus Européen d'été de l'Université de Poitiers : UX design, l'expérience utilisateur au service des apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techne - Université de Poitiers, Sep 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles juvéniles et médiation documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès des enseignants documentalistes de l'éducation nationale : Nouveaux objets numériques : quel enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professeurs documentalistes de l'Education nationale - APDEN, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'incertitude et compétence informationnelle : jalons pour approche comparative des situations professionnelle et scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du COLLOQUE SPÉCIALISÉ en SCIENCES DE L’INFORMATION (COSSI) « Information, incertitudes, intelligences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers), Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00727302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de Wikipédia chez les jeunes : connaître les pratiques pour mieux former</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Wikimédia France 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wikimédia France; Université Paris Descartes, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individualité des pratiques informationnelles des adolescents sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSSI : Médiations et hybridations : construction sociale des savoirs et de l’information Colloque international 15, 16, 17 juin 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERASS Toulouse, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de recherche d'information informelles des jeunes sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « L'Éducation à la culture informationnelle »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERTé (Equipe de Recherche en Technologie éducative) « Culture informationnelle et curriculum documentaire »., Oct 2008, Lille, France. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les pratiques informationnelles des élèves est (aussi) une question de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cultures aux pratiques informationnelles Approches, enjeux, diversité des pratiques informationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9782367814476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques en construction hors de l'école : le cas des usages informationnels des réseaux sociaux numériques (RSN) par les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation de la vie des jeunes : Regards pluridisciplinaires sur les usages juvéniles des médias sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.115-130, 2019, 978-2-343-18815-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Empowerment in Transliteracy at School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in the Workplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-74334-9. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74334-9_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation aux médias comme démarche participative et heuristique. Analyser les modalités de distanciation face aux programmes de téléréalité, in Marlène Loicq, Florence Rio, Les jeunes : acteurs des médias Participation et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias Participation et accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, Les jeunes acteurs des médias : participation et accompagnement, 978-2-9559583-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accompagnement pour quelles compétences médiatiques ? : entre innovation pédagogique et pratiques quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d’études sur les Jeunes et les Médias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias, participation et accompagnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.98-107, 2015, 978-2-9549483-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public/usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale française pour l'Unesco; Divina Frau-Meigs, Alain Kiyindou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l’ère du numérique. Glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement personnel et prescription scolaire dans les usages informationnels de l’internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturenum : politiques culturelles et éducatives dans la vague numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F EDITIONS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2915825319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques de recherche d’information informelles des jeunes sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chapron; Éric Delamotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’enssib, pp.189-198, 2010, Papiers. Série Culture de l'information, 978-2-910227-75-3. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT num TECHNE#REVE - Cahier d'expérience : Rôle des écosystèmes dans la dynamique des projets numériques éducatifs. Trois études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers, Techne; CREN Université de Nantes; Le Mans Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation scientifique du démonstrateur du dispositif Territoires Numériques Éducatifs (TNE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers, Techne; Université Cergy Pontoise. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et perceptions d’Éduthèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme éducation Paris 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources Europeana pour Éduthèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Translit. Bilan scientifique de la tâche 2. Analyse des dispositifs et des usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2017, Rapport scientifique, 93 p. ; Annexes au Bilan scientifique, 40 p. ; sélections de publications, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01552095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources d’accompagnement des nouveaux programmes sur éduscol (cycles 2, 3 ET 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Aina Rakotomalala Harisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Braconne &amp; Charente : étude sur les outils numériques et le travail collaboratif à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’Affaire Tailleferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu sérieux « Vis ma vue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application tactile « Les animaux de la jungle » (Gallimard / CNDP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de l’ENT et du TNI dans les écoles du département de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles informelles des adolescents (14 - 18 ans) sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris-Nord - Paris XIII, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00653958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias ParticiPation et accomPagnement sous la direction de Marlène loicq et Florence rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabriac Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Centre d'études sur les jeunes et les médias. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Centre d'études sur les jeunes et les médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marlène Loicq, 978-2-9549483-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborer de façon informelle sur les réseaux sociaux : quelles pratiques ? Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BYOD : pour quel projet pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Design Thinking. Pour une intégration des TICe dans la scénarisation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipédia peut-elle être un outil pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’individualité des pratiques informationnelles des adolescents sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E5598C6"/>
+    <w:nsid w:val="96F19B55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="56975919"/>
+    <w:nsid w:val="C7AF14EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-aillerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1981-9166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166768707" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295638673" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400038447" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Cecilia Valle Taiman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Figueroa Iberico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01678329251400648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Figueroa Iberico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt28455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33190" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4214" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Mazurier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny&#160;aina Rakotomalala&#160;harisoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2019.482" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aillerie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kaldm&#228;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609094v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcnicol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILS-05-2017-0047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961000617742463" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489154v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961000616631612" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401732v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.6095" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033434ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.960" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133551v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigel Garcia Lozano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391539v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165325v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piqu&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74334-9_33" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401679v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402012v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074696v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Favre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131909v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Saint-Bauzel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marri&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebaron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00727302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401683v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.815" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599185v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350109v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305816v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pottier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552095v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Aina Rakotomalala Harisoa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132304v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132318v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132323v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405100v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabriac Karen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jeunesetmedias.fr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132228v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132224v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132243v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-aillerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1981-9166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166768707" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295638673" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400038447" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Cecilia Valle Taiman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Figueroa Iberico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01678329251400648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Figueroa Iberico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt28455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33190" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4214" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Mazurier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny&#160;aina Rakotomalala&#160;harisoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2019.482" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aillerie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kaldm&#228;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961000617742463" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609094v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcnicol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILS-05-2017-0047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489154v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961000616631612" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401732v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.6095" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033434ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.960" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133551v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigel Garcia Lozano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391539v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165325v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piqu&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74334-9_33" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401679v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402012v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074696v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Favre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Saint-Bauzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marri&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebaron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00727302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401683v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.815" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599185v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350109v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305816v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pottier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552095v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Aina Rakotomalala Harisoa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132304v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132318v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132323v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405100v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabriac Karen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jeunesetmedias.fr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132233v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132224v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132243v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>