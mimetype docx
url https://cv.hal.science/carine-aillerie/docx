--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Aillerie </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférence Unité de recherche TECHNE [20297] Technologies numériques pour l'éducation Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1981-9166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166768707</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">295638673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000400038447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pratiques informationnelles des jeunes (collégiens, lycéens, étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pratiques informationnelles des enseignants, cultures de d’information et éducation aux médias et à l’information (EMI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">approches socio-critiques du numérique en éducation et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suite à une mise à jour de son état civil en septembre 2019, Carine Aillerie a modifié l’orthographe de son prénom (de Karine à Carine)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary School Teachers’ Media and Information Literacy: A Contrastive Study Between France and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusta Cecilia Valle Taiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Figueroa Iberico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01678329251400648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles quotidiennes des enseignants et éducation aux médias et à l’information à l’école primaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Castillo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Figueroa Iberico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 139, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/132j0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux politiques du « tout numérique » à l’école et pouvoir d’agir des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue: Critical Approaches to Digital Technology in Education and Training: Diversity in Action / Numéro spécial : Les approches critiques du numérique en éducation et formation : une diversité à l’œuvre, 49 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21432/cjlt28455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des enseignants de l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.195-212. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à la maison en situation de confinement total ou partiel : quand les usages numériques scolaires et personnels se rencontrent à la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.4214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir les pratiques informationnelles. L’apport des méthodes visuelles à la caractérisation des pratiques informationnelles dans le champ des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie réflexive et pratiques informationnelles : une méthodologie au service de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.12038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des enseignants : le cas des ressources institutionnelles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny aina Rakotomalala harisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.137-156. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.10252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle pertinence de la notion de translittératie pour une approche sociocritique du numérique en éducation? Le cas d’usages scolaires lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.49-58. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2019.482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les politiques d’équipement des écoles rurales : l’exemple d’un dispositif d’acculturation des enseignants à l’intégration des TIC dans la pratique quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.25.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02465942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teenagers’ information practices in academic settings: What relevance for a transliteracy-based approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Librarianship and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.096100061774246. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0961000617742463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « numérique éducatif » à l’épreuve des pratiques scolaires : petits arrangements avec le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.078.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les digital natives n’ont besoin de personne et autres idées reçues sur les jeunes et l’info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille tout-écran, guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital inequalities and social media: experiences of young people in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (7/8), pp.372-384. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILS-05-2017-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Social Networking Sites information sources? : Informational purposes of high-school students in using SNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Librarianship and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (12), pp.2 - 12. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0961000616631612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des jeunes : quels enjeux pour quelle «&nbsp;culture numérique&nbsp;»&nbsp;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cultures numeriques et pratiques numeriques des jeunes : donner du sens aux usages, 28, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information literacy and social networking sites: challenges and stakes regarding teenagers' uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d’information des jeunes : quelques éléments pour un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Ados et l'info (156)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas P. MACKEY et Trudi E. JACOBSON (2014), &amp;lt;i&amp;gt;Metaliteracy: Reinventing Information Literacy to Empower Learners&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les publics imaginés et réels des professionnels d'internet, vol. 33/2, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.6095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une orientation translittéracique des modèles d’Information Literacy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1033434ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle compétence informationnelle pour les usages juvéniles du Web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques juvéniles d’information : de l’incertitude à la sérendipité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.491.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des élèves et médiation info-documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Apprendre l’info-doc : quelle médiation ?, 7, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents en recherche d'info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter CDI : revue des centres de documentation et d'information de l'enseignement secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualité des pratiques informationnelles juvéniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Espace d’information, espace de formation, 3, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du panel &amp;quot;Diversité des pratiques informationnelles et transitions des espaces sociaux des apprentissages&amp;quot; (GER Pratiques d’information)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société Française des Sciences de l'Information &amp; de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication; Pôle de Recherche et de Formation : Information, Communication, Sociolinguistique (PREFICS, Univ.Rennes2), Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en SIC : au-delà de l'expérience informationnelle individuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études “Les Images dans la recherche en sciences sociales Pratiques de chercheurs, techniques, méthodologies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'études et de recherches appliquées en sciences de la société (LERASS) Université Toulouse Paul Sabatier, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation de la formation professionnelle : quelles réceptions des “discours d’escorte” par les ingénieurs pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED24 Le travail en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie, Centre d’Enseignement Multimédia Universitaire (CEMU), May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les enseignants pour une meilleure intégration des étudiants de première année à l'université : le projet START</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marigel Garcia Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie informationnelle à l’école depuis la pandémie de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Marsouin, May 2023, Lanester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives : apports des épistémologies féministes pour l’étude des pratiques informationnelles en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-conférence dans le cadre du Groupe d’études et de recherches sur les pratiques informationnelles : Pratiques informationnelles en contexte éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’études et de recherches sur les pratiques informationnelles - GERPI; Société Française des Sciences de l'Information &amp; de la Communication, Jun 2023, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Literacy at School: What Post-Pandemic Uses of Online Video by Primary School Teachers in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on information literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Krakow, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie réflexive et pratiques informationnelles des étudiants : quelle contribution méthodologique à une approche sociocritique du numérique en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED 22 Recherches sur les usages du numériques en éducation : Perspectives critiques sur le numérique en éducation et formation. Enjeux politiques, sociaux et économiques du design aux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2022, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les enjeux politiques du &amp;quot; tout numérique &amp;quot; à l’école élémentaire : quels usages des enseignants pour quels objectifs pédagogiques pour les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED 22 Recherches sur les usages du numériques en éducation : Perspectives critiques sur le numérique en éducation et formation. Enjeux politiques, sociaux et économiques du design aux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de regard sur les pratiques numériques des adolescents et des jeunes adultes : table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Piqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment éduquer et accompagner les adolescents et les jeunes adultes dans l’univers médiatique contemporain pour les aider à grandir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure des sciences de l'information et des bibliothèques, Jan 2021, Lyon (Enssib), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche translittératique et réflexive des pratiques médiatiques : Le cas d'étudiants de Licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Athènes, Grèce. pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Empowerment in Transliteracy at School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in the Workplace - 5th European Conference on Information Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Information Management of Hacettepe University; Department of Information and Communication Sciences of Zagreb University, Sep 2017, Saint Malo, France. pp.315-321, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74334-9_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les politiques d’équipement : l’exemple d’un dispositif d’acculturation des enseignants à l’intégration des TIC dans la pratique quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les technologies en éducation et formation : innovations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences de l’éducation à l’université Mohammed V, Mar 2017, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques en construction hors de l’école. Le cas des usages informationnels des réseaux sociaux numériques par les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire « Sauver les jeunes des médias sociaux ? Etat des lieux des recherches sur les usages informationnels et relationnels juvéniles des médias sociaux, et perspectives éducatives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉSPÉ Toulouse Midi-Pyrénées, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’organiser collectivement au lycée et en dehors avec les outils à disposition : entre bricolages et prescriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur une approche sociocritique du numérique en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke; Université du Québec à Montréal, May 2017, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes et information : quels usages ? Quelles implications pour la médiation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques et éducation aux médias [Journée Médiat Rhône-Alpes/Enssib]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB; Médiat Rhône-Alpes, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des usages et description des littératies : enjeux pour le champ scolaire et éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole doctorale d'été ReDMIL (Research on Digital, Media and Information Literacy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche en Médiation des Savoirs - GReMS; Université Catholique Louvain - UCL, Sep 2016, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques juvéniles d’information et réseaux sociaux numériques : « intermédiations » des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et identité numérique [Journée d'étude et ateliers]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé; Espace Mendes France - Le lieu Multiple, Oct 2016, Poitiers (Centre de culture scientifique, technique et industrielle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On s’organise tout ça sur FBK ? » : le rôle des réseaux sociaux dans les tâches scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international en éducation : Enjeux actuels de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise translittératique à l’épreuve du terrain : postures scolaires et stratégies implicites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international en éducation : Enjeux actuels de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses d’interactions au sein de « situations translittéraciques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final ANR TRANSLIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à l'image, aux médias et au numérique : chercheure témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres culture numérique : éducation à l'image, aux médias et au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture et de la communication, Jun 2015, Paris (Cinémathèque française), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ephemeral information to sustainable knowledge management (panel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Information Literacy (ECIL): Information Literacy in the Green Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Information Studies of Tallinn University, Oct 2015, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels espaces documentaires pour quelles lectures ? : les enjeux de la translittératie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDI, spatiu al lecturii si communicarii : 5e édition de le Conférence nationale des centres de documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Corpului Didactic Sibiu (CCD Sibiu); Inspectoratul Școlar Județean Sibiu (ISJ Sibiu); Facultatea de Litere și Arte Sibiu; Asociaţia Bibliotecarilor din România (ABR); Asociaţia EduMedia; Asociaţia ECCE Educaţia, Dec 2015, Sibiu, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information literacy on Social Networking Sites: issues and challenges from teenagers’ uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux numériques : un espace de liberté à prendre ou une utopie mort-née?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco « Pratiques journalistiques et médiatiques » à l’Université de Strasbourg, Nov 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique numérique des jeunes au numérique éducatif : vers la construction des apprentissages scolaires et leur évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque écriTech’6 : Vie numérique de l’élève : une identité en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé; Direction du numérique éducatif (DNE) - Ministère de l'éducation nationale, Apr 2015, Nice (Université Sophia-Antipolis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles informelles des adolescents (14–18 ans) sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ONISEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONISEP, Jun 2014, Lognes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quels enjeux des réseaux et médias sociaux dans les pratiques numériques des jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web 2.0 en classe : les défis des Réseaux Sociaux : XXIIe Congrès de l’Association Portugaise des Professeurs de Français (APPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Portugaise des Professeurs de Français (APPF), Nov 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation numérique peut-elle être une éducation à la collaboration et à l’inter-culturalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e édition du COLLOQUE SPÉCIALISÉ en SCIENCES DE L’INFORMATION (COSSI) « Information, communication, documentation : les nouvelles utopies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Moncton; Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers), Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can digital education be an education in collaboration and interculturality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialized in Information Sciences Symposium (COSSI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers); Université de Moncton, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’acceptabilité d’une application ludoéducative pour tablettes tactiles en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Saint-Bauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS M@souin, May 2014, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des scénarios Itec pour la création de documents et outils pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus Européen d'été de l'Université de Poitiers : UX design, l'expérience utilisateur au service des apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techne - Université de Poitiers, Sep 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles juvéniles et médiation documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès des enseignants documentalistes de l'éducation nationale : Nouveaux objets numériques : quel enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professeurs documentalistes de l'Education nationale - APDEN, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'incertitude et compétence informationnelle : jalons pour approche comparative des situations professionnelle et scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du COLLOQUE SPÉCIALISÉ en SCIENCES DE L’INFORMATION (COSSI) « Information, incertitudes, intelligences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers), Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00727302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de Wikipédia chez les jeunes : connaître les pratiques pour mieux former</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Wikimédia France 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wikimédia France; Université Paris Descartes, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individualité des pratiques informationnelles des adolescents sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSSI : Médiations et hybridations : construction sociale des savoirs et de l’information Colloque international 15, 16, 17 juin 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERASS Toulouse, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de recherche d'information informelles des jeunes sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « L'Éducation à la culture informationnelle »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERTé (Equipe de Recherche en Technologie éducative) « Culture informationnelle et curriculum documentaire »., Oct 2008, Lille, France. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les pratiques informationnelles des élèves est (aussi) une question de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cultures aux pratiques informationnelles Approches, enjeux, diversité des pratiques informationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9782367814476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques en construction hors de l'école : le cas des usages informationnels des réseaux sociaux numériques (RSN) par les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation de la vie des jeunes : Regards pluridisciplinaires sur les usages juvéniles des médias sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.115-130, 2019, 978-2-343-18815-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Empowerment in Transliteracy at School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in the Workplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-74334-9. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74334-9_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation aux médias comme démarche participative et heuristique. Analyser les modalités de distanciation face aux programmes de téléréalité, in Marlène Loicq, Florence Rio, Les jeunes : acteurs des médias Participation et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias Participation et accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, Les jeunes acteurs des médias : participation et accompagnement, 978-2-9559583-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accompagnement pour quelles compétences médiatiques ? : entre innovation pédagogique et pratiques quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d’études sur les Jeunes et les Médias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias, participation et accompagnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.98-107, 2015, 978-2-9549483-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public/usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale française pour l'Unesco; Divina Frau-Meigs, Alain Kiyindou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l’ère du numérique. Glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement personnel et prescription scolaire dans les usages informationnels de l’internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturenum : politiques culturelles et éducatives dans la vague numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F EDITIONS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2915825319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques de recherche d’information informelles des jeunes sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chapron; Éric Delamotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’enssib, pp.189-198, 2010, Papiers. Série Culture de l'information, 978-2-910227-75-3. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT num TECHNE#REVE - Cahier d'expérience : Rôle des écosystèmes dans la dynamique des projets numériques éducatifs. Trois études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers, Techne; CREN Université de Nantes; Le Mans Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation scientifique du démonstrateur du dispositif Territoires Numériques Éducatifs (TNE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers, Techne; Université Cergy Pontoise. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et perceptions d’Éduthèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme éducation Paris 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources Europeana pour Éduthèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Translit. Bilan scientifique de la tâche 2. Analyse des dispositifs et des usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2017, Rapport scientifique, 93 p. ; Annexes au Bilan scientifique, 40 p. ; sélections de publications, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01552095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources d’accompagnement des nouveaux programmes sur éduscol (cycles 2, 3 ET 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Aina Rakotomalala Harisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Braconne &amp; Charente : étude sur les outils numériques et le travail collaboratif à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’Affaire Tailleferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu sérieux « Vis ma vue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application tactile « Les animaux de la jungle » (Gallimard / CNDP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de l’ENT et du TNI dans les écoles du département de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles informelles des adolescents (14 - 18 ans) sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris-Nord - Paris XIII, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00653958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias ParticiPation et accomPagnement sous la direction de Marlène loicq et Florence rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabriac Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Centre d'études sur les jeunes et les médias. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Centre d'études sur les jeunes et les médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marlène Loicq, 978-2-9549483-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborer de façon informelle sur les réseaux sociaux : quelles pratiques ? Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BYOD : pour quel projet pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Design Thinking. Pour une intégration des TICe dans la scénarisation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipédia peut-elle être un outil pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’individualité des pratiques informationnelles des adolescents sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Aillerie </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférence Unité de recherche TECHNE [20297] Technologies numériques pour l'éducation Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1981-9166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166768707</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">295638673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=r4WRcsQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000400038447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pratiques informationnelles des jeunes (collégiens, lycéens, étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pratiques informationnelles des enseignants, cultures de d’information et éducation aux médias et à l’information (EMI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">approches socio-critiques du numérique en éducation et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suite à une mise à jour de son état civil en septembre 2019, Carine Aillerie a modifié l’orthographe de son prénom (de Karine à Carine)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary School Teachers’ Media and Information Literacy: A Contrastive Study Between France and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusta Cecilia Valle Taiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Figueroa Iberico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01678329251400648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles quotidiennes des enseignants et éducation aux médias et à l’information à l’école primaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Castillo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Figueroa Iberico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 139, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/132j0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux politiques du « tout numérique » à l’école et pouvoir d’agir des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue: Critical Approaches to Digital Technology in Education and Training: Diversity in Action / Numéro spécial : Les approches critiques du numérique en éducation et formation : une diversité à l’œuvre, 49 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21432/cjlt28455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des enseignants de l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.195-212. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à la maison en situation de confinement total ou partiel : quand les usages numériques scolaires et personnels se rencontrent à la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.4214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir les pratiques informationnelles. L’apport des méthodes visuelles à la caractérisation des pratiques informationnelles dans le champ des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie réflexive et pratiques informationnelles : une méthodologie au service de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.12038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des enseignants : le cas des ressources institutionnelles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny aina Rakotomalala harisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.137-156. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.10252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle pertinence de la notion de translittératie pour une approche sociocritique du numérique en éducation? Le cas d’usages scolaires lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.49-58. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2019.482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les politiques d’équipement des écoles rurales : l’exemple d’un dispositif d’acculturation des enseignants à l’intégration des TIC dans la pratique quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.25.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02465942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teenagers’ information practices in academic settings: What relevance for a transliteracy-based approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Librarianship and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.096100061774246. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0961000617742463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « numérique éducatif » à l’épreuve des pratiques scolaires : petits arrangements avec le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.078.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les digital natives n’ont besoin de personne et autres idées reçues sur les jeunes et l’info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille tout-écran, guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital inequalities and social media: experiences of young people in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (7/8), pp.372-384. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILS-05-2017-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Social Networking Sites information sources? : Informational purposes of high-school students in using SNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Librarianship and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (12), pp.2 - 12. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0961000616631612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles des jeunes : quels enjeux pour quelle «&nbsp;culture numérique&nbsp;»&nbsp;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cultures numeriques et pratiques numeriques des jeunes : donner du sens aux usages, 28, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information literacy and social networking sites: challenges and stakes regarding teenagers' uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas P. MACKEY et Trudi E. JACOBSON (2014), &amp;lt;i&amp;gt;Metaliteracy: Reinventing Information Literacy to Empower Learners&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les publics imaginés et réels des professionnels d'internet, vol. 33/2, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.6095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une orientation translittéracique des modèles d’Information Literacy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1033434ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d’information des jeunes : quelques éléments pour un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Ados et l'info (156)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle compétence informationnelle pour les usages juvéniles du Web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques juvéniles d’information : de l’incertitude à la sérendipité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.491.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des élèves et médiation info-documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Apprendre l’info-doc : quelle médiation ?, 7, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents en recherche d'info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter CDI : revue des centres de documentation et d'information de l'enseignement secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223, pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualité des pratiques informationnelles juvéniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Espace d’information, espace de formation, 3, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination du panel &amp;quot;Diversité des pratiques informationnelles et transitions des espaces sociaux des apprentissages&amp;quot; (GER Pratiques d’information)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société Française des Sciences de l'Information &amp; de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication; Pôle de Recherche et de Formation : Information, Communication, Sociolinguistique (PREFICS, Univ.Rennes2), Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les enseignants pour une meilleure intégration des étudiants de première année à l'université : le projet START</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marigel Garcia Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation de la formation professionnelle : quelles réceptions des “discours d’escorte” par les ingénieurs pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED24 Le travail en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie, Centre d’Enseignement Multimédia Universitaire (CEMU), May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en SIC : au-delà de l'expérience informationnelle individuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études “Les Images dans la recherche en sciences sociales Pratiques de chercheurs, techniques, méthodologies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'études et de recherches appliquées en sciences de la société (LERASS) Université Toulouse Paul Sabatier, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives : apports des épistémologies féministes pour l’étude des pratiques informationnelles en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-conférence dans le cadre du Groupe d’études et de recherches sur les pratiques informationnelles : Pratiques informationnelles en contexte éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’études et de recherches sur les pratiques informationnelles - GERPI; Société Française des Sciences de l'Information &amp; de la Communication, Jun 2023, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératie informationnelle à l’école depuis la pandémie de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Marsouin, May 2023, Lanester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Literacy at School: What Post-Pandemic Uses of Online Video by Primary School Teachers in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on information literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Krakow, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie réflexive et pratiques informationnelles des étudiants : quelle contribution méthodologique à une approche sociocritique du numérique en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED 22 Recherches sur les usages du numériques en éducation : Perspectives critiques sur le numérique en éducation et formation. Enjeux politiques, sociaux et économiques du design aux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2022, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les enjeux politiques du &amp;quot; tout numérique &amp;quot; à l’école élémentaire : quels usages des enseignants pour quels objectifs pédagogiques pour les élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martineaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUNED 22 Recherches sur les usages du numériques en éducation : Perspectives critiques sur le numérique en éducation et formation. Enjeux politiques, sociaux et économiques du design aux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de regard sur les pratiques numériques des adolescents et des jeunes adultes : table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Piqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment éduquer et accompagner les adolescents et les jeunes adultes dans l’univers médiatique contemporain pour les aider à grandir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure des sciences de l'information et des bibliothèques, Jan 2021, Lyon (Enssib), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche translittératique et réflexive des pratiques médiatiques : Le cas d'étudiants de Licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Athènes, Grèce. pp.32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Empowerment in Transliteracy at School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in the Workplace - 5th European Conference on Information Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Information Management of Hacettepe University; Department of Information and Communication Sciences of Zagreb University, Sep 2017, Saint Malo, France. pp.315-321, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74334-9_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les politiques d’équipement : l’exemple d’un dispositif d’acculturation des enseignants à l’intégration des TIC dans la pratique quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur les technologies en éducation et formation : innovations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences de l’éducation à l’université Mohammed V, Mar 2017, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques en construction hors de l’école. Le cas des usages informationnels des réseaux sociaux numériques par les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire « Sauver les jeunes des médias sociaux ? Etat des lieux des recherches sur les usages informationnels et relationnels juvéniles des médias sociaux, et perspectives éducatives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ÉSPÉ Toulouse Midi-Pyrénées, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’organiser collectivement au lycée et en dehors avec les outils à disposition : entre bricolages et prescriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur une approche sociocritique du numérique en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke; Université du Québec à Montréal, May 2017, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On s’organise tout ça sur FBK ? » : le rôle des réseaux sociaux dans les tâches scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international en éducation : Enjeux actuels de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques juvéniles d’information et réseaux sociaux numériques : « intermédiations » des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et identité numérique [Journée d'étude et ateliers]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé; Espace Mendes France - Le lieu Multiple, Oct 2016, Poitiers (Centre de culture scientifique, technique et industrielle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des usages et description des littératies : enjeux pour le champ scolaire et éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole doctorale d'été ReDMIL (Research on Digital, Media and Information Literacy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche en Médiation des Savoirs - GReMS; Université Catholique Louvain - UCL, Sep 2016, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes et information : quels usages ? Quelles implications pour la médiation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques et éducation aux médias [Journée Médiat Rhône-Alpes/Enssib]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB; Médiat Rhône-Alpes, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise translittératique à l’épreuve du terrain : postures scolaires et stratégies implicites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque international en éducation : Enjeux actuels de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses d’interactions au sein de « situations translittéraciques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final ANR TRANSLIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à l'image, aux médias et au numérique : chercheure témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres culture numérique : éducation à l'image, aux médias et au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture et de la communication, Jun 2015, Paris (Cinémathèque française), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ephemeral information to sustainable knowledge management (panel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Information Literacy (ECIL): Information Literacy in the Green Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Information Studies of Tallinn University, Oct 2015, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information literacy on Social Networking Sites: issues and challenges from teenagers’ uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mcnicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux numériques : un espace de liberté à prendre ou une utopie mort-née?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco « Pratiques journalistiques et médiatiques » à l’Université de Strasbourg, Nov 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels espaces documentaires pour quelles lectures ? : les enjeux de la translittératie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDI, spatiu al lecturii si communicarii : 5e édition de le Conférence nationale des centres de documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Corpului Didactic Sibiu (CCD Sibiu); Inspectoratul Școlar Județean Sibiu (ISJ Sibiu); Facultatea de Litere și Arte Sibiu; Asociaţia Bibliotecarilor din România (ABR); Asociaţia EduMedia; Asociaţia ECCE Educaţia, Dec 2015, Sibiu, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique numérique des jeunes au numérique éducatif : vers la construction des apprentissages scolaires et leur évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque écriTech’6 : Vie numérique de l’élève : une identité en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé; Direction du numérique éducatif (DNE) - Ministère de l'éducation nationale, Apr 2015, Nice (Université Sophia-Antipolis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quels enjeux des réseaux et médias sociaux dans les pratiques numériques des jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web 2.0 en classe : les défis des Réseaux Sociaux : XXIIe Congrès de l’Association Portugaise des Professeurs de Français (APPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Portugaise des Professeurs de Français (APPF), Nov 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation numérique peut-elle être une éducation à la collaboration et à l’inter-culturalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e édition du COLLOQUE SPÉCIALISÉ en SCIENCES DE L’INFORMATION (COSSI) « Information, communication, documentation : les nouvelles utopies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Moncton; Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers), Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles informelles des adolescents (14–18 ans) sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ONISEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONISEP, Jun 2014, Lognes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’acceptabilité d’une application ludoéducative pour tablettes tactiles en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Saint-Bauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS M@souin, May 2014, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can digital education be an education in collaboration and interculturality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialized in Information Sciences Symposium (COSSI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers); Université de Moncton, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des scénarios Itec pour la création de documents et outils pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus Européen d'été de l'Université de Poitiers : UX design, l'expérience utilisateur au service des apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techne - Université de Poitiers, Sep 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles juvéniles et médiation documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès des enseignants documentalistes de l'éducation nationale : Nouveaux objets numériques : quel enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des professeurs documentalistes de l'Education nationale - APDEN, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'incertitude et compétence informationnelle : jalons pour approche comparative des situations professionnelle et scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du COLLOQUE SPÉCIALISÉ en SCIENCES DE L’INFORMATION (COSSI) « Information, incertitudes, intelligences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers (Pôle Icomtec – laboratoire CEREGE, IAE de Poitiers), Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00727302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de Wikipédia chez les jeunes : connaître les pratiques pour mieux former</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Wikimédia France 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wikimédia France; Université Paris Descartes, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individualité des pratiques informationnelles des adolescents sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSSI : Médiations et hybridations : construction sociale des savoirs et de l’information Colloque international 15, 16, 17 juin 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERASS Toulouse, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de recherche d'information informelles des jeunes sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « L'Éducation à la culture informationnelle »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERTé (Equipe de Recherche en Technologie éducative) « Culture informationnelle et curriculum documentaire »., Oct 2008, Lille, France. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les pratiques informationnelles des élèves est (aussi) une question de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cultures aux pratiques informationnelles Approches, enjeux, diversité des pratiques informationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9782367814476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques en construction hors de l'école : le cas des usages informationnels des réseaux sociaux numériques (RSN) par les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation de la vie des jeunes : Regards pluridisciplinaires sur les usages juvéniles des médias sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.115-130, 2019, 978-2-343-18815-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Empowerment in Transliteracy at School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Literacy in the Workplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-74334-9. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74334-9_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accompagnement pour quelles compétences médiatiques ? : entre innovation pédagogique et pratiques quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d’études sur les Jeunes et les Médias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias, participation et accompagnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.98-107, 2015, 978-2-9549483-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation aux médias comme démarche participative et heuristique. Analyser les modalités de distanciation face aux programmes de téléréalité, in Marlène Loicq, Florence Rio, Les jeunes : acteurs des médias Participation et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias Participation et accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, Les jeunes acteurs des médias : participation et accompagnement, 978-2-9559583-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public/usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale française pour l'Unesco; Divina Frau-Meigs, Alain Kiyindou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l’ère du numérique. Glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement personnel et prescription scolaire dans les usages informationnels de l’internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culturenum : politiques culturelles et éducatives dans la vague numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F EDITIONS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2915825319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques de recherche d’information informelles des jeunes sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chapron; Éric Delamotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à la culture informationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’enssib, pp.189-198, 2010, Papiers. Série Culture de l'information, 978-2-910227-75-3. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT num TECHNE#REVE - Cahier d'expérience : Rôle des écosystèmes dans la dynamique des projets numériques éducatifs. Trois études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers, Techne; CREN Université de Nantes; Le Mans Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation scientifique du démonstrateur du dispositif Territoires Numériques Éducatifs (TNE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers, Techne; Université Cergy Pontoise. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et perceptions d’Éduthèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme éducation Paris 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources Europeana pour Éduthèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR Translit. Bilan scientifique de la tâche 2. Analyse des dispositifs et des usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liquète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2017, Rapport scientifique, 93 p. ; Annexes au Bilan scientifique, 40 p. ; sélections de publications, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01552095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources d’accompagnement des nouveaux programmes sur éduscol (cycles 2, 3 ET 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Aina Rakotomalala Harisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Braconne &amp; Charente : étude sur les outils numériques et le travail collaboratif à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’Affaire Tailleferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu sérieux « Vis ma vue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application tactile « Les animaux de la jungle » (Gallimard / CNDP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de l’ENT et du TNI dans les écoles du département de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles informelles des adolescents (14 - 18 ans) sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris-Nord - Paris XIII, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00653958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes : acteurs des médias ParticiPation et accomPagnement sous la direction de Marlène loicq et Florence rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabriac Karen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Centre d'études sur les jeunes et les médias. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Centre d'études sur les jeunes et les médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marlène Loicq, 978-2-9549483-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BYOD : pour quel projet pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborer de façon informelle sur les réseaux sociaux : quelles pratiques ? Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Design Thinking. Pour une intégration des TICe dans la scénarisation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’individualité des pratiques informationnelles des adolescents sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipédia peut-elle être un outil pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96F19B55"/>
+    <w:nsid w:val="157B4F9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C7AF14EB"/>
+    <w:nsid w:val="4DA24579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-aillerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1981-9166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166768707" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295638673" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400038447" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Cecilia Valle Taiman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Figueroa Iberico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01678329251400648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Figueroa Iberico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt28455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33190" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4214" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Mazurier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny&#160;aina Rakotomalala&#160;harisoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2019.482" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aillerie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kaldm&#228;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961000617742463" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609094v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcnicol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILS-05-2017-0047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489154v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961000616631612" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401732v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.6095" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033434ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.960" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133551v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigel Garcia Lozano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391539v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165325v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piqu&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74334-9_33" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401679v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402012v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074696v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Favre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Saint-Bauzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marri&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebaron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00727302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401683v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.815" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599185v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350109v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305816v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pottier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552095v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Aina Rakotomalala Harisoa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132304v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132318v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132323v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405100v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabriac Karen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jeunesetmedias.fr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132233v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132224v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132243v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-aillerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1981-9166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166768707" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295638673" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=r4WRcsQAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400038447" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martineaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusta Cecilia Valle Taiman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Figueroa Iberico" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01678329251400648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Castillo P&#233;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Figueroa Iberico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132j0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt28455" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33190" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4214" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Mazurier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny&#160;aina Rakotomalala&#160;harisoa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10252" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2019.482" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465942v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aillerie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kaldm&#228;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961000617742463" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02545309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609094v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcnicol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILS-05-2017-0047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489154v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961000616631612" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489173v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.6095" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033434ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401724v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.960" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557103v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigel Garcia Lozano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133560v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165325v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piqu&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74334-9_33" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402028v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maurel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074696v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Favre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402012v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Saint-Bauzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marri&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebaron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00727302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401683v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601966v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.815" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349206v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464145v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305816v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pottier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132271v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132256v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552095v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132297v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Aina Rakotomalala Harisoa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132304v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132313v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132318v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653958v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabriac Karen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jeunesetmedias.fr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132233v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132228v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132243v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132237v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>