--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -913,76 +913,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoxyl-sulfate activation of the AhR-NFκB pathway promotes IL-6 secretion and subsequent osteogenic differentiation in human valvular interstitial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indoxyl-sulfate activation of the AhR- NF-κB pathway promotes interleukin-6 secretion and the subsequent osteogenic differentiation of human valvular interstitial cells from the aortic valve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Candellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nervana Issa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Candellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Grissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -992,131 +992,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Avondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.218. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.18-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2023.03.088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2023.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104112v1</w:t>
+                <w:t xml:space="preserve">hal-04069223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoxyl-sulfate activation of the AhR- NF-κB pathway promotes interleukin-6 secretion and the subsequent osteogenic differentiation of human valvular interstitial cells from the aortic valve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indoxyl-sulfate activation of the AhR-NFκB pathway promotes IL-6 secretion and subsequent osteogenic differentiation in human valvular interstitial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nervana Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Candellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nervana Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Grissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1126,82 +1126,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Avondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 179, pp.18-29. </w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2023.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2023.03.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069223v1</w:t>
+                <w:t xml:space="preserve">hal-04104112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aortic valve calcification is promoted by interleukin-8 and restricted through antagonizing CXCR2</w:t>
               </w:r>
@@ -3491,51 +3491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05041464v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Orlov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lenglet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Avondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beattie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kamel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.70035" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribouilloy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2025.1621990" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nervana Issa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Candellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Maria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gubler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lenglet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.070" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoune El Alami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04104112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grissi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brouette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2023.03.088" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2023.03.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Dhayni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuthiline Chabry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;naut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvad117" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Brouette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Assem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lando" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86905-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03565098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kamel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beyls" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2021.03.025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirot-Leclercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lando" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747493020963387" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03565100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Poirot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Boullier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03346167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Varennes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duflot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Objois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124313" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Issa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boullier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Henaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avondo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bou Abdallah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.01.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03568253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brazier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Poirot-Leclercq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42933-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lenglet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brazier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.136.suppl_1.18400" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auxenfans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djellab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Husson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.05.101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK70N8S6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637407v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cailleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.04.097" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43973DGC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Aubry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Djeda&#239;ni-Pilard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2010.05.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BFQX547-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05041464v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Orlov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lenglet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Avondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beattie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kamel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.70035" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribouilloy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2025.1621990" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nervana Issa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Candellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Maria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gubler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lenglet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.070" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoune El Alami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grissi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brouette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2023.03.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04104112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2023.03.088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Dhayni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuthiline Chabry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;naut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvad117" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Brouette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Assem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lando" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86905-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03565098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kamel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beyls" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2021.03.025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirot-Leclercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lando" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747493020963387" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03565100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Poirot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Boullier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03346167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Varennes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duflot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Objois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124313" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Issa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boullier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Henaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avondo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bou Abdallah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.01.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03568253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brazier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Poirot-Leclercq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42933-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lenglet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brazier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.136.suppl_1.18400" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auxenfans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djellab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Husson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.05.101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK70N8S6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637407v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cailleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.04.097" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43973DGC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Aubry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Djeda&#239;ni-Pilard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2010.05.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BFQX547-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>