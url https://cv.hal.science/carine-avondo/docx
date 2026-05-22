--- v1 (2026-04-15)
+++ v2 (2026-05-22)
@@ -377,51 +377,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#1409 Enhancer of zeste homolog 2 (EZH2) as a new therapeutic target to prevent indoxyl-sulfate-induced aortic valve calcification</w:t>
+                <w:t xml:space="preserve">Enhancer of zeste homolog 2 (EZH2) as a new therapeutic target to prevent indoxyl-sulfate-induced aortic valve calcification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nervana Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Candellier</w:t>
@@ -456,82 +456,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (Supplement_1), </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (6-7), pp.S194-S195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2024.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588829v1</w:t>
+                <w:t xml:space="preserve">hal-04627539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of copper homeostasis in pathophysiology of human aortic vascular smooth muscle cells: Role in calcification and cell migration</w:t>
               </w:r>
@@ -645,51 +645,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancer of zeste homolog 2 (EZH2) as a new therapeutic target to prevent indoxyl-sulfate-induced aortic valve calcification</w:t>
+                <w:t xml:space="preserve">#1409 Enhancer of zeste homolog 2 (EZH2) as a new therapeutic target to prevent indoxyl-sulfate-induced aortic valve calcification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nervana Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Candellier</w:t>
@@ -724,82 +724,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 117 (6-7), pp.S194-S195. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (Supplement_1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2024.05.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627539v1</w:t>
+                <w:t xml:space="preserve">hal-04588829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angiopoietin-2 as a potential biomarker predictive of aortic valve stenosis progression</w:t>
               </w:r>
@@ -2101,316 +2101,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of ionized serum magnesium with progression of aortic valve calcification</w:t>
+                <w:t xml:space="preserve">Activation of the calcium-sensing receptor in human valvular interstitial cells promotes calcification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mary</w:t>
+                <w:t xml:space="preserve">Hawraa Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hawraa Issa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Avondo</w:t>
+                <w:t xml:space="preserve">Jeanne Bou Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.2 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564969v1</w:t>
+                <w:t xml:space="preserve">hal-03485693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the calcium-sensing receptor in human valvular interstitial cells promotes calcification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Association of ionized serum magnesium with progression of aortic valve calcification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hawraa Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Hénaut</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Bou Abdallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lenglet</w:t>
+                <w:t xml:space="preserve">Lucie Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Avondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (1), pp.503</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485693v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular mechanisms associated with ischemic stroke severity in female mice with chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Grissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2625,90 +2625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High extracellular calcium induced valvular calcification through a calcium sensing receptor dependent mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hawraa Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2923,51 +2923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Djellab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3056,51 +3056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cailleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3491,51 +3491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05041464v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Orlov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lenglet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Avondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beattie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kamel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.70035" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribouilloy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2025.1621990" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nervana Issa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Candellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Maria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gubler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lenglet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.070" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoune El Alami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grissi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brouette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2023.03.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04104112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2023.03.088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Dhayni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuthiline Chabry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;naut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvad117" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Brouette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Assem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lando" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86905-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03565098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kamel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beyls" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2021.03.025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirot-Leclercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lando" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747493020963387" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03565100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Poirot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Boullier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03346167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Varennes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duflot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Objois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124313" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Issa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boullier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Henaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avondo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bou Abdallah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.01.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03568253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brazier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Poirot-Leclercq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42933-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lenglet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brazier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.136.suppl_1.18400" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auxenfans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djellab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Husson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.05.101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK70N8S6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637407v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cailleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.04.097" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43973DGC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Aubry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Djeda&#239;ni-Pilard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2010.05.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BFQX547-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05041464v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Orlov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lenglet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Avondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beattie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kamel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.70035" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribouilloy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2025.1621990" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nervana Issa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Candellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Maria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gubler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lenglet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.060" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoune El Alami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grissi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brouette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2023.03.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04104112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2023.03.088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Dhayni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuthiline Chabry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;naut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvad117" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Brouette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Assem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lando" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86905-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03565098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kamel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beyls" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2021.03.025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirot-Leclercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lando" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747493020963387" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03565100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Poirot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Boullier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03346167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Varennes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duflot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Objois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124313" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Issa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bou Abdallah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.01.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boullier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Henaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avondo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03568253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brazier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Poirot-Leclercq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42933-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lenglet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brazier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03564974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.136.suppl_1.18400" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auxenfans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djellab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Husson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.05.101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK70N8S6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637407v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cailleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.04.097" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43973DGC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Aubry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Djeda&#239;ni-Pilard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2010.05.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BFQX547-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>